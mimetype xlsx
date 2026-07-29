--- v2 (2026-03-17)
+++ v3 (2026-07-29)
@@ -12,657 +12,543 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
   </si>
   <si>
     <t>Ilya Alexandrovich Vieriemieyev</t>
   </si>
   <si>
     <t>1 sierpnia 2003</t>
   </si>
   <si>
-    <t>19-latek został skazany za wiadomości na czacie Telegram, które zostawił w lutym tego roku. Przypuszczalnie takie wiadomości na czacie grupowym były reakcją faceta na wojnę, która rozpoczęła się z siłami zbrojnymi Rosji na Ukrainie, w tym z terytorium Białorusi.</t>
+    <t>19-latek został skazany za wiadomości, które zostawił w lutym tego roku na grupowych czatach Telegrama. Wiadomości te były rzekomo reakcją na wojnę na Ukrainie, prowadzoną przez Rosję, która rozpoczęła się na Białorusi.
+Wiosną 2026 roku wyszło na jaw , że Ilja został oskarżony z artykułu 411 Kodeksu karnego (złośliwe nieposłuszeństwo wobec władz instytucji). Wynik procesu nadal nie jest znany.</t>
   </si>
   <si>
     <t>mężczyzna</t>
   </si>
   <si>
-    <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
-[...1 lines deleted...]
-  <si>
     <t>W więzieniu</t>
   </si>
   <si>
     <t>Tak</t>
   </si>
   <si>
-    <t>6,5 roku więzienia</t>
+    <t>Decyzja sądu 30.08.2022: 6 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 11.11.2022: wyrok został podtrzymany. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-08-17 21:24:07</t>
   </si>
   <si>
     <t>Sergey Alexandrovich Govsha</t>
   </si>
   <si>
     <t>1 sierpnia 1981</t>
   </si>
   <si>
     <t>Skazany za akcję protestacyjną, która miała miejsce w dniach 10-11 sierpnia 2020 r. w Berezie na 2 lata więzienia (ostatecznie, biorąc pod uwagę wcześniejsze wyroki, 3 lata więzienia).</t>
   </si>
   <si>
     <t>Decyzja sądu 28.08.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 18.10.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
+    <t>Vitali Antanovich Halubouski</t>
+  </si>
+  <si>
+    <t>2 sierpnia 1976</t>
+  </si>
+  <si>
+    <t>Wcześniej Witalij służył jako strażnik graniczny. Następnie przez ponad 15 lat pracował jako kierowca autobusu. W ostatnich latach był kierowcą w Gazprom Transgaz Białoruś, prowadząc zespół telemechaników.
+Mężczyzna jest rozwiedziony i ma dwóch synów.
+Pod koniec ubiegłego roku został aresztowany i osadzony w więzieniu. Sąd Obwodowy w Witebsku sądził Gołubowskiego na podstawie art. 361-4 Kodeksu karnego, część 1 i 2 (wspieranie działalności ekstremistycznej). Ten artykuł jest zazwyczaj wykorzystywany do ścigania osób za wiadomości publikowane na czacie białoruskiego projektu monitoringu Gajun.</t>
+  </si>
+  <si>
+    <t>IUOT-7, rejon Prużany, wieś Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 7 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:53:02</t>
+  </si>
+  <si>
     <t>Aliaksandr Alexandrovich Khazeyeu</t>
   </si>
   <si>
     <t>3 sierpnia 2000</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Leonid Ivanovich Terebey</t>
-[...13 lines deleted...]
-  <si>
     <t>Irina Gennadievna Tokarczuk</t>
   </si>
   <si>
     <t>4 sierpnia 1960</t>
   </si>
   <si>
     <t>Matka blogerki-więźniarki politycznej Olgi Tokarczuk (została zwolniona w czerwcu 2022 r. po odbyciu kary). Została zatrzymana w wyniku masowego nalotu sił bezpieczeństwa w dniach 23–24 stycznia 2024 r. na krewnych więźniów politycznych oraz osoby wysyłające paczki i listy do więźniów politycznych.</t>
   </si>
   <si>
     <t>kobieta</t>
   </si>
   <si>
     <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
   </si>
   <si>
     <t>Decyzja sądu 14.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 15.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-02-06 12:36:40</t>
   </si>
   <si>
     <t>Alexander Fedorovich Trotskij</t>
   </si>
   <si>
     <t>5 sierpnia 1975</t>
   </si>
   <si>
     <t>12 sierpnia 2020 roku Aleksander został zatrzymany, gdy jego samochód zatrzymali uzbrojeni ludzie. Nie zgodził się na opuszczenie obiektu, a po otrzymaniu groźby strzelaniny próbował odjechać. W trakcie aresztowania został pobity i przewieziony do szpitala z urazem mózgu, następnie przeniesiony do aresztu śledczego. Według śledczych przejechał policjantowi nogę. Sąd uznał go za winnego usiłowania zabójstwa.</t>
   </si>
   <si>
     <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
   </si>
   <si>
     <t>Decyzja sądu 05.03.2021: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 10000 ruble odszkodowania.</t>
   </si>
   <si>
     <t>2021-02-26 22:37:54</t>
-  </si>
-[...38 lines deleted...]
-    <t>2023-03-16 22:57:54</t>
   </si>
   <si>
     <t>Sergey Leonidovich Gnevko</t>
   </si>
   <si>
     <t>5 sierpnia 1977</t>
   </si>
   <si>
     <t>Siergiej został skazany przez sąd za obrazę Łukaszenki. W dniu 5 maja 2023 r. sprawę rozpoznała sędzia Inna Sivets.
 W dniu 4 czerwca 2024 r. w sądzie rejonu orszy i orszy rozpatrzona została kolejna sprawa karna Siergieja . Ponownie został oskarżony o znieważenie Łukaszenki . Sprawę rozpatrywała sędzia Julia Wierszynina .
 Sąd uznał , że Siergiej Gniewko „jest osobą wcześniej skazaną za publiczne znieważenie Łukaszenki i przewiezioną do specjalnego aresztu Wydziału Spraw Wewnętrznych Rejonu Orsza za popełnienie przestępstwa administracyjnego z art. 19 ust. 1 Kodeksu wykroczeń administracyjnych ( drobnego chuligaństwa), w stanie nietrzeźwości, w obecności pracowników Wydziału Spraw Wewnętrznych oraz pracownika Aresztu Śledczego złożyli publicznie oświadczenie zawierające wulgarną formę wypowiedzi pod adresem Aleksandra Łukaszenki w związku z wykonywaniem przez niego uprawnień”.
 Sąd uznał Siergieja Gniewkę za winnego na podstawie części 2 art. 368 Kodeksu karnego , został skazany na karę czterech lat pozbawienia wolności . Opierając się na całości kar, sąd w części dodał do wymierzonej kary niezastosowaną karę z wyroku poprzedniego i ostatecznie wymierzył karę pozbawienia wolności na okres 4 lat i 6 miesięcy.
 W dniu 16 sierpnia 2024 r. odbyła się rozprawa apelacyjna sądu, na której wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
   </si>
   <si>
     <t>Decyzja sądu 05.05.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Decyzja sądu 04.06.2024: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 16.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-06-06 15:46:04</t>
   </si>
   <si>
-    <t>Sergey Petrovich Litvinko</t>
-[...23 lines deleted...]
-    <t>2025-12-17 22:10:52</t>
+    <t>Sergey Semenovich Timashenko</t>
+  </si>
+  <si>
+    <t>5 sierpnia 1966</t>
+  </si>
+  <si>
+    <t>Siergiej Tymoszenko walczył w Afganistanie w latach 1986–1988. Służył w 2. placówce szturmowo-desantowej manewrowej grupy powietrzno-desantowej Kerki, dowodząc grupą bojową.
+Siergiej, sądząc po jego wpisach w mediach społecznościowych, wspiera Ukrainę w jej wojnie z Rosją. Wydaje się, że to właśnie jest powodem zarzutów. Pod koniec 2024 roku nagle zniknął ze wszystkich mediów społecznościowych, został aresztowany i osadzony w areszcie tymczasowym.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.09.2025: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2025-09-15 13:13:04</t>
   </si>
   <si>
     <t>Ivan Sergeevich Licholate</t>
   </si>
   <si>
     <t>6 sierpnia 1992</t>
   </si>
   <si>
     <t>Ukrainiec mieszkający na Białorusi od 2013 roku. W latach 2012-2013 Iwan służył w jednostkach wywiadowczych Sił Zbrojnych Ukrainy, podaje BelTA. Z ustaleń śledztwa wynika , że w styczniu tego roku Licholat skontaktował się z SBU, która wydała mu polecenie wysadzenia torów kolejowych. Do wykonania tego zadania zatrudnił dwóch mieszkańców Grodna, którzy mieli zawodowe umiejętności w zakresie rozbrajania min. Puchalskiego zatrzymano, gdy zabrał ładunek wybuchowy z kryjówki w rejonie kobryńskim i przewiózł go do rejonu tołoczyńskiego. Likholat i Borodich zostali zatrzymani w Grodnie.
 Skazano go na 20 lat więzienia, z zastrzeżeniem, że sąd nakazał Iwanowi odsiedzieć pierwsze trzy lata kary w więzieniu.</t>
   </si>
   <si>
     <t>Decyzja sądu 18.12.2024: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
-    <t>Siarhei Skibinski</t>
-[...12 lines deleted...]
-    <t>2024-09-23 14:55:04</t>
+    <t>Illia Alehavich Karpau</t>
+  </si>
+  <si>
+    <t>Od 2018 roku prowadzi własną działalność gospodarczą, zajmując się handlem drewnem i produkcją mebli na zamówienie. Dorabiał również jako taksówkarz w Mińsku.
+Na czacie lokalnym Ilja regularnie informował o zepsutych światłach i przewróconych znakach drogowych, przedstawiał pomysły na usprawnienie ruchu i prosił o rozmieszczenie kontrolerów ruchu na problematycznych skrzyżowaniach.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:41:38</t>
   </si>
   <si>
     <t>Oleg Gorelov</t>
   </si>
   <si>
     <t>8 sierpnia 1975</t>
   </si>
   <si>
     <t>Gorełow był szefem dyrekcji Belinvestbank na obwód homelski. Ostatnie wieści na jego temat pochodzą z lutego 2023 r., a w grudniu 2023 r. na jego miejsce powołano Pavel Yurkovets, byłego szefa Belinvestbanku w Mozyrzu.
 8 lutego w Homelskim Sądzie Okręgowym rozpoczął się proces Olega Gorelowa.
 W dniu 14 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>Decyzja sądu 25.03.2024: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 14.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
   </si>
   <si>
     <t>Alexei Vladimirovich Kiselev</t>
   </si>
   <si>
     <t>8 sierpnia 1990</t>
   </si>
   <si>
     <t>Aleksiej Kiselow został zatrzymany z Wierchniewińska w sprawie karnej „Rezerwy Kadrowej Nowej Białorusi”. Jego wideo „pokuty” zostało opublikowane rankiem 13 marca przez propagandowy kanał telegramowy. Aleksiej jest pracownikiem regionalnego komitetu wykonawczego w Wierchniewińsku. 14 lutego Komitet Śledczy wszczął sprawę karną przeciwko przedstawicielom i uczestnikom ogłoszonej przez Wspólny Gabinet Przejściowy inicjatywy „Rezerwa Kadrowa dla Nowej Białorusi”. Telewizja ONT pokazała później 14 osób zatrzymanych w tej sprawie. Propagandysta Igor Tur powiedział, że wraz ze służbami bezpieczeństwa przez rok wysłuchiwał wykładów dla uczestników inicjatywy.
 Program „Rezerwa kadrowa dla Nowej Białorusi” został uruchomiony przez Wspólny Gabinet Przejściowy w listopadzie 2022 r. Celem projektu było wyszkolenie specjalistów, którzy byliby w stanie pracować na stanowiskach rządowych i przeprowadzać reformy.</t>
   </si>
   <si>
     <t>Decyzja sądu 20.09.2024: nieznany. Apelacja 03.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-03-13 11:59:37</t>
+  </si>
+  <si>
+    <t>Andrey Mechislavovich Stasyukevich</t>
+  </si>
+  <si>
+    <t>9 sierpnia 1994</t>
+  </si>
+  <si>
+    <t>Obywatel Federacji Rosyjskiej</t>
+  </si>
+  <si>
+    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-12-17 22:41:07</t>
   </si>
   <si>
     <t>Alexey Alexandrovich Prokhorchik</t>
   </si>
   <si>
     <t>9 sierpnia 1988</t>
   </si>
   <si>
     <t>W 2010 roku ukończył studia na Wyższej Państwowej Wyższej Szkole Łączności, uzyskując tytuł inżyniera telekomunikacji.
 W 2017 roku Prochorczyk założył w Rosji spółkę z ograniczoną odpowiedzialnością „ESiS”. Skrót ten oznacza „systemy i sieci energetyczne”.
 Główną działalnością firmy jest montaż i wykonawstwo instalacji elektrycznych. ESiS zatrudnia ponad 40 osób. W ubiegłym roku obroty firmy wyniosły około 4 milionów dolarów.
 Aleksieja skazano za pomoc więźniom politycznym.</t>
   </si>
   <si>
-    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
-    <t>Leonid Leonidovich Shpets</t>
-[...35 lines deleted...]
-    <t>2025-09-26 20:27:53</t>
+    <t>Uladzimir Aliaksandravich Yanukevich</t>
+  </si>
+  <si>
+    <t>10 sierpnia 1960</t>
+  </si>
+  <si>
+    <t>65-letni Wołodymyr Janukiewicz pełnił funkcję dyrektora i redaktora naczelnego niezależnej gazety regionalnej Intex-Press. 44-letni Andrij Pokolenko był zastępcą dyrektora ds. rozwoju w tej samej redakcji. Po zamknięciu gazety stworzyli portal informacyjny BAR24. Strona została zamknięta w styczniu 2025 roku.
+Władimir Janukowycz był już wcześniej prześladowany . Dwukrotnie był sądzony i karany grzywną na podstawie Kodeksu wykroczeń administracyjnych za opublikowanie wywiadu z Cichanouską, a w lutym 2023 roku siły bezpieczeństwa przeprowadziły rewizję w siedzibie wydawnictwa Intex-Press.
+Oprócz kary więzienia i wysokiej grzywny, jak podaje Białoruskie Stowarzyszenie Dziennikarzy, „istnieje informacja o ogromnej łącznej grzywnie wynoszącej około 200 tys. rubli (około 60 tys. euro)”.
+Pracownicy baranowickiego portalu medialnego BAR24 zostali zatrzymani w grudniu 2024 roku. Funkcjonariusze organów ścigania przeszukali ich domy i redakcję portalu miejskiego, konfiskując sprzęt. Kilku zostało zwolnionych, a pozostali usłyszeli zarzuty karne.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.02.2026: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 3000 jednostek bazowych kary. Apelacja 08.06.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Vasil Veramejchyk</t>
+  </si>
+  <si>
+    <t>11 sierpnia 1990</t>
+  </si>
+  <si>
+    <t>Wasilij, były bojownik pułku Kalinowskiego, którego Wietnam wydał Białorusi, był również członkiem Rady Koordynacyjnej.
+Doniesiono , że mężczyzna trafił do Azji po tym, jak Litwa uznała go za zagrożenie dla bezpieczeństwa narodowego i zakazała mu wjazdu do Unii Europejskiej. „Kalinowiec” został przywieziony na Białoruś wieczorem 14 listopada pod trzyosobową eskortą. Wasilij został przetransportowany na Białoruś samolotem linii Belavia B2978 z Moskwy wieczorem 14 listopada.
+Wiadomo również, że nagranie wideo z udziałem Wieremejczyka, opublikowane przez propagandzistów, jest, jak można się było spodziewać, inscenizowane: zostało nakręcone na innym planie i w innym czasie.
+Były więzień polityczny Jurij Zenkowicz powiedział, że przed zwolnieniem spędził cztery miesiące w areszcie śledczym KGB, dzieląc celę z byłym więźniem Kalinowki Wasilijem Wieriemyczykiem. Zaznaczył, że darzy Wasilija ogromnym szacunkiem jako osobę uczciwą, otwartą i odważną, która się nie załamała i nadal jest odważna: „To, co powiedział podczas „przesłuchania”, było wymuszone. Aby zmusić go do powiedzenia tego, co chcieli usłyszeć funkcjonariusze BBT, użyli wobec niego przemocy fizycznej. Ponieważ stawianie oporu nie miało sensu, powiedział to, co powiedział, pod przymusem”.
+Wasilij zaczął mieć problemy zdrowotne w areszcie śledczym. Wieremejczyk skarżył się na objawy sugerujące problemy z sercem: ból w klatce piersiowej, duszność, zawroty głowy oraz obrzęki rąk i nóg. W areszcie nie otrzymał żadnej opieki medycznej. W 2025 roku Wieremejczyk został skazany na 13 lat więzienia i wysłany do Kolonii Szkłowskiej nr 17, aby odbyć karę. Tam Wasilij został ostatecznie zbadany – wykonano badania i USG serca. Rodzina mężczyzny nie zna dokładnych wyników, ale po badaniu Wieremejczykowi podano kroplówki i przepisano cztery silne leki: aspicard, klopidogrel, atorwastatynę i metoprolol. Podejrzewa się , że Wasilij doznał zawału serca.
+Według żony Wasilija , miał on zostać przewieziony do szpitala w Areszcie Śledczym nr 1 w Mińsku na początku czerwca 2026 roku w celu przeprowadzenia operacji serca. Zamiast tego, więzień polityczny został wrzucony do celi karnej, a następnie do celi karnej.</t>
+  </si>
+  <si>
+    <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 13 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Sąd zmiany reżimu 09.07.2026: nieznany lata więzienia.</t>
+  </si>
+  <si>
+    <t>2024-11-28 02:13:24</t>
   </si>
   <si>
     <t>Vitali Mikhajlavich Kavalenka</t>
   </si>
   <si>
     <t>11 sierpnia 1992</t>
   </si>
   <si>
     <t>Zatrzymany w ramach postępowania karnego za wiadomości w bocie „Belorussky Gayun”.</t>
   </si>
   <si>
     <t>Decyzja sądu 13.11.2025: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-06-08 18:53:33</t>
   </si>
   <si>
-    <t>Gleb Nikolaevich Sakhar</t>
-[...13 lines deleted...]
-  <si>
     <t>Egor Alexandrovich Boriskevich</t>
   </si>
   <si>
     <t>11 sierpnia 1986</t>
   </si>
   <si>
     <t>Decyzja sądu 12.12.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 21.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-01-13 17:24:46</t>
   </si>
   <si>
     <t>Yana Sergeevna Tsaruk</t>
   </si>
   <si>
     <t>11 sierpnia 1994</t>
   </si>
   <si>
     <t>Wiadomo , że KGB uważa Yanę za zaangażowaną w projekt Maris Mar City Garden, który uznano za „formację ekstremistyczną”.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych, 700 jednostek bazowych kary. Apelacja 16.12.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-12-29 22:08:18</t>
   </si>
   <si>
-    <t>Vasil Veramejchyk</t>
-[...18 lines deleted...]
-  <si>
     <t>Igor Vladimirovich Korotkov</t>
   </si>
   <si>
     <t>12 sierpnia 1988</t>
   </si>
   <si>
     <t>Skazany za przekazanie 9 euro na rzecz Pułku Kalinowskiego.</t>
   </si>
   <si>
+    <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
+  </si>
+  <si>
     <t>Decyzja sądu 27.12.2023: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 13.02.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Yuri Kazimirovich Jukovski</t>
-[...8 lines deleted...]
-    <t>2022-05-23 19:28:46</t>
+    <t>Siarhei Aliaksandravich Zhukouski</t>
+  </si>
+  <si>
+    <t>12 sierpnia 1983</t>
+  </si>
+  <si>
+    <t>Obywatel Federacji Rosyjskiej.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
   </si>
   <si>
     <t>Dmitry Uladzimiravich Novozhilov</t>
   </si>
   <si>
     <t>12 sierpnia 1972</t>
   </si>
   <si>
     <t>Dmitrij, były dyrektor agencji prasowej BiełaPAN, został zatrzymany 18 sierpnia 2021 roku po przeszukaniu i przesłuchaniu przez Komitet Śledczy. Początkowo został osadzony w areszcie tymczasowym na 72 godziny w ramach postępowania karnego z artykułu „organizacja lub przygotowywanie działań rażąco naruszających porządek publiczny lub udział w nich”. Nie został jednak zwolniony i 10 dni później został przeniesiony do aresztu śledczego. Zarzut został później zmieniony na uchylanie się od płacenia podatków.
 W listopadzie 2021 roku ujawniono, że Dmitrijowi postawiono również zarzuty „utworzenia grupy ekstremistycznej”. W październiku 2022 roku uznano go winnym „udziału w grupie ekstremistycznej” i „uchylania się od płacenia podatków”, skazano na karę pozbawienia wolności, wysoką grzywnę i zakazano mu zajmowania niektórych stanowisk przez pięć lat.</t>
   </si>
   <si>
     <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
   </si>
   <si>
     <t>Decyzja sądu 06.10.2022: 6 lata więzienia w kolonii na warunkach ogólnych, 700 jednostek bazowych kary, pozbawienie prawa do zajmowania określonych stanowisk lub prowadzenia określonej działalności. Apelacja 06.01.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-08-21 01:15:56</t>
   </si>
   <si>
-    <t>Kim Andreevich Samusenko</t>
-[...27 lines deleted...]
-    <t>2025-08-19 21:16:43</t>
+    <t>Yuri Kazimirovich Jukovski</t>
+  </si>
+  <si>
+    <t>12 sierpnia 1978</t>
+  </si>
+  <si>
+    <t>8 lat więzienia w warunkach zaostrzonego reżimu.</t>
+  </si>
+  <si>
+    <t>2022-05-23 19:28:46</t>
+  </si>
+  <si>
+    <t>Victor Valerievich Antushevich</t>
+  </si>
+  <si>
+    <t>13 sierpnia 1992</t>
+  </si>
+  <si>
+    <t>O Wiktorze wiadomo , że po ukończeniu III Liceum Ogólnokształcącego w Rogaczowie pracował jako kierowca policyjny w zespole zatrzymań w lokalnym oddziale Departamentu Bezpieczeństwa Ministerstwa Spraw Wewnętrznych. Był członkiem prorządowej organizacji młodzieżowej BRSM. Obrońcy praw człowieka posiadają informacje, że Wiktor Antuszewicz został zatrzymany na początku czerwca 2025 roku.</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
   </si>
   <si>
     <t>Vladimir Evgenievich Boltenkov</t>
   </si>
   <si>
     <t>13 sierpnia 1998</t>
   </si>
   <si>
     <t>Władimir został oskarżony o pozostawienie obraźliwego komentarza na VKontakte pod postem o Łukaszence. Post zawierał zdjęcie i tekst przemówienia o działaniach wojennych na Białorusi. Władimir napisał komentarz ze strony i numeru telefonu swojej siostry, gdy ją odwiedzał. W pełni przyznał się do winy.</t>
   </si>
   <si>
-    <t>Kara ograniczenia wolności</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu 16.01.2023: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2023-01-10 19:15:54</t>
   </si>
   <si>
-    <t>Vladimir Valerievich Makhnach</t>
-[...37 lines deleted...]
-    <t>2025-10-15 12:36:24</t>
+    <t>Ilya Petrovich Kravchevsky</t>
+  </si>
+  <si>
+    <t>15 sierpnia 1996</t>
+  </si>
+  <si>
+    <t>Na rozprawie z art. 342 i art. 364 nie przyznało się do winy.</t>
+  </si>
+  <si>
+    <t>8,5 roku więzienia.</t>
+  </si>
+  <si>
+    <t>2022-09-17 11:38:09</t>
   </si>
   <si>
     <t>Vitaly Vyacheslavovich Shishlov</t>
   </si>
   <si>
     <t>15 sierpnia 1993</t>
   </si>
   <si>
     <t>Witalij został zatrzymany 25 września 2020 r. w ramach postępowania karnego wszczętego po protestach w Mińsku. Telewizja państwowa pokazała go ze związanymi rękami w lesie, gdzie przyznał się do udziału w zamieszkach.</t>
   </si>
   <si>
     <t>Decyzja sądu 02.07.2021: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, nieznany ruble odszkodowania. Apelacja 24.09.2021: wyrok został podtrzymany. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2021-02-26 21:49:06</t>
-  </si>
-[...28 lines deleted...]
-    <t>2025-09-29 22:38:25</t>
   </si>
   <si>
     <t>Alexander Sergeevich Yurchik</t>
   </si>
   <si>
     <t>16 sierpnia 1969</t>
   </si>
   <si>
     <t>Aleksandra aresztowano w styczniu 2021 r. w związku ze sprawą masowych zamieszek i skazano pod zarzutem uczestnictwa w kanałach Telegram o „radykalnej orientacji”, a także zamiaru uszkodzenia lub zniszczenia trzech kiosków Tabakerka.</t>
   </si>
   <si>
     <t>Decyzja sądu 19.07.2021: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.11.2021: wyrok został podtrzymany. Apelacja 10.07.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
   </si>
   <si>
     <t>Igor Nikolaevich Goltsov</t>
   </si>
   <si>
     <t>16 sierpnia 1984</t>
   </si>
   <si>
     <t>40-letni programista z Mohylewa. W 2013 roku ukończył studia inżynierskie na Uniwersytecie Białorusko-Rosyjskim. Specjalizuje się w pracy z platformą Magento, która służy do tworzenia sklepów internetowych i organizacji handlu online. Ma małą córeczkę i żonę.
 Igor Goltsov przelał około 50 dolarów na kanał YouTube „Zerkalo” za pośrednictwem Patreona. Miało to miejsce w 2023 roku.</t>
@@ -686,386 +572,383 @@
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
     <t>Cheslau Gerasimovitch</t>
   </si>
   <si>
     <t>17 sierpnia 1986</t>
   </si>
   <si>
     <t>Cheslav Gerasimovich ma 37 lat. Pochodzi z Mińska.
 Przez pewien czas w 2022 roku Gierasimowicz pracował w Wilnie, ale jesienią 2022 roku wrócił do Mińska.
 26 czerwca Cheslav został skazany w postępowaniu administracyjnym za „nieposłuszeństwo wobec funkcjonariusza policji”.
 Sądząc po nagraniu GUBOPiK, Gerasimowicz jest oskarżany o czterokrotne przekazywanie datków na rzecz „formacji ekstremistycznej”. Prawdopodobnie jest oskarżony z art. 361-2 Kodeksu karnego.
 Gerasimowicz pisze na portalach społecznościowych, że od ponad 15 lat prowadzi szkolenia z psychoterapii. Od 2011 roku rozpoczął pracę jako tester. Interesuje się muzyką, gra na gitarze, pisze także wiersze i krótkie prozy.</t>
   </si>
   <si>
     <t>Decyzja sądu 09.12.2024: 5 lata więzienia w kolonii na warunkach ogólnych, 300 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
+    <t>Anatoly Stepanovich Vasilevsky</t>
+  </si>
+  <si>
+    <t>17 sierpnia 1963</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.10.2024: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 24.12.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-25 19:45:52</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Kuzavatkin</t>
+  </si>
+  <si>
+    <t>17 sierpnia 1999</t>
+  </si>
+  <si>
+    <t>Aleksiej, obywatel Rosji, przed aresztowaniem pracował w Zakładach Chemicznych w Homelu. Został zatrzymany w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej” po tym, jak białoruskie siły bezpieczeństwa uzyskały dostęp do czatów bota należącego do białoruskiego projektu monitoringu Gajun, gdzie ludzie przesyłali informacje o ruchach wojsk rosyjskich.
+Zimą 2025 roku Aleksiej został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej, a także na zapłatę wysokiej grzywny.
+Aleksiej choruje na cukrzycę typu 1 i jest zależny od insuliny. Ponadto, w dzieciństwie orzeczono u niego dożywotnią niepełnosprawność.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.12.2025: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 25.02.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
+    <t>Alexei Vyacheslavovich Shvetsov</t>
+  </si>
+  <si>
+    <t>17 sierpnia 1985</t>
+  </si>
+  <si>
+    <t>Został skazany na 5 lat więzienia za datki na rzecz pułku Kalinowskiego (pierwszy - 13,63 euro, drugi - 35 euro, łącznie 133 rubli 30 kopiejek).</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.12.2023: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
     <t>Nikita Valerievich Samarin</t>
   </si>
   <si>
     <t>17 sierpnia 1991</t>
   </si>
   <si>
     <t>Nikita został aresztowany za spryskanie gazem twarzy funkcjonariusza policji prewencyjnej, gdy ten próbował chronić osobę na proteście. Został pobity, obcięto mu włosy nożem i spryskano mu twarz gazem. W grudniu 2020 r. został skazany na cztery lata ograniczenia wolności, ale prokuratorowi udało się później zwiększyć karę do dwóch i pół roku więzienia. Nikita nie stawił się w sądzie, przekazując przez znajomego, że na sali sądowej zaplanowano arbitralne zatrzymania, grożąc jemu i innym.
 Przebywał na przymusowym wygnaniu.
 Pod koniec marca 2025 roku okazało się, że Nikita, który ukrywał się przed wyrokiem przez cztery lata, został zatrzymany w Grodnie. Jak poinformowało MSW, mężczyzna został zatrzymany, nie miał przy sobie dokumentów, dlatego został poproszony o udanie się na posterunek. Nikita stawiał opór policjantom i rzekomo złamał rękę jednemu z nich. Podaje się, że mężczyzna był poszukiwany za rzekome „rozpylenie kanistra z gazem w twarz funkcjonariuszom organów ścigania” w sierpniu 2020 roku. Za to wszczęto przeciwko niemu postępowanie karne. Opuścił kraj, ale następnie nielegalnie wrócił na Białoruś.
 Od 13 maja 2025 r. nie ma żadnych informacji o więźniu politycznym. Zakaz korespondencji i przesyłek do niego. Brak również informacji o sprawie Nikity i terminie rozprawy. Ponadto informuje się , że śledczy w sprawie więźnia politycznego ma zakaz informowania krewnych i przyjaciół Nikity o stanie i postępach w sprawie.</t>
   </si>
   <si>
     <t>Decyzja sądu 11.12.2020: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego, 500 ruble odszkodowania. Protest prokuratora 25.03.2021: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 2000 ruble odszkodowania. Decyzja sądu data nieznana: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
-    <t>Alexei Vyacheslavovich Shvetsov</t>
-[...26 lines deleted...]
-    <t>Alexander Viktorovich Krupnikov</t>
+    <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>18 sierpnia 1978</t>
-  </si>
-[...13 lines deleted...]
-    <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>Władysław, bloger, poeta i pisarz, został aresztowany w kwietniu 2021 r., a rok później skazany za oszustwo polegające na tym, że w latach 2015–2016 obiecał ponad 100 osobom udział w pierwszych reality show na Białorusi, ale obietnicy tej nie dotrzymał. Uznano go również za winnego uczestnictwa w trzech marszach w 2020 r. i organizowania protestów za pośrednictwem Instagrama. Sam Władysław przyznał się jedynie do udziału w wiecach.
 W październiku 2022 r. został ponownie skazany za obrazę Łukaszenki w wierszu dołączonym do apelacji od wyroku.
 Na portalu sklepu internetowego Ridero.ru, pod pseudonimem Vlad Savinn, prezentowane są jego książki - opowiadanie „Ambidextrous” i zbiór wierszy „Poezja przez”, dostępne w formie drukowanej i elektronicznej.</t>
   </si>
   <si>
-    <t>Decyzja sądu 30.03.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 26.10.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 23.12.2022: wyrok został podtrzymany.</t>
+    <t>Decyzja sądu 30.03.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 26.10.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 23.12.2022: wyrok został podtrzymany. Sąd zmiany reżimu 08.08.2025: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
+  </si>
+  <si>
+    <t>Oleg Nikolaevich Silich</t>
+  </si>
+  <si>
+    <t>19 sierpnia 1972</t>
+  </si>
+  <si>
+    <t>3,5 roku więzienia w kolonii o podwyższonych warunkach bezpieczeństwa</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
+  </si>
+  <si>
+    <t>Pavel Petrovich Alekseev</t>
+  </si>
+  <si>
+    <t>19 sierpnia 1988</t>
+  </si>
+  <si>
+    <t>Obywatel Federacji Rosyjskiej.
+26 lipca 2024 r. odbyła się rozprawa apelacyjna, a wyrok stał się prawomocny.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.05.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 26.07.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Vitali Braginiec</t>
   </si>
   <si>
     <t>19 sierpnia 1973</t>
   </si>
   <si>
     <t>Prawnik z 25-letnim stażem. Wcześniej kierował własną firmą Braginets and Partners. Ostatnio pracował w kancelarii radcy prawnego rejonu Dzierżyńskiego w Mińsku.
 Po zatrzymaniu w domu został przewieziony na oddział policji Partizanskoje „w celu sprawdzenia udziału w działaniach protestacyjnych”. Stamtąd, jak stwierdził w sądzie, „próbował odejść”. I tu pojawiło się nieposłuszeństwo.
 Sporządzono przeciwko niemu protokół z art. 24.3 Kodeksu wykroczeń administracyjnych i aresztowany na 15 dni. Miał zostać zwolniony wieczorem 7 czerwca, ale tak się nie stało.
 Witalij jest obrońcą adwokata Andrieja Mochałowa, przeciwko któremu zgłoszono sprawę karną .
 Proces odbył się za zamkniętymi drzwiami.</t>
   </si>
   <si>
     <t>8 lat więzienia w kolonii karnej w reżimie zaostrzonym.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
-    <t>Pavel Petrovich Alekseev</t>
-[...24 lines deleted...]
-    <t>2023-11-22 15:19:45</t>
+    <t>Vital Valeryevich Lukhverchyk</t>
+  </si>
+  <si>
+    <t>19 sierpnia 1990</t>
+  </si>
+  <si>
+    <t>Witalij został zatrzymany w związku ze sprawą karną wszczętą na podstawie artykułu „pomoc w działalności ekstremistycznej” i skazany na karę ograniczenia wolności oraz umieszczenie w zakładzie karnym o charakterze otwartym.</t>
+  </si>
+  <si>
+    <t>IUOT-46, 213188, obwód mohylewski, m. Krugloje, ul. sowiecki, 96</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Irina Alexandrovna Melkher</t>
+  </si>
+  <si>
+    <t>20 sierpnia 1955</t>
+  </si>
+  <si>
+    <t>Irina została zatrzymana w grudniu 2020 r. wraz z synem w ramach kryminalnej „sprawy Autuchowicza”. Władze nazwały Mikałaja Autuchowicza „organizatorem i przywódcą grupy terrorystycznej”. Została oskarżona o udział w „organizacji terrorystycznej” zajmującej się paleniem mienia funkcjonariuszy policji. Irina została skazana za „udział w organizacji przestępczej”, „akt terroryzmu”, „próbę przejęcia władzy”, a także udział w wiecu protestacyjnym, który odbył się we wrześniu 2020 r. w Brześciu.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.10.2022: 17 lata więzienia w kolonii na warunkach ogólnych, 700 jednostek bazowych kary. Apelacja 31.03.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:45:25</t>
   </si>
   <si>
     <t>Dmitriy Tahirovich Suvkhanov</t>
   </si>
   <si>
     <t>20 sierpnia 1987</t>
   </si>
   <si>
     <t>Dmitry Suvkhanov jest bratem Marata Suvkhanova, który zginął na Ukrainie w lutym 2023 r., walcząc po stronie rosyjskich sił okupacyjnych.
 Moderatorem spotkania w sądzie rejonowym w Swietłogorsku ponownie była Kristina Kasyanova. Rozważyła zarzut postawiony Dmitrijowi Suwchanowowi na podstawie części 2 art. 367, którym władze karzą za zniesławienie Łukaszenki.
 Władze naruszyły tym samym prawo Suwchanowa do rozpatrzenia jego sprawy przez niezawisły i bezstronny sąd. Przecież obywatelka Kasjanowa jest uzależniona zawodowo od osoby, którą Suwchanow rzekomo oczernił: Menaut Łukaszenka swoim dekretem mianował Kasjanową na stanowisko sędziego i jeśli nie będzie zadowolony z jej działań, tylko on może ją z tego zwolnić pozycja.</t>
   </si>
   <si>
     <t>Decyzja sądu 15.07.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 02.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
     <t>Alexander Andreevich Kudrevich</t>
   </si>
   <si>
     <t>20 sierpnia 1989</t>
   </si>
   <si>
     <t>Szczegóły sprawy nie są znane. Prawdopodobnie Aleksander został zatrzymany w styczniu 2024 r. Z informacji znajdujących się na jego portalach społecznościowych wynika, że mężczyzna jest żonaty i w 2014 roku ukończył BSUIR.
 Prawdopodobnie pracował w Wydziale Wywiadu Kryminalnego, który złożył pozew przeciwko Aleksandrowi za spowodowanie szkód majątkowych. Przypomnijmy, że w kwietniu tego roku na Białorusi pojawił się Departament Wywiadu Kryminalnego MSW – wcześniej nosił nazwę Departamentu Wsparcia Operacyjnej Działalności Dochodzeniowej MSW.
 Proces będzie się toczył za zamkniętymi drzwiami.</t>
   </si>
   <si>
     <t>Decyzja sądu 30.12.2024: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 11.03.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-12-02 14:32:26</t>
   </si>
   <si>
-    <t>Irina Alexandrovna Melkher</t>
-[...13 lines deleted...]
-  <si>
     <t>Yauheni Anatolyevich Liulkovich</t>
   </si>
   <si>
     <t>21 sierpnia 1984</t>
   </si>
   <si>
     <t>Po licznych aresztach administracyjnych, 21 listopada 2021 r. został ponownie aresztowany w sprawie karnej.</t>
   </si>
   <si>
+    <t>Decyzja sądu 20.06.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: wyrok został podtrzymany.</t>
+  </si>
+  <si>
     <t>2022-05-14 20:51:06</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Yakushkov</t>
-[...28 lines deleted...]
-    <t>2023-09-28 13:36:19</t>
+    <t>Pavel Mikalayevich Belavus</t>
+  </si>
+  <si>
+    <t>22 sierpnia 1987</t>
+  </si>
+  <si>
+    <t>Założyciel sklepu Symbal.by, animator kultury.
+Został aresztowany 15 listopada 2021 roku po wezwaniu na komisariat policji. Następnie Paweł został trzykrotnie skazany na kary administracyjne (na 15, 13 i 7 dni), a następnie przeniesiony do aresztu śledczego w celu przeprowadzenia postępowania karnego.
+Odbywał karę w Kolonii Karnej nr 17.
+W lutym 2026 roku Paweł został przeniesiony do zakładu karnego nr 4 bez swoich rzeczy i bez identyfikatora. Według byłych więźniów politycznych możliwe jest , że wszczęto przeciwko niemu nowe postępowanie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 11.05.2023: 13 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2021-12-29 15:27:44</t>
+  </si>
+  <si>
+    <t>Olga Vladimirovna Mayorova</t>
+  </si>
+  <si>
+    <t>22 sierpnia 1966</t>
+  </si>
+  <si>
+    <t>Znana osoba publiczna, wcześniej należąca do Zjednoczonej Partii Obywatelskiej, została zatrzymana 4 stycznia 2021 r. w ramach „sprawy Autuchowicza” i oskarżona o udział w „organizacji terrorystycznej” związanej z podpaleniem mienia policyjnego. Olga została skazana za „udział w organizacji przestępczej”, „próbę przejęcia władzy”, „podżeganie do nienawiści”, „nawoływanie do sankcji” i „nielegalne działania z użyciem broni”.
+W areszcie u więźnia politycznego podejrzewano cukrzycę. W marcu 2024 r. została ponownie skazana za „złośliwe nieposłuszeństwo wobec wymagań administracji kolonii”.</t>
+  </si>
+  <si>
+    <t>IK-24, ul. Proizvodstvennaya, zm. 44, osada Rejon, rejon Rechitsa, obwód homelski, 247526</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.10.2022: 20 lata więzienia w kolonii na warunkach ogólnych, 800 jednostek bazowych kary. Apelacja 31.03.2023: wyrok został podtrzymany. Decyzja sądu 05.03.2024: 1 rok 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 29.05.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:48:39</t>
   </si>
   <si>
     <t>Svetlana Viktorovna Bychkovskaya</t>
   </si>
   <si>
     <t>22 sierpnia 1977</t>
   </si>
   <si>
     <t>Kobieta pracowała w serwisie One Window w dzielnicy Oktyabrsky w Mińsku.
 Podejrzewa się go o przekazywanie danych osobowych funkcjonariuszy służb bezpieczeństwa kanałami telegramów.
 Proces odbył się za zamkniętymi drzwiami.</t>
   </si>
   <si>
     <t>5. 5 lat pozbawienia wolności w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Oksana Genrikhovna Lepko</t>
-[...63 lines deleted...]
-    <t>2024-10-10 12:18:28</t>
+    <t>Boris Borisovich Puchalski</t>
+  </si>
+  <si>
+    <t>22 sierpnia 1975</t>
+  </si>
+  <si>
+    <t>Z ustaleń śledztwa wynika , że w styczniu br. Ukrainiec Lichołat skontaktował się z SBU, która zleciła mu wysadzenie torów kolejowych. Do wykonania tego zadania zatrudnił dwóch mieszkańców Grodna, którzy mieli zawodowe umiejętności w zakresie rozbrajania min. Borys Puchalski został zatrzymany, gdy zabrał ładunek wybuchowy z kryjówki w rejonie kobryńskim i przewiózł go do rejonu tołoczyńskiego.
+Skazany na 25 lat więzienia, sąd nakazał Borisowi odsiedzieć pierwsze pięć lat kary w więzieniu.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 18.12.2024: 25 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 02.05.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
+  </si>
+  <si>
+    <t>Illia Aliaksandravich Valvenkin</t>
+  </si>
+  <si>
+    <t>23 sierpnia 1986</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Marat Aliaksandravich Bushenka</t>
+  </si>
+  <si>
+    <t>23 sierpnia 1969</t>
+  </si>
+  <si>
+    <t>Marat spędził dzieciństwo w Klecku. Po ukończeniu szkoły studiował w Lwowskiej Wyższej Szkole Wojskowo-Politycznej.
+Przez długi czas dzielił swój czas między Białorusią a Łotwą. Ostatnio, według doniesień w mediach społecznościowych , mieszkał na Łotwie.
+Bushenko założył i zarządzał kilkoma firmami handlowymi w różnych krajach, w tym polskimi firmami handlowymi Express Towarowy, niemieckim UG z czasów I wojny światowej, czeskimi MAG TRIO i Interclouds, a także rosyjską Rekordis Favorit LLC i mińską Comfort Active LLC. Wcześniej prowadził również działalność w Estonii i Mołdawii.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mohylew, ul. Czeluskincew, 76A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:33:27</t>
   </si>
   <si>
     <t>Paul Vladimirovich Korenyukhin</t>
   </si>
   <si>
     <t>24 sierpnia 1988</t>
   </si>
   <si>
     <t>Zatrzymany został w listopadzie 2024 r. w Żodino.
 Jednocześnie strona internetowa inicjatywy „List. Bel” oraz jej strony na portalach społecznościowych zostały uznane za „materiały ekstremistyczne”. Miesiąc później KGB uznało tę inicjatywę za „ formację ekstremistyczną ”. Według departamentu z „literą .bel” spokrewnieni są Aleksander Mazur , a także Paweł Korenyukhin i Aleksander Łykszyn . Teraz mężczyźni przebywają w ST -8 , są oskarżeni z art. 361-1 Kodeksu karnego (Tworzenie grupy ekstremistycznej lub udział w niej).</t>
   </si>
   <si>
-    <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary. Apelacja 25.11.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
     <t>Andrey Anatolyevich Kryvashei</t>
   </si>
   <si>
     <t>24 sierpnia 1993</t>
   </si>
   <si>
     <t>2025-11-06 20:45:56</t>
-  </si>
-[...7 lines deleted...]
-    <t>2024-08-13 12:15:02</t>
   </si>
   <si>
     <t>Pauline Alexandrovna Pitkevich</t>
   </si>
   <si>
     <t>24 sierpnia 1994</t>
   </si>
   <si>
     <t>Gdy w czerwcu 2024 r. KGB Białorusi uznało projekt Media IQ za grupę ekstremistyczną, wśród jej uczestników wymieniło Pitkiewicza. W tym samym czasie konta Poliny były ostatnio dostępne w sieci.
 Polina Pitkevich urodziła się w 1994 roku. Absolwent Wydziału Dziennikarstwa BSU (2016). Interesowała się teatrem i przez pewien czas była aktorką w Laboratorium Teatru Społecznego w Mińsku. Jako dziennikarka pisała na tematy kulturalne. Polina znana jest także ze swojej miłości do zwierząt - na jej stronach w mediach społecznościowych można znaleźć wiele ogłoszeń dotyczących pomocy bezdomnym zwierzętom. Według relacji znajomych, w domu Poliny mieszkał nie jeden uratowany kot.</t>
   </si>
   <si>
     <t>Decyzja sądu 07.03.2025: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-02-28 01:16:19</t>
   </si>
   <si>
     <t>Nadezhda Anatolievna Laptenok</t>
   </si>
   <si>
     <t>24 sierpnia 1972</t>
   </si>
   <si>
     <t>Wiadomo, że Nadieżda ma dwie dorosłe córki i niepełnoletniego syna niepełnosprawnego.
@@ -1085,352 +968,219 @@
   </si>
   <si>
     <t>Z wykształcenia farmaceuta. Dmitry jest oskarżony na podstawie sześciu artykułów kodeksu karnego.
 Według prokuratury od sierpnia 2020 r. do lutego 2023 r. mężczyzna przelał 68 euro na konta zasobu informacyjnego Biełsatu oraz 68 euro i 78 dolarów na konta Funduszu Solidarności Bysol. Ponadto przez ponad rok przelewał pieniądze na rzecz zasobu medialnego, „którego materiały uznano za ekstremistyczne”, a także 33 euro na konta pułku Kastusa Kalinowskiego.
 Oskarżony wykonał kserokopie otrzymanych przez aptekę dokumentów wydziałowych i przesłał je kanałom „Telegramu”, które słudzy Łukaszenki nazywają „formacjami ekstremistycznymi”. Już podczas pierwszej rozprawy okazało się, że wśród dokumentów znajdowała się informacja o pojednaniu wojskowych kart rejestracyjnych osób odbywających służbę wojskową, że z rynku białoruskiego znikną niektóre leki produkcji ukraińskiej, apel Białoruskiego Związku Kobiet w związku z sytuacją na granicy, decyzja Ministra Zdrowia Wł Ponadto mężczyzna uchwycił wideo z zewnętrznych kamer monitoringu apteki przedstawiające ruch rosyjskiego sprzętu wojskowego, a następnie przesłał je na „kanały”.
 W dniu 28 listopada 2023 roku odwołanie zostało rozpatrzone. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>6 lat więzienia w kolonii o podwyższonych warunkach bezpieczeństwa</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
     <t>Artsem Nikolaevich Sakov</t>
   </si>
   <si>
     <t>25 sierpnia 1994</t>
   </si>
   <si>
     <t>Artem to były funkcjonariusz straży granicznej, członek grupy inicjatywnej na rzecz nominacji prezydenckiej Swietłany Tichanowskiej i jeden z autorów filmów wideo na kanale YouTube „Country for Life”. Brał udział w pikiecie zbierającej podpisy w Grodnie w dniu 29 maja 2020 r. Później został zatrzymany i skazany za „organizowanie masowych zamieszek”.
 W listopadzie 2022 roku został przeniesiony do reżimu więziennego.
 Zdaniem obrońców praw człowieka osoby zaangażowane w „sprawę” mają zapłacić odszkodowanie w wysokości 29 mln rubli.</t>
   </si>
   <si>
-    <t>Decyzja sądu 14.12.2021: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 01.06.2022: wyrok został podtrzymany. Decyzja sądu 06.10.2022: około 29000000 ruble odszkodowania. Sąd zmiany reżimu 09.11.2022: nieznany lata więzienia.</t>
+    <t>Decyzja sądu 14.12.2021: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 01.06.2022: wyrok został podtrzymany. Decyzja sądu 06.10.2022: około 29000000 ruble odszkodowania. Sąd zmiany reżimu 09.11.2022: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-26 21:11:11</t>
   </si>
   <si>
-    <t>Marina Alexandrovna Petrozhitskaya</t>
-[...25 lines deleted...]
-    <t>2024-11-22 00:12:46</t>
+    <t>Nikita Sergeevich Nechaev</t>
+  </si>
+  <si>
+    <t>26 sierpnia 1994</t>
+  </si>
+  <si>
+    <t>Nikita ukończył studia na Wydziale Radiofizyki i Technik Informatycznych w 2019 roku. Został uznany za najlepszego studenta w kategorii „Najlepszy absolwent BSU”.
+Posiada 7- letnie doświadczenie w pracy nad zaawansowanymi projektami badawczymi w różnych dziedzinach ( m.in. statystyka , teoria prawdopodobieństwa i algebra liniowa , fizyka półprzewodników i fizyka cieplna ) .</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja 03.02.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-11-13 13:44:32</t>
   </si>
   <si>
     <t>Olga Alexandrovna Rodionova</t>
   </si>
   <si>
     <t>26 sierpnia 1974</t>
   </si>
   <si>
     <t>Olga Rodionova do 2020 roku pracowała w KYKY.org, głównie w rubryce „Ból”, a także współpracowała jako freelancer z mediami białoruskimi i zagranicznymi.
 Podczas pobytu w Areszcie Śledczym nr 1 Olga została skierowana na badania psychiatryczne do szpitala w Nowinkach. Chora mama Olgi , która ma ponad 80 lat , wymaga stałej opieki .</t>
   </si>
   <si>
     <t>Decyzja sądu 10.12.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 07.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-11-01 02:14:01</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-11-26 19:12:09</t>
   </si>
   <si>
     <t>Catherine Nikolaevna Novikov</t>
   </si>
   <si>
     <t>26 sierpnia 1985</t>
   </si>
   <si>
     <t>Prawdopodobnie zatrzymany za udzielanie wywiadów zagranicznym mediom.
 Wiadomo, że Ekaterina została zatrzymana na początku lata w jednej koszuli nocnej, w której przebywała w areszcie śledczym do czasu pierwszego przekazania jej krewnym.
 Na początku kwietnia 2024 r. źródła Biełsatu przekazały redakcji list od Ekateriny. Na kartce papieru toaletowego opisała swoje straszliwe zatrzymanie i późniejsze uwięzienie:
 „Spadłem z drugiego piętra łóżka z głową na drewnianej ławce. Zrobili zdjęcie, ale od ponad miesiąca nie zgłosili wyniku”.
 „Umieścili to na fladze, pobili całe biuro. Powiedzieli, że to z powodu moich wywiadów, kanału i moich ognistych apeli”.
 W dniu 16 lipca 2024 roku odwołanie zostało rozpatrzone.</t>
   </si>
   <si>
     <t>6,5 roku więzienia w kolonii na og&amp;oacute;lnych warunkach reżimowych.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Alexandra Vladimirovna Dubrovskaya</t>
+    <t>Dmitry Yurievich Ravich</t>
   </si>
   <si>
     <t>26 sierpnia 1988</t>
-  </si>
-[...12 lines deleted...]
-    <t>Dmitry Yurievich Ravich</t>
   </si>
   <si>
     <t>Aresztowany za akcję na kolei .
 Podczas ofensywy wojsk rosyjskich na Kijów z obwodu homelskiego wraz z Denisem Dikunem i Olegiem Mołczanowem spalił na kolei szafkę ze sprzętem elektronicznym, aby spowolnić dostawy rosyjskiego sprzętu wojskowego do granicy z Ukrainą. W efekcie zniszczeniu uległa sygnalizacja świetlna i rozjazdy na jednym z odcinków linii kolejowej Żłobin-Kalinkowicze, prowadzącej dalej na Ukrainę.
 Dmitry pracował w VMU RUE „PO Belorusneft” jako elektryk wiertniczy.</t>
   </si>
   <si>
     <t>22 lata więzienia w kolonii karnej w zaostrzonym reżimie.</t>
   </si>
   <si>
     <t>2022-03-11 01:12:13</t>
   </si>
   <si>
-    <t>Nikita Sergeevich Nechaev</t>
-[...12 lines deleted...]
-    <t>2025-11-13 13:44:32</t>
+    <t>Mikhail Iharavich Baboshka</t>
+  </si>
+  <si>
+    <t>27 sierpnia 1992</t>
+  </si>
+  <si>
+    <t>W dniu 1 grudnia 2023 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>7 lat więzienia w kolonii o zaostrzonym rygorze</t>
+  </si>
+  <si>
+    <t>2023-10-02 21:15:28</t>
   </si>
   <si>
     <t>Stepan Sergeevich Zadojko</t>
   </si>
   <si>
     <t>27 sierpnia 1984</t>
   </si>
   <si>
-    <t>Według prorządowych kanałów został zatrzymany za wygłoszenie ponad 1200 komentarzy. Warto zauważyć, że komentarze służb bezpieczeństwa były pisane przede wszystkim w języku białoruskim i miały głównie na celu wsparcie Ukrainy. Wszystkie pokazane komentarze pochodzą z YouTube.
-[...7 lines deleted...]
-    <t>5,5 roku więzienia w więzieniu o zaostrzonym rygorze.</t>
+    <t>Według kanałów prorządowych, został zatrzymany za opublikowanie ponad 1200 komentarzy. Co istotne, komentarze ujawnione przez siły bezpieczeństwa były napisane głównie w języku białoruskim i miały na celu głównie wsparcie Ukrainy. Wszystkie pokazane komentarze pochodziły z YouTube'a.
+Na nagraniu wideo zamieszczonym na kanałach sił bezpieczeństwa widać, jak pięciu funkcjonariuszy SOBR atakuje mężczyznę, a później mężczyzna wygląda na pobitego: ma mocno podbite oko i krwawiące zadrapanie na głowie.
+Stepan pracuje jako robotnik w prywatnym przedsiębiorstwie w Grodnie. Regularnie uczęszcza też na siłownię i utrzymuje dobrą kondycję fizyczną, sądząc po jego zdjęciach w mediach społecznościowych.
+Byli więźniowie polityczni wiedzą , że Stepan nie otrzymał żadnej pomocy z zewnątrz.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 24.10.2023: 5 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 100 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
+    <t>Alexander Gennadievich Kordyukov</t>
+  </si>
+  <si>
+    <t>27 sierpnia 1979</t>
+  </si>
+  <si>
+    <t>Aleksander został zatrzymany po proteście przeciwko wynikom wyborów prezydenckich, który odbył się 11 sierpnia 2020 r. w Brześciu. Podczas tej akcji Giennadij Szutow został postrzelony w tył głowy, czego świadkiem był Aleksander. Później został skazany za stawianie oporu i próbę zabicia kapitana Romana Gawriłowa, który zastrzelił protestującego, oraz chorążego Arsenija Galicyna, który działał w charakterze ofiar.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 25.02.2021: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 2642 rubel odszkodowania. Apelacja 14.05.2021: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
+  </si>
+  <si>
     <t>Aliaksandr Nazarovich</t>
   </si>
   <si>
     <t>27 sierpnia 1983</t>
   </si>
   <si>
     <t>Aleksander został zatrzymany i skazany za zatrzymanie pociągu towarowego, nałożenie czerwonych pasów na kasetony reklamowe, przebicie opony funkcjonariuszowi policji, podpalenie kiosku Tabakerka oraz obchodzenie się z przedmiotami zawierającymi substancje łatwopalne. Swoje działania uzasadnił jako protest przeciwko sytuacji w kraju po wyborach prezydenckich, które odbyły się 9 sierpnia 2020 r., w szczególności przeciwko bezpodstawnym przetrzymywaniom i torturowaniu ludzi przez siły bezpieczeństwa. Skonfiskowano także jego Opla Astrę.</t>
   </si>
   <si>
     <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
   </si>
   <si>
     <t>Decyzja sądu 07.06.2021: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.08.2021: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Alexander Gennadievich Kordyukov</t>
-[...86 lines deleted...]
-  <si>
     <t>Vasily Alexandrovich Klimovich</t>
   </si>
   <si>
     <t>29 sierpnia 1988</t>
   </si>
   <si>
     <t>Wasilij pochodzi z Homla. Interesuje się samochodami i uwielbia majsterkować. Ukończył Akademię Wojskową i służył w brygadzie rakietowej. Służył w Siłach Zbrojnych Białorusi przez 15 lat i uzyskał stopień majora. Wiadomo, że latem 2021 roku odszedł ze służby i zajął się marketingiem sieciowym.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Andrey Valerievich Nesterovich</t>
-[...29 lines deleted...]
-    <t>2025-12-16 14:04:46</t>
+    <t>Arthur Olegovich Bilibukha</t>
+  </si>
+  <si>
+    <t>30 sierpnia 2001</t>
+  </si>
+  <si>
+    <t>Trzy inne osoby zostały skazane wraz z Nikitą. Wszystko wskazuje na to, że cała czwórka została oskarżona o udział w proteście w Berezie 10 sierpnia 2020 r. We wrześniu 2024 roku prorządowe telegramy informowały o zatrzymaniu w Berezie jednocześnie 10 osób, z których wszystkie zostały zmuszone przed kamerą do „przyznania się” do udziału w protestach.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783 obwód homelski, Mozyrz, ur. Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.01.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 18.03.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:25:08</t>
   </si>
   <si>
     <t>Dzmitry Aliaksandravich Ivanchanka</t>
   </si>
   <si>
     <t>31 sierpnia 1986</t>
   </si>
   <si>
     <t>Aresztowany za komentarze w sieciach społecznościowych.</t>
   </si>
   <si>
     <t>nieznany</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
   </si>
   <si>
     <t>Yuri Ivanovich Vlasov</t>
   </si>
   <si>
     <t>31 sierpnia 1967</t>
   </si>
   <si>
     <t>Powiernik kandydatki na prezydenta Swietłany Tichanowskiej w Homlu i obwodzie homelskim. Został zatrzymany 6 sierpnia 2020 r. i oskarżony o „masowe zamieszki” oraz plany „zajmowania budynków”.
 W 2023 roku Yuri został przeniesiony do reżimu więziennego.</t>
@@ -1765,2512 +1515,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I88"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>61</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>65</v>
       </c>
       <c r="I11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>81</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
+        <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="C20" t="s">
+        <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C21" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>117</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
+      <c r="E22" t="s">
+        <v>123</v>
+      </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>121</v>
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="I25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>147</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
       <c r="F31" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>172</v>
+      </c>
+      <c r="C32" t="s">
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D33" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
+      <c r="E34" t="s">
+        <v>43</v>
+      </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="I34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="I37" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>231</v>
+      </c>
+      <c r="C44" t="s">
+        <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>230</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>248</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>248</v>
+        <v>257</v>
+      </c>
+      <c r="C49" t="s">
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C51" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>146</v>
+        <v>268</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B53" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>240</v>
+        <v>169</v>
       </c>
       <c r="I53" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="C55" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="E55" t="s">
+        <v>37</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="I55" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="B56" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="I56" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B57" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C57" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D57" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
-        <v>298</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C60" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C61" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>309</v>
+        <v>81</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>313</v>
+        <v>320</v>
+      </c>
+      <c r="C62" t="s">
+        <v>321</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
+      <c r="E62" t="s">
+        <v>128</v>
+      </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>206</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>307</v>
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
+      <c r="E63" t="s">
+        <v>81</v>
+      </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="C64" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="C65" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="D65" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>36</v>
+        <v>337</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="I65" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="B66" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="C66" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>146</v>
+        <v>97</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>331</v>
+        <v>169</v>
       </c>
       <c r="I66" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="B67" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="C67" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>309</v>
+        <v>347</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="I67" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="B68" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C68" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="I68" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="B69" t="s">
-        <v>344</v>
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
+        <v>357</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="I69" t="s">
-        <v>346</v>
-[...67 lines deleted...]
-      <c r="C72" t="s">
         <v>359</v>
-      </c>
-[...471 lines deleted...]
-        <v>439</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">