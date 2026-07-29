--- v2 (2026-03-17)
+++ v3 (2026-07-29)
@@ -12,529 +12,545 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
   </si>
   <si>
-    <t>Nikolay Nikolaevich Korol</t>
-[...7 lines deleted...]
-Mikołaj ma żonę i rocznego syna.</t>
+    <t>Aliaksandr Anatolyevich Yazheuski</t>
+  </si>
+  <si>
+    <t>2 kwietnia 1968</t>
+  </si>
+  <si>
+    <t>Od 2011 roku pracował jako nauczyciel w filii Państwowej Szkoły Rezerwy Olimpijskiej w Homel.</t>
   </si>
   <si>
     <t>mężczyzna</t>
   </si>
   <si>
-    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>W więzieniu</t>
   </si>
   <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-07-19 13:22:52</t>
+  </si>
+  <si>
+    <t>Alexey Olegovich Tarasevich</t>
+  </si>
+  <si>
+    <t>3 kwietnia 1981</t>
+  </si>
+  <si>
+    <t>IUOT-45, 225073, obwód brzeski, rejon Kamieniecki, wieś Suszki, ul.Centralnaja, 1</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
     <t>Tak</t>
   </si>
   <si>
-    <t>4 lata więzienia</t>
-[...2 lines deleted...]
-    <t>2023-02-17 00:24:43</t>
+    <t>Decyzja sądu 25.06.2025: 2 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 11.08.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-09-10 10:53:22</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Rudchyk</t>
+  </si>
+  <si>
+    <t>3 kwietnia 1964</t>
+  </si>
+  <si>
+    <t>Aleksandr Rudczyk urodził się w Skoworodino, miasteczku w obwodzie amurskim w Rosji, niedaleko granicy z Chinami. Ukończył Instytut Finansów i Ekonomii Wojskowej Ministerstwa Obrony Rosji w 1985 roku, a następnie służył jako porucznik w Tyndzie w obwodzie amurskim.
+Według BelPol, mężczyzna mieszkał na Białorusi przez wiele lat i od 2003 roku pracował jako audytor w jednoosobowej działalności gospodarczej. Zamknął swoją działalność pod koniec 2019 roku.
+Aleksander nie ukrywał w mediach społecznościowych swoich antyputinowskich i antyłukaszenkowskich poglądów.
+Od 2022 roku mężczyzna mieszka poza Białorusią. Już wiosną 2025 roku publikował zdjęcia z Polski. Później, z nieznanych przyczyn, Rudczyk trafił na Białoruś.</t>
+  </si>
+  <si>
+    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 10 lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-05-09 22:14:21</t>
   </si>
   <si>
     <t>Alexey Vladimirovich Glotov</t>
   </si>
   <si>
     <t>3 kwietnia 1978</t>
   </si>
   <si>
     <t>Aleksieja aresztowano 30 czerwca 2021 r. w ramach śledztwa karnego w sprawie incydentu w ośrodku łączności rosyjskiej marynarki wojennej w pobliżu Wilejki.
 Według zeznań prokuratury przedstawionych w sądzie, Aleksiej i Wadim Gulewiczowie, „ubrani w stroje maskujące i uzbrojeni w broń palną, weszli na teren obiektu wojskowego i podłożyli ładunki wybuchowe o promieniu rażenia do 11 metrów”. Jeden z nich nie eksplodował i został rozbrojony. Badanie wykazało, że ładunki zostały odpalone z opóźnieniem.
 Straty oszacowano na ponad 26 000 rubli. W grudniu 2022 roku został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze oraz wysoką grzywnę.
 W sierpniu 2023 r. odbyła się rozprawa sądowa w sprawie zmiany wyroku, w wyniku której Aleksiej został przeniesiony do zakładu karnego.</t>
   </si>
   <si>
-    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
-[...2 lines deleted...]
-    <t>Decyzja sądu 05.12.2022: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany. Sąd zmiany reżimu 04.08.2023: 3 roku więzienia. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
+    <t>IK-9, 213410, Górki, ul. Dobrolubowa, 16</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.12.2022: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany. Sąd zmiany reżimu 04.08.2023: 3 roku więzienia. Decyzja sądu data nieznana: 1 rok więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-08-28 22:21:39</t>
   </si>
   <si>
-    <t>Uladzimir Stanislavavich Kazlouski</t>
-[...30 lines deleted...]
-    <t>Oleg Georgievich Khomenko</t>
+    <t>Aleh Heorhiyevich Khamenka</t>
   </si>
   <si>
     <t>4 kwietnia 1967</t>
   </si>
   <si>
     <t>Oleg Khomenko jest muzykiem, liderem zespołu "Palace".
 O aresztowaniu dowiedziano się 30 czerwca 2025 r. Jak wiadomo, wszczęto przeciwko niemu postępowanie karne za współpracę z niezależnym białoruskim medium, które znajduje się na liście tzw. „formacji ekstremistycznych” (konkretny artykuł Kodeksu karnego nie jest obecnie znany).
 Oleg Khomenko jest muzykiem, kompozytorem i prezenterem radiowym. W 1992 roku założył folk-rockowy zespół „Palace”. Zespół wydał sześć albumów studyjnych, Khomenko występował również solo i nagrywał audiobooki. W 2008 roku wziął udział w krajowych eliminacjach do Eurowizji z piosenką „Kola Grukatala”. Po 2020 roku „Palace” pozostał w kraju i sporadycznie występował.</t>
   </si>
   <si>
-    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
-[...2 lines deleted...]
-    <t>Decyzja sądu 04.03.2026: 3 roku więzienia w kolonii na warunkach ogólnych, 450 jednostek bazowych kary.</t>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 04.03.2026: 3 roku więzienia w kolonii na warunkach ogólnych, 450 jednostek bazowych kary. Apelacja 08.05.2026: nieznany.</t>
   </si>
   <si>
     <t>2025-07-09 20:45:12</t>
   </si>
   <si>
-    <t>Liudmila Shrubok</t>
-[...29 lines deleted...]
-    <t>2023-01-20 16:09:40</t>
+    <t>Alexander Pavlovich Sidorenko</t>
+  </si>
+  <si>
+    <t>4 kwietnia 1991</t>
+  </si>
+  <si>
+    <t>Alexander, kierownik sklepu w Yorku, został aresztowany w listopadzie 2021 r. w związku ze sprawą karną związaną z inicjatywą „Zapracowany Lyatsyats”. Część zarzutów dotyczyła uszkodzenia samochodu sędziego rejonowego w Borysowie. W rezultacie został skazany na długoletnią karę pozbawienia wolności.
+We wrześniu 2023 roku pojawiła się informacja, że Aleksandra przewieziono do szpitala dla skazańców we wsi Koladycze koło Mińska w celu przeprowadzenia planowej operacji. Pod koniec października tego samego roku został przeniesiony z powrotem do kolonii karnej.</t>
+  </si>
+  <si>
+    <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.09.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.02.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2022-05-26 01:16:45</t>
+  </si>
+  <si>
+    <t>Yahor Savelyevich Buzhylau</t>
+  </si>
+  <si>
+    <t>5 kwietnia 1994</t>
+  </si>
+  <si>
+    <t>Pod koniec lipca znana marka jubilerska Belaruskicry została uznana na Białorusi za „organizację ekstremistyczną”, a jej materiały informacyjne za „materiały ekstremistyczne”. Zespół zawiesił działalność. 27 lipca propagandziści szczegółowo przedstawili zarzuty wobec marki i poinformowali o aresztowaniu jednego z członków zespołu, Jegora Bużyłowa, który podróżował na Białoruś. Ponadto, sześć innych osób na Białorusi rzekomo miało powiązania z Belaruskicry i zostało oskarżonych o przestępstwa gospodarcze.
+Według propagandzistów, reżyser produkcji Jegor Bużyłow został zatrzymany po przybyciu na Białoruś. W materiale filmowym zamieszczono nagranie z pobytu Bużyłowa za kratkami. Nagranie pochodzi z 29 lipca. Według propagandzistów, Bużyłow jest oskarżony między innymi o „finansowanie ekstremizmu” (art. 361-2 Kodeksu karnego).
+Jegor koordynował produkcję biżuterii białoruskiej – wisiorków, kolczyków i zawieszek. Został oskarżony o przekazanie jednego z nich Swietłanie Cichanowskiej.</t>
+  </si>
+  <si>
+    <t>IUOT-9, 210034, Witebsk, ul. 3 Czepińska, 39</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.03.2026: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-08-28 11:01:38</t>
   </si>
   <si>
     <t>Alexandra Viktorovna Kasko</t>
   </si>
   <si>
     <t>5 kwietnia 1993</t>
   </si>
   <si>
     <t>Aleksandra została zatrzymana w lutym 2023 r. po powrocie na Białoruś, a następnego dnia skazana na podstawie artykułu administracyjnego za „rozpowszechnianie materiałów ekstremistycznych” na 10 dni. Jednakże po odbyciu aresztu nigdy nie została zwolniona, ponieważ wszczęto przeciwko niej postępowanie karne za udzielenie dwóch wywiadów przedstawicielowi źródła informacji uznawanego za „grupę ekstremistyczną”.
 Oskarżono ją o wspieranie „grup ekstremistycznych”, administrowanie kanałami Telegram, podżeganie do nienawiści, znieważanie władz, rozpowszechnianie danych osobowych i zniesławianie Łukaszenki. Została skazana na podstawie ośmiu artykułów karnych.
 W marcu 2024 r. sąd rozpatrzył apelację i skrócił jej wyrok o rok, bez prawa do dalszego odwołania.
 W maju 2024 roku okazało się, że została ponownie skazana za „obrażenie urzędnika państwowego i sędziego”.
 Wiosną 2025 roku pojawiła się informacja, że przeciwko Aleksandrze wszczęto kolejną sprawę karną i przeniesiono ją do aresztu śledczego.</t>
   </si>
   <si>
+    <t>kobieta</t>
+  </si>
+  <si>
     <t>SIZO-6, ul. Baranowicze Brestskaja 258 V, 225413</t>
   </si>
   <si>
     <t>Decyzja sądu 19.12.2023: 10 lata więzienia w kolonii na warunkach ogólnych. Apelacja 21.03.2024: 9 lata więzienia w kolonii na warunkach ogólnych. Decyzja sądu 31.05.2024: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego, 100 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2023-03-02 20:04:59</t>
   </si>
   <si>
-    <t>Aliaksandr Khomchyk</t>
-[...2 lines deleted...]
-    <t>6 kwietnia 1965</t>
+    <t>Mikhail Yuryevich Karol</t>
+  </si>
+  <si>
+    <t>6 kwietnia 1987</t>
+  </si>
+  <si>
+    <t>IUOT-7, rejon Prużany, wieś Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:46:32</t>
+  </si>
+  <si>
+    <t>Matsvei Piatrovich Baranau</t>
+  </si>
+  <si>
+    <t>7 kwietnia 2000</t>
+  </si>
+  <si>
+    <t>SIZO-3, 308017, ul. Konstantin Zaslonova d.169 A, obwód biełgorodzki, Biełgorod</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:09:51</t>
+  </si>
+  <si>
+    <t>Ivan Siarheyevich Zamiatsin</t>
+  </si>
+  <si>
+    <t>7 kwietnia 2003</t>
+  </si>
+  <si>
+    <t>Prokuratura Obwodowa w Brześciu wymieniła czyny, za które młody mężczyzna jest ścigany, w ramach czterech artykułów: dziewięć darowizn na kanał YouTube „wykorzystywany do informacyjnego wsparcia” Pułku Kaliniowskiego. Ponadto, w 2024 roku młody mężczyzna publikował w czatach Telegramu wiadomości zawierające „publiczne zniewagi” wobec Aleksandra Łukaszenki, a także wiadomości rzekomo objęte artykułem 361 Kodeksu karnego (Wezwania do sankcji). Wreszcie, w październiku 2024 roku, mieszkaniec Brześcia rzekomo próbował przyłączyć się do planu „Peramoga” ( „aktywował korespondencję z botem Telegram, wypełnił proponowany formularz, podając informacje o sobie i swoich umiejętnościach, tym samym dołączając do niego” oraz wykonał „zadanie testowe” ).</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
-    <t>Decyzja sądu 19.09.2025: 1 rok 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
-[...32 lines deleted...]
-    <t>Decyzja sądu data nieznana: 7 lata 6 miesiące więzienia w kolonii na warunkach ogólnych.</t>
+    <t>Decyzja sądu data nieznana: 7 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-17 20:57:14</t>
+  </si>
+  <si>
+    <t>Yuri Miroslavovich Rukshta</t>
+  </si>
+  <si>
+    <t>7 kwietnia 1984</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.07.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 13.09.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-06 17:57:38</t>
   </si>
   <si>
     <t>Uladzimir Aliaksandravich Auramtsau</t>
   </si>
   <si>
     <t>7 kwietnia 1994</t>
   </si>
   <si>
     <t>Vladimir, absolwent Bobrujskiej Szkoły Rezerwy Olimpijskiej i BSATU, zajmował się zapasami i pracował jako trener w centrum fitness Eva.
 Zatrzymany 30 marca 2022 r. pod zarzutem sabotażu na kolei. Mimo że nie stawiał oporu, siły specjalne użyły siły i broni. Później został skazany na podstawie pięciu poważnych artykułów kodeksu karnego.
 We wrześniu 2024 r. Władimir został objęty surowym reżimem więziennym.</t>
   </si>
   <si>
     <t>ST-8, Żodino ul. Sowieckaja 22A, 222163</t>
   </si>
   <si>
     <t>Decyzja sądu 10.02.2023: 22 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 350 jednostek bazowych kary, około 13000 ruble odszkodowania. Apelacja 26.04.2023: wyrok został podtrzymany. Sąd zmiany reżimu 25.09.2024: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2022-04-06 19:33:48</t>
-  </si>
-[...31 lines deleted...]
-    <t>2025-09-09 20:34:41</t>
   </si>
   <si>
     <t>Oleg Aleksandrovich Degterenko</t>
   </si>
   <si>
     <t>8 kwietnia 2002</t>
   </si>
   <si>
     <t>Treść oskarżenia nie jest jeszcze znana obrońcom praw człowieka.
 Proces, który trwał od 9 lutego, uznał Degterenko za winnego „przyłączenia się do formacji ekstremistycznej” i na podstawie części 3 art. 361-1 Kodeksu karnego, został skazany na karę trzech lat pozbawienia wolności.
 Uznano go także za winnego „przekazania w jakikolwiek sposób środków finansowych na działalność terrorystyczną, wsparcia materialnego i innego wsparcia” przez osobę, która popełniła wcześniej przestępstwo z art. 361-1 Kodeksu karnego oraz zgodnie z częścią 2 art. 290-1 Kodeksu karnego (ze zmianami Ustawa Republiki Białorusi z dnia 9 stycznia 2019 r. nr 171-Z) został skazany na karę pozbawienia wolności do lat 8 z karą grzywny w wysokości 100 jednostek podstawowych.
 Częściowym uzupełnieniem wyroków oskarżonego skazano ostatecznie na karę pozbawienia wolności na okres 8 lat i 6 miesięcy.
 W dniu 10 maja 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
   </si>
   <si>
     <t>Decyzja sądu 07.03.2024: 8 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 10.05.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-02-08 00:37:52</t>
   </si>
   <si>
-    <t>Sergei Petrovich Kharitonovich</t>
-[...15 lines deleted...]
-    <t>2023-01-24 15:04:49</t>
+    <t>Andrey Vladimirovich Osipenko</t>
+  </si>
+  <si>
+    <t>8 kwietnia 1967</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 1 rok 6 miesiące więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2025-09-09 20:34:41</t>
+  </si>
+  <si>
+    <t>Stanislav Valerievich Mochalov</t>
+  </si>
+  <si>
+    <t>8 kwietnia 1976</t>
+  </si>
+  <si>
+    <t>Stanislav, działacz z Homla, został zatrzymany 28 maja 2021 r. po tym, jak siły bezpieczeństwa przeprowadziły przeszukanie w jego mieszkaniu, w którym mieszkał z rodzicami. Wcześniej odbył trzy aresztowania administracyjne na podstawie artykułu 24.23 Kodeksu wykroczeń administracyjnych Republiki Białorusi za udział w protestach.
+Stanisław został skazany na podstawie dwóch artykułów karnych za udział w łańcuchu na Marszu Solidarności, który odbył się 20 września 2020 r. w Homlu. Odmówił podpisania petycji o ułaskawienie i bronił swoich praw nawet w trudnych warunkach więziennych, pomimo problemów zdrowotnych. Pozostawiono go bez opieki nad nieletnią córką i starszymi rodzicami, jego ojciec jest niepełnosprawny.
+Został zwolniony na wolność w grudniu 2023 r. po odbyciu całej kary.
+W grudniu 2024 roku okazało się, że Stanisław został ponownie zatrzymany w nowej sprawie karnej.</t>
+  </si>
+  <si>
+    <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.01.2022: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 23.03.2022: wyrok został podtrzymany. Decyzja sądu 26.11.2025: 4 roku więzienia w kolonii o zaostrzonym rygorze. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2021-06-01 03:07:17</t>
+  </si>
+  <si>
+    <t>Egor Anatolevich Volkov</t>
+  </si>
+  <si>
+    <t>9 kwietnia 1969</t>
+  </si>
+  <si>
+    <t>Jegor Wołkow ma 55 lat. Pochodzi z Mińska i uczęszczał do szkoły nr 50. Później ukończył Miński Instytut Radiotechniczny (obecnie Białoruski Państwowy Uniwersytet Informatyki i Radioelektroniki).
+Wołkow rozpoczął swoją działalność w latach 90. XX wieku. Specjalizuje się w transporcie ładunków, w tym ładunków płynnych. Jego firma jest dość duża, a flota jego firmy liczy nawet sto ciężarówek.
+Według doniesień prorządowych mediów Jegor został osądzony za przekazanie 11 100 dolarów amerykańskich w kryptowalucie na rzecz Pułku Kalinowskiego w latach 2022-2023, a także za robienie zdjęć z protestów.
+23 lipca 2024 r. odbyła się rozprawa apelacyjna, a wyrok stał się prawomocny.
+14 kwietnia 2026 roku nie został zwolniony z więzienia zgodnie z wyrokiem. Od kwietnia 2026 roku przebywał w Areszcie Śledczym nr 1; najwyraźniej wszczęto przeciwko Jegorowi nowe postępowanie karne.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.05.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 23.07.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-04-24 23:21:58</t>
   </si>
   <si>
     <t>Alexander Fedorovich Gorbel</t>
   </si>
   <si>
     <t>9 kwietnia 1978</t>
   </si>
   <si>
     <t>W dniu 08.08.2024 r. odbyła się rozprawa apelacyjna, a wyrok stał się prawomocny.
 Wiadomo , że 15 lutego 2024 r. rozpatrzono przeciwko Aleksandrowi protokół administracyjny na podstawie części 2 art. 19.11 Kodeksu wykroczeń (Dystrybucja, produkcja, przechowywanie, przesyłanie produktów informacyjnych zawierających wezwania do działalności ekstremistycznej lub promowanie takiej działalności). Sędzia Tatiana Tarabujewa skazała Aleksandra na karę administracyjną w postaci aresztu administracyjnego na okres 15 dni. Aleksander zamieścił na swojej stronie w „Odnoklassnikach” materiały informacyjne w formie nagrania wideo „Zobaczcie, co zostało z jednego...” z kanału telewizyjnego Biełsat.</t>
   </si>
   <si>
     <t>Decyzja sądu 04.06.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 08.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-08-02 15:12:37</t>
-  </si>
-[...47 lines deleted...]
-    <t>2023-09-13 17:05:22</t>
   </si>
   <si>
     <t>Valery Felixovich Poznyakevich</t>
   </si>
   <si>
     <t>10 kwietnia 1968</t>
   </si>
   <si>
     <t>Walery jest białoruskim poetą. Jest członkiem Białoruskiego Związku Dziennikarzy. Jego utwory ukazywały się we wszystkich znanych białoruskich czasopismach i gazetach. W 1998 roku jego wiersze zostały opublikowane w zeszycie dla uczniów szkół średnich oraz czterech antologiach.
 W 1994 roku zdobył dyplom na I Narodowym Festiwalu Białoruskiej Pieśni Bardowskiej. Do wielu jego wierszy została skomponowana muzyka.
 Był kilkakrotnie zatrzymywany pod zarzutami administracyjnymi o podłożu politycznym. Aresztowano go latem 2025 roku w związku ze sprawą karną. Został zwolniony za kaucją do czasu rozprawy.
 Walery ma przykutą do łóżka, niepełnosprawną matkę, która wymaga stałej opieki.</t>
   </si>
   <si>
     <t>IUOT-43, 212003, Mohylew, ul. Czeluskincew, 76A</t>
   </si>
   <si>
-    <t>Kara ograniczenia wolności</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu 14.08.2025: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 24.10.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2025-11-25 18:51:34</t>
   </si>
   <si>
     <t>Mikhail Mikhajlavich Horbach</t>
+  </si>
+  <si>
+    <t>10 kwietnia 1981</t>
   </si>
   <si>
     <t>Michaił ukończył studia na Wydziale Radiofizyki i Technologii Komputerowych Uniwersytetu Państwowego w 2003 roku. Od 2014 roku prowadzi jednoosobową działalność gospodarczą, zajmując się konserwacją techniczną sprzętu biurowego. Pracował również jako administrator systemów w kilku firmach w Mińsku.
 Michaił jest fanem piłki nożnej. Brał udział w wielu międzynarodowych rozgrywkach, w tym w Mistrzostwach Europy w 2012 roku. We wrześniu 2024 roku wyjechał na wakacje do Egiptu. Wkrótce potem zniknął z mediów społecznościowych.</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-02-08 19:54:45</t>
   </si>
   <si>
     <t>Vyacheslav Valentinovich Kandybo</t>
   </si>
   <si>
     <t>10 kwietnia 1977</t>
   </si>
   <si>
     <t>Wiaczesław został aresztowany latem 2021 roku w związku ze sprawą karną wszczętą na podstawie artykułów „podżegania do nienawiści lub niezgody” oraz „nielegalnego gromadzenia i rozpowszechniania informacji o życiu prywatnym”.
 W marcu 2022 roku został skazany za przekazywanie informacji o funkcjonariuszach organów ścigania opozycyjnemu kanałowi Telegram. Wiaczesław został również pozbawiony specjalnego stopnia „podpułkownika sprawiedliwości” w rezerwie.</t>
   </si>
   <si>
     <t>Decyzja sądu 15.03.2022: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu, ograniczenie służby wojskowej.</t>
   </si>
   <si>
     <t>2021-09-06 18:28:41</t>
+  </si>
+  <si>
+    <t>Maxim Valerievich Zhuk</t>
+  </si>
+  <si>
+    <t>10 kwietnia 1996</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.01.2025: nieznany lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-01-08 20:06:41</t>
   </si>
   <si>
     <t>Stepan Sergeevich Latypov</t>
   </si>
   <si>
     <t>11 kwietnia 1980</t>
   </si>
   <si>
     <t>Arborysta i dyrektor firmy Belarbo, mieszkający w pobliżu Placu Zmian, został zatrzymany 15 września 2020 r. w ramach postępowania karnego dotyczącego masowych zamieszek i uznany za winnego na podstawie trzech artykułów Kodeksu karnego Republiki Białorusi.
 We wrześniu 2022 r. karę Stepana zaostrzono i skazano go na dwa lata więzienia.
 Jesienią 2024 roku Stepan został ponownie przeniesiony do IK-22.</t>
   </si>
   <si>
     <t>Decyzja sądu 16.08.2021: 8 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 300 jednostek bazowych kary. Apelacja 16.11.2021: wyrok został podtrzymany. Sąd zmiany reżimu 15.09.2022: 2 roku więzienia. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2021-02-25 11:25:59</t>
   </si>
   <si>
     <t>Olga Viktorovna Pietukh</t>
   </si>
   <si>
     <t>11 kwietnia 1993</t>
   </si>
   <si>
     <t>Olga, która pracowała jako dyrektor artystyczny w hotelu Europa w Mińsku, została zatrzymana w sierpniu 2021 r. w ramach postępowania karnego wszczętego na podstawie artykułu „akt terroryzmu” i skazana w czerwcu 2023 r. na podstawie kilku artykułów karnych.
 Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała „zorganizowana grupa przestępcza”, która rzekomo przygotowywała przestępstwa o charakterze ekstremistycznym. Należeli do niej radykalni wojskowi, funkcjonariusze służb bezpieczeństwa, sportowcy i biznesmeni, którzy próbowali nielegalnie przejąć władzę. Sprawa ta jest związana z próbą podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizacją masowych zamieszek”.</t>
   </si>
   <si>
+    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
+  </si>
+  <si>
     <t>Decyzja sądu 21.06.2023: 10 lata więzienia w kolonii na warunkach ogólnych. Apelacja 04.10.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-08-09 02:20:58</t>
+  </si>
+  <si>
+    <t>Vadim Gennadievich Dovguchits</t>
+  </si>
+  <si>
+    <t>11 kwietnia 1990</t>
+  </si>
+  <si>
+    <t>20 sierpnia 2024 r. odbyła się rozprawa apelacyjna, a wyrok stał się prawomocny.
+Wiadomo , że w kolonii Wadim jest regularnie umieszczany w izolacji.
+Vadim ma małego synka.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.06.2024: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 20.08.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-05-20 23:19:07</t>
   </si>
   <si>
     <t>Alexey Nikolaevich Mandik</t>
   </si>
   <si>
     <t>12 kwietnia 1993</t>
   </si>
   <si>
     <t>28-letni Aleksey Mandik został zatrzymany w listopadzie 2021 roku. Jest pracownikiem piątej polikliniki miejskiej, ordynatorem oddziału prewencji i lekarzem rodzinnym.
 Powodem zatrzymania przez GUBOP był udział w „niszczycielskich kanałach Telegramu”, gdzie pisał „niszczycielskie i obraźliwe komentarze” skierowane do funkcjonariuszy policji.
 Jego list pokutny został opublikowany na prorządowym zasobie.</t>
   </si>
   <si>
     <t>7 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-02-17 23:45:14</t>
   </si>
   <si>
     <t>Yuri Alexeyevich Redkov</t>
   </si>
   <si>
     <t>12 kwietnia 1976</t>
   </si>
   <si>
@@ -543,856 +559,688 @@
 Jesienią 2024 roku reżim Jurija uległ zmianie, a on sam został wysłany na odbycie kary do kolonii karnej.
 Jesienią 2025 roku wyszło na jaw, że Jurij został skazany za kolejną sprawę karną i skazany na karę więzienia. Szczegóły sprawy nie są znane.</t>
   </si>
   <si>
     <t>Decyzja sądu 15.09.2022: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 29.11.2022: wyrok został podtrzymany. Sąd zmiany reżimu 30.09.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-09-14 21:36:42</t>
   </si>
   <si>
     <t>Alexander Anatolievich Lytin</t>
   </si>
   <si>
     <t>13 kwietnia 1993</t>
   </si>
   <si>
     <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
   </si>
   <si>
     <t>Decyzja sądu 22.12.2022: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2022-12-13 14:55:40</t>
   </si>
   <si>
-    <t>Ivan Aleksandrovich Gubchik</t>
-[...13 lines deleted...]
-  <si>
     <t>Evgeniy Mikhailovich Ermak</t>
   </si>
   <si>
     <t>14 kwietnia 1991</t>
   </si>
   <si>
     <t>11 marca 2022 r. Evgeniy został zatrzymany za komentarze w „The Punishers”.
 Podczas przeszukania znaleźli przy nim haszysz. Evgeniy powiedział, że kupił go dla siebie i swojego kolegi Jurija, z którym wcześniej korzystał z niego kilka razy.
 Mężczyzna został zatrzymany i osadzony w areszcie pod zarzutem znieważenia czterech funkcjonariuszy policji, sędziego oraz handlu narkotykami.
 W dniu 27 września 2022 roku odbyła się rozprawa apelacyjna.</t>
   </si>
   <si>
-    <t>Nie</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu 22.07.2022: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-07-14 17:00:49</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-06-23 14:47:53</t>
   </si>
   <si>
     <t>Ivan Nikolaevich Borodich</t>
   </si>
   <si>
     <t>14 kwietnia 1974</t>
   </si>
   <si>
     <t>W toku śledztwa ustalono , że w styczniu 2023 r. Iwan Likholat skontaktował się z SBU, gdzie otrzymał polecenie wysadzenia torów kolejowych. Do zadania zaangażowano dwóch mieszkańców Grodna, którzy posiadali do tego profesjonalne umiejętności minowo-wybuchowe. Jednym z nich był Iwan Borodicz.
 Likholat i Borodich zostali zatrzymani w Grodnie.</t>
   </si>
   <si>
     <t>Decyzja sądu 18.12.2024: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2023-09-27 21:12:08</t>
+  </si>
+  <si>
+    <t>Alexander Anatolyevich Newar</t>
+  </si>
+  <si>
+    <t>15 kwietnia 1985</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 20.11.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 14.02.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-11-11 22:02:36</t>
+  </si>
+  <si>
+    <t>Dzmitry Leanidavich Kakhanouski</t>
+  </si>
+  <si>
+    <t>15 kwietnia 1991</t>
+  </si>
+  <si>
+    <t>Dmitrij, pracownik Beltelecomu, został zatrzymany w miejscu pracy 28 października 2021 r. w ramach postępowania karnego wszczętego na podstawie artykułów „nielegalne zajęcie informacji komputerowych”, „podżeganie do nienawiści i niezgody społecznej” oraz „nielegalne działania w odniesieniu do informacji prywatnych i danych osobowych”.
+W grudniu 2022 r. uznano go winnym rzekomego „wydobywania z bazy danych danych osobowych funkcjonariuszy służb bezpieczeństwa, urzędników państwowych i sędziów” i skazano na karę pozbawienia wolności w kolonii karnej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.12.2022: 6 lata 6 miesiące więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2021-10-31 00:58:21</t>
   </si>
   <si>
     <t>Vasiliy Ivanovich Demidovich</t>
   </si>
   <si>
     <t>15 kwietnia 1952</t>
   </si>
   <si>
     <t>Wcześniej został pociągnięty do odpowiedzialności administracyjnej za udział w protestach.
 Jak wynika ze śledztwa, od września 2021 r. do stycznia 2022 r. Wasilij publikował na szkodliwych kanałach Telegramu wiadomości obraźliwe dla urzędników państwowych, w tym wyższych rangą urzędników Republiki Białorusi.
 Groził również użyciem przemocy wobec funkcjonariuszy organów ścigania i wymiaru sprawiedliwości, publicznie upokarzając ich honor i godność. Ponadto mężczyzna wezwał obywateli do podjęcia działań w celu zorganizowania masowych zamieszek. Na kanałach ekstremistycznych Telegramu szukał osób chętnych do popełnienia „przestępstw”, ale nie zrealizował swoich zamiarów, ponieważ został zatrzymany przez funkcjonariuszy organów ścigania.
 Oskarżony został również zobowiązany do zapłaty ofiarom odszkodowania pieniężnego za straty moralne w łącznej kwocie 32 tys. rubli białoruskich.
 31 stycznia 2023 r. w Dzierżyńsku rozpoczął się kolejny proces emeryta. Tym razem został oskarżony na podstawie artykułu 369 Kodeksu karnego (Znieważenie funkcjonariusza państwowego).
 13.02.2023 ogłoszono drugi wyrok.
 23 marca 2023 r. Sąd Rejonowy w Drohiczynu rozpatrzył sprawę więźnia politycznego na podstawie artykułu 369 Kodeksu karnego Republiki Białorusi. Wasilij Demidowicz został osadzony w areszcie tymczasowym w Drohiczynu.
 W kwietniu więzień polityczny został przeniesiony do aresztu śledczego nr 3 w Homlu. 20 kwietnia 2023 r. Sąd Rejonowy Sowiecki w Homlu rozpoczął rozpatrywanie kolejnej sprawy emeryta. Oskarżono go na podstawie artykułu 369 Kodeksu karnego Republiki Białorusi i artykułu 391 Kodeksu karnego Republiki Białorusi. 2 maja zapadł kolejny wyrok.
 5 maja 2023 roku rozpocznie się piąty proces Demidovicha - mężczyzna jest ponownie oskarżony z artykułu 369 Kodeksu karnego . Proces odbędzie się w Pukhovichi, sędzia - Olga Babuk .
 Następne spotkanie zaplanowano na 24 maja 2023 r. w Puchowiczach.
 5 lipca 2023 r. Sąd Obwodowy w Homel rozpatrzył apelację więźnia politycznego sędziego Rusłana Caruka.
 23 sierpnia 2023 r. Sąd Rejonowy w Nieświeżu rozpatrzył szóstą sprawę karną przeciwko więźniowi politycznemu.
 W Starych Dorogach 19 października 2023 r. rozpocznie się siódmy proces Wasilija . Łącznie Wasilijzostał skazany na 7 lat więzienia, a wyniki dwóch ostatnich procesów nadal nie są znane.
 Z uwagi na fakt, że więzień polityczny został wpisany na „listę terrorystów”, nie może on dokonywać przelewów pieniężnych. Ponadto Wasilij nie ma krewnych, którzy mogliby go wesprzeć. W ciągu ostatniego roku przeżył dziesiątki przelewów. Więźniowie polityczni są przenoszeni w trudnych warunkach, co bardzo źle wpływa na zdrowie Wasilija.
 15 grudnia 2023 r. w Starych Dorogach wznowiono rozpoczęty w październiku proces Wasilija.
 Pod koniec czerwca 2025 roku budynek mieszkalny Wasilija został sprzedany na aukcji na platformie BelYurObespechenie.</t>
   </si>
   <si>
     <t>1) 6 lat pozbawienia wolności w kolonii karnej.
 2) 1 rok pozbawienia wolności z grzywną w wysokości 30 jednostek podstawowych.
 Częściowym dodaniem kar skazano go ostatecznie na 6,5 roku kolonii pod zaostrzonym reżimem.
 3) 2,5 roku więzienia.
 W wyniku częściowego dodania emerytowi skazano ostatecznie 7 lat więzienia.</t>
   </si>
   <si>
     <t>2022-07-19 00:27:34</t>
   </si>
   <si>
-    <t>Alexander Anatolyevich Newar</t>
-[...25 lines deleted...]
-  <si>
     <t>Michael Valentinovich Mekeko</t>
   </si>
   <si>
     <t>15 kwietnia 1993</t>
   </si>
   <si>
     <t>Przez półtora roku mieszkał i pracował w Polsce, po czym wrócił na Białoruś, gdzie został zatrzymany pod koniec listopada 2022 r. Według sił bezpieczeństwa to właśnie w Polsce został zarejestrowany w planie Peramoga. Rzekomo pisał także wiadomości, w których groził siłom bezpieczeństwa.</t>
   </si>
   <si>
     <t>Decyzja sądu 09.08.2023: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 03.11.2023: nieznany.</t>
   </si>
   <si>
     <t>2023-06-14 14:00:21</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Satsuk</t>
+    <t>Siarhei Viktaravich Satsuk</t>
   </si>
   <si>
     <t>15 kwietnia 1968</t>
   </si>
   <si>
-    <t>Dziennikarz śledczy, redaktor białoruskiego portalu Ezhednevnik (ej.by). Został zatrzymany 8 grudnia 2021 roku. Wcześniej Siergiej był przetrzymywany w tej samej sprawie od 25 marca do 4 kwietnia 2020 roku. Niektóre organizacje broniące praw człowieka uznały represje za dowód istnienia motywu politycznego w prześladowaniu dziennikarza, mającego na celu zmuszenie go do zaprzestania lub zmiany charakteru jego działalności w celu rozpowszechniania informacji o korupcji. Według współpracowników Satsuka podstawą prześladowania dziennikarza były głośne śledztwa, związane przede wszystkim z korupcją na dużą skalę w branży medycznej. Opierając się na faktach, mówił o bezprecedensowych „łapówkach” za dostawę drogiego sprzętu; w sprawie zakupu niezarejestrowanej szczepionki, która faktycznie była testowana na białoruskich dzieciach; w sprawie fałszowania danych dotyczących rozprzestrzeniania się COVID-19 na Białorusi. A wszystko to za zgodą działu kontroli - Ministerstwa Zdrowia.</t>
-[...2 lines deleted...]
-    <t>8 lat więzienia w kolonii karnej.</t>
+    <t>Siergiej, dziennikarz śledczy i redaktor białoruskiego portalu „Jeżedniewnik” (ej.by), został zatrzymany 8 grudnia 2021 roku po przeszukaniu i przesłuchaniu przez Komitet Śledczy. Postawiono mu zarzut korupcji i umieszczono w areszcie tymczasowym. Siergiej był już wcześniej zatrzymany w związku z tą sprawą, od 25 marca do 4 kwietnia 2020 roku.
+Później okazało się, że oskarżono go również o „podżeganie do nienawiści i niezgody” oraz „nadużycie władzy lub uprawnień”.
+Organizacje zajmujące się prawami człowieka uznały, że wszczęcie postępowania karnego przeciwko dziennikarzowi miało podłoże polityczne, mające na celu zmuszenie go do zaprzestania lub zmiany charakteru jego działalności polegającej na rozpowszechnianiu informacji o korupcji.
+Według współpracowników Siergieja, motywem oskarżenia była jego głośna działalność dziennikarska, dotycząca przede wszystkim korupcji na szeroką skalę w sektorze opieki zdrowotnej. Na podstawie tych ustaleń, Siergiej donosił o bezprecedensowych łapówkach w postaci dostaw drogiego sprzętu, zakupie niezarejestrowanej szczepionki, rzekomo testowanej na białoruskich dzieciach, oraz fałszowaniu danych dotyczących rozprzestrzeniania się COVID-19 na Białorusi. Co więcej, według niego, działania te odbywały się za zgodą Ministerstwa Zdrowia.
+W październiku 2023 roku Siergiej został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.10.2022: 8 lata więzienia w kolonii na warunkach ogólnych. Apelacja 10.02.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-12-15 15:37:54</t>
   </si>
   <si>
-    <t>Andrey Stanislavovich Pochobut</t>
-[...32 lines deleted...]
-  <si>
     <t>Elena Vladimirovna Morozova</t>
   </si>
   <si>
     <t>16 kwietnia 1979</t>
   </si>
   <si>
     <t>Jak podaje prorządowy kanał telegramowy, została zatrzymana wraz z synem za udział w protestach w 2020 roku. W dniu 03.06.2024 została skazana na podstawie artykułu administracyjnego ( art. 19 ust. 1 Kodeksu wykroczeń administracyjnych Republiki Białorusi – Drobne chuligaństwo). Następnie usłyszała zarzuty karne.</t>
   </si>
   <si>
-    <t>Decyzja sądu 17.12.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 25.02.2025: nieznany.</t>
+    <t>Decyzja sądu 17.12.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 25.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-03-08 00:00:02</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Lisitsa</t>
-[...13 lines deleted...]
-  <si>
     <t>Andrei Mikalayevich Khanevich</t>
   </si>
   <si>
     <t>16 kwietnia 1975</t>
   </si>
   <si>
     <t>Przewodniczący podstawowej organizacji związkowej Białoruskiego Niezależnego Związku Zawodowego Pracowników JSC „Grodno Azot”. Powodem wszczęcia postępowania karnego przeciwko liderowi związkowemu, zdaniem prokuratury, była jego rozmowa z dziennikarką telewizji Biełsat, podczas której „udzielił jej pewnych informacji”. Telefon Andrieja był na podsłuchu, a rozmowy były nagrywane przez służby bezpieczeństwa. Po zwolnieniu z zakładu wszczęto przeciwko niemu postępowanie karne. Oskarża się go o propagowanie działalności ekstremistycznej i dyskredytowanie Republiki Białoruś. Wcześniej pierwszorzędna organizacja Białoruskiego Niezależnego Związku Zawodowego Robotników Grodzieńskiego Azotu OJSC została uznana za ekstremistyczną. Sąd Okręgowy w Grodnie podjął decyzję o zakazie działalności organizacji i jej likwidacji. Został zatrzymany na sali sądowej, wcześniej przebywał w areszcie domowym.</t>
   </si>
   <si>
     <t>5 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-11-16 15:17:34</t>
   </si>
   <si>
     <t>Kirill Olegovych Kroshkin</t>
   </si>
   <si>
     <t>17 kwietnia 1977</t>
   </si>
   <si>
-    <t>Pochodzi z Witebska , studiował w Homlu, ale ostatnio mieszkał w Grodnie. Z wykształcenia inżynier, ostatnio pracował jako administrator systemów w firmie Whitebird. Sądząc po portalach społecznościowych, mieszkał w Warszawie.
-[...4 lines deleted...]
-    <t>Decyzja sądu 29.03.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 25.06.2024: nieznany.</t>
+    <t>Pochodzi z Witebska , studiował w Homlu, ale ostatnio mieszkał w Grodnie. Z zawodu inżynier, ostatnio pracował jako administrator systemów w firmie Whitebird. Według jego kont w mediach społecznościowych mieszkał w Warszawie.
+Jest także radioamatorem i członkiem Białoruskiej Federacji Radioamatorów i Radiosportowców.
+Rozprawa rozpoczęła się w styczniu 2024 r., a ostatnia rozprawa miała miejsce 29 marca 2024 r.
+W kolonii na Kiryła wciąż wywierana jest presja. Mimo poważnych problemów zdrowotnych Kirył jest regularnie umieszczany w izolatce.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.03.2024: 9 lata więzienia w kolonii na warunkach ogólnych. Apelacja 25.06.2024: nieznany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2023-12-10 10:51:57</t>
   </si>
   <si>
     <t>Vladislav Igorevich Yakubovsky</t>
   </si>
   <si>
     <t>17 kwietnia 1996</t>
   </si>
   <si>
-    <t>Decyzja sądu 19.12.2025: 3 roku więzienia w kolonii na warunkach ogólnych, nieznany jednostek bazowych kary.</t>
+    <t>Decyzja sądu 19.12.2025: 3 roku więzienia w kolonii na warunkach ogólnych, nieznany jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-12-22 22:06:53</t>
   </si>
   <si>
+    <t>Vitali Vitalyevich Maretski</t>
+  </si>
+  <si>
+    <t>17 kwietnia 1978</t>
+  </si>
+  <si>
+    <t>2025-10-30 12:43:44</t>
+  </si>
+  <si>
+    <t>Yuri Iosifovich Stanevsky</t>
+  </si>
+  <si>
+    <t>17 kwietnia 1986</t>
+  </si>
+  <si>
+    <t>Według prokuratury od 15 lipca do 27 grudnia 2021 r. na destrukcyjnych czatach pod publikacjami zamieszczał komentarze, w których obrażał Łukaszenkę i innych urzędników państwowych oraz ich bliskich, a także groził funkcjonariuszom pełniącym swoje obowiązki służbowe.
+Publikacje zawierały komunikaty dotyczące profanacji hymnu narodowego Republiki Białoruś i flagi państwowej Republiki Białoruś.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 04.10.2022: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 16.12.2022: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-07-22 17:59:47</t>
+  </si>
+  <si>
+    <t>Egor Viktorovich Lebedok</t>
+  </si>
+  <si>
+    <t>17 kwietnia 1982</t>
+  </si>
+  <si>
+    <t>Analityk wojskowy Jegor Lebedok został skazany na 15 dni aresztu administracyjnego na podstawie art. 24 ust. 3 Kodeksu wykroczeń administracyjnych. Po dniu Jegor nie wyszedł i został zatrzymany w sprawie karnej za pomoc w działalności ekstremistycznej za komentarze dla Euroradia.
+W październiku prorządowe kanały poinformowały, że przeciwko Jegorowi wszczęto kolejną sprawę karną na podstawie powtórzeń i zauważyły, że „każdy wywiad z ekstremistą stanowi osobne corpus delicti”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 23.12.2022: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 21.03.2023: wyrok został podtrzymany. Sąd zmiany reżimu 11.12.2024: reżim więzienny do końca kary.</t>
+  </si>
+  <si>
+    <t>2022-07-30 00:15:40</t>
+  </si>
+  <si>
     <t>Alexander Valerievich Yavorsky</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 kwietnia 1986</t>
   </si>
   <si>
     <t>O Aleksandrze wiadomo, że pochodzi z Petrikowa, gdzie zajmował się działalnością przedsiębiorczą w zakresie handlu produktami spożywczymi, napojami i tytoniem oraz był właścicielem sklepu Saleman.
 W październiku 2020 roku mężczyzna przyłączył się do ogólnopolskiego strajku zapowiedzianego przez Swietłanę Tichanowską – a nawet nagrał na ten temat wiadomość wideo. Jedna z państwowych gazet propagandowych kpiąco zacytowała wówczas jego słowa z nagrania wideo.</t>
   </si>
   <si>
     <t>Decyzja sądu 12.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-01-23 16:39:23</t>
   </si>
   <si>
-    <t>Egor Viktorovich Lebedok</t>
-[...27 lines deleted...]
-  <si>
     <t>Andrei Slizevich</t>
   </si>
   <si>
     <t>18 kwietnia 1982</t>
   </si>
   <si>
     <t>Indywidualny przedsiębiorca. Według prokuratury po ataku terrorystycznym w Crocus Hall rzekomo pozostawił negatywne komentarze na temat Rosji i nawoływał do bombardowania rosyjskich miast.
 Andrei został zatrzymany w marcu. Kanały prorządowe opublikowały film przedstawiający jego „skruchę”.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Decyzja sądu 04.12.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 18.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-10-27 14:19:39</t>
   </si>
   <si>
     <t>Roman Bronislavovich Marusov</t>
   </si>
   <si>
     <t>19 kwietnia 1996</t>
   </si>
   <si>
     <t>Roman został aresztowany w marcu 2021 roku w związku ze sprawą karną toczącą się na podstawie artykułu „Współudział w umyślnych działaniach mających na celu podżeganie do nienawiści i niezgody społecznej ze względu na inną przynależność społeczną, popełnionych przez grupę osób”. Został skazany za przekazywanie informacji agencji informacyjnej BYPOL.
 „18 marca 2021 roku Roman udał się do domu policjanta, aby sprawdzić adres opublikowany w internecie i zgłosić to do destrukcyjnego źródła. Wszedł do budynku, zadzwonił domofonem, spotkał się z mężem policjanta i uciekł. W domu wysłał wiadomość na Telegramie, potwierdzającą adres” – czytamy w dokumentach śledztwa.
 Jesienią 2023 roku zaostrzono warunki jego przetrzymywania i Roman został przeniesiony do więzienia.
 We wrześniu 2024 r. odbyła się rozprawa sądowa w sprawie zarzutu „złośliwego nieposłuszeństwa wobec żądań administracji zakładu karnego”, podczas której Romanowi groziła kara do dwóch lat pozbawienia wolności; wynik rozprawy nie jest znany.</t>
   </si>
   <si>
-    <t>IK-9, 213410, Górki, ul. Dobrolubowa, 16</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu data nieznana: 6 lata więzienia w kolonii na warunkach ogólnych. Sąd zmiany reżimu 17.10.2023: 2 roku więzienia. Decyzja sądu 27.09.2024: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.11.2024: nieznany.</t>
   </si>
   <si>
     <t>2021-08-11 11:38:58</t>
   </si>
   <si>
-    <t>Ihar Shukanau</t>
-[...33 lines deleted...]
-  <si>
     <t>Sergey Stepanovich Buwaka</t>
   </si>
   <si>
     <t>20 kwietnia 1965</t>
   </si>
   <si>
     <t>Siergiej został oskarżony o napisanie kilku wiadomości w komunikatorze Telegram i skazany na karę ograniczenia wolności z nakazem aresztowania. Rozprawa odbyła się w budynku Berezowskiego Kompleksu Przemysłowo-Spółdzielczego. Po procesie prokurator pouczył pracowników i „przypomniał im o odpowiedzialności za przestępstwa ekstremistyczne”. Siergiej pozostał w areszcie domowym do czasu rozprawy.</t>
   </si>
   <si>
     <t>Decyzja sądu 26.03.2024: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2024-03-26 21:48:30</t>
-  </si>
-[...10 lines deleted...]
-    <t>2024-03-06 13:51:10</t>
   </si>
   <si>
     <t>Anatoly Sergeevich Kireychik</t>
   </si>
   <si>
     <t>20 kwietnia 1949</t>
   </si>
   <si>
     <t>Jak wynika ze śledztwa, od października 2020 r. do lutego 2022 r. 74-letni mężczyzna systematycznie zamieszczał komentarze pod zdjęciami urzędników państwowych, w których „bez przebierania w słowach obrażał, publicznie poniżał oraz dyskredytował ich honor i godność”. Podczas przeszukania w jego domu znaleziono amunicję. Emeryt powiedział śledczym, że je odebrał.
 Zarzuca się , że Kireychik „obraził” aż 135 funkcjonariuszy bezpieczeństwa – pracowników KGB, prokuratury, policji, Komitetu Śledczego, Ministerstwa Obrony Narodowej i wymiaru sprawiedliwości.</t>
   </si>
   <si>
     <t>Decyzja sądu 04.06.2024: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 16.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-04-12 17:44:11</t>
   </si>
   <si>
-    <t>Alexey Yurievich Drab</t>
-[...31 lines deleted...]
-    <t>2023-11-13 19:42:07</t>
+    <t>Konstantin Vladimirovich Shestov</t>
+  </si>
+  <si>
+    <t>20 kwietnia 1978</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.03.2024: 8 lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-03-06 13:51:10</t>
+  </si>
+  <si>
+    <t>Yury Aliaksandravich Anisau</t>
+  </si>
+  <si>
+    <t>21 kwietnia 1980</t>
+  </si>
+  <si>
+    <t>Jurij został aresztowany w maju 2025 roku i skazany w listopadzie tego samego roku za „wspieranie działalności ekstremistycznej”. Po ogłoszeniu wyroku został zwolniony z aresztu do czasu wydania decyzji przez sąd.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783 obwód homelski, Mozyrz, ur. Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 18.11.2025: 5 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-09-20 14:26:33</t>
+  </si>
+  <si>
+    <t>Ivan Andreevich Tsybulsky</t>
+  </si>
+  <si>
+    <t>22 kwietnia 1996</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.03.2025: 1 rok ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-06-20 19:59:19</t>
+  </si>
+  <si>
+    <t>Vitalina Paulauna Mikhalenia</t>
+  </si>
+  <si>
+    <t>22 kwietnia 1982</t>
+  </si>
+  <si>
+    <t>Vitalina pochodzi z Uzdy. Całe życie pracowała w finansach. Od 2008 roku pracowała jako główna księgowa w różnych firmach, od centrum produkcyjnego Spamash po firmy budowlane i handlowe. W 2013 roku Vitalina zarejestrowała się jako osoba prowadząca działalność gospodarczą i uzyskała uprawnienia doradcy podatkowego. W ostatnich latach pracowała również jako rekruter.
+Kobieta ma nieletniego syna.
+Prokurator wnioskował o karę 3,5 roku więzienia dla Witaliny, ale sędzia skazał ją na 4 lata.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 10.02.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-02-24 03:05:15</t>
   </si>
   <si>
     <t>Natalya Nikolaevna Lasch</t>
   </si>
   <si>
     <t>23 kwietnia 1993</t>
   </si>
   <si>
     <t>Adwokat II stopnia, były pracownik prokuratury rejonu Frunzeńskiego w Mińsku, przez pewien czas pracował jako specjalista ds. HR w firmie informatycznej. Natalia jest oskarżona o przekazanie informacji do Czarnej Księgi Białorusi.</t>
   </si>
   <si>
     <t>Decyzja sądu 01.03.2023: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 30.05.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-08-19 22:28:41</t>
   </si>
   <si>
     <t>Siarhei Ilich Dziuba</t>
   </si>
   <si>
     <t>24 kwietnia 1976</t>
   </si>
   <si>
     <t>Siergiej, pracownik Kolei Białoruskich, został aresztowany jesienią 2021 roku w ramach postępowania karnego wszczętego przeciwko pracownikom fabryki, którzy poparli strajk i byli częścią inicjatywy „Raboczyj Ruch” (Ruch Robotniczy). 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
 W lutym 2023 r. Siergiej został uznany winnym zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazany na karę więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.02.2023: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 02.08.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-09-26 14:08:50</t>
   </si>
   <si>
+    <t>Sergey Anatolyevich Komar</t>
+  </si>
+  <si>
+    <t>24 kwietnia 1980</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 15.09.2025: 4 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-10-11 21:32:00</t>
+  </si>
+  <si>
+    <t>Artem Sergeevich Yankovsky</t>
+  </si>
+  <si>
+    <t>25 kwietnia 2003</t>
+  </si>
+  <si>
+    <t>13 sierpnia 2023 r. został zatrzymany za „dystrybucję, produkcję, przechowywanie, transport produktów informacyjnych zawierających nawoływania do działań ekstremistycznych lub promujących takie działania”. Po tym wszczęto przeciwko niemu sprawę karną. Po aresztowaniu wraz z Artemem opublikowano „skruszony” film, w którym oświadczył, że w 2020 r. proponował obrzucanie policjantów „koktajlami Mołotowa” i wysyłał instrukcje, jak je przygotować znajomym.</t>
+  </si>
+  <si>
+    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
+  </si>
+  <si>
+    <t>nieznany</t>
+  </si>
+  <si>
+    <t>2023-11-13 12:48:28</t>
+  </si>
+  <si>
+    <t>Irina Viktorovna Zlobina</t>
+  </si>
+  <si>
+    <t>25 kwietnia 1989</t>
+  </si>
+  <si>
+    <t>Irina jest absolwentką Wydziału Filozofii i Nauk Społecznych BSU i od kilku lat prowadzi własną małą firmę związaną z kwiatami i produkcją pamiątek. Została zatrzymana 12 stycznia 2021 r. wraz z Andriejem Aleksandrowem. Irina została oskarżona o „finansowanie działań protestacyjnych” i płacenie grzywien uczestnikom protestów. Została skazana za „zdradę państwa” i „udział w akcjach zbiorowych rażąco naruszających porządek publiczny”.
+1 września 2022 roku para zawarła związek małżeński w Areszcie Śledczym nr 1.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.10.2022: 9 lata więzienia w kolonii na warunkach ogólnych, 800 jednostek bazowych kary. Apelacja 06.01.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:11</t>
+  </si>
+  <si>
+    <t>Siarhei Vasilyevich Shcharbakou</t>
+  </si>
+  <si>
+    <t>25 kwietnia 1984</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-03-29 15:11:02</t>
+  </si>
+  <si>
+    <t>Dzmitry Iosifavich Padrez</t>
+  </si>
+  <si>
+    <t>25 kwietnia 1987</t>
+  </si>
+  <si>
+    <t>Dmitrij, artysta uliczny i specjalista IT, został aresztowany w lipcu 2021 roku w związku ze sprawą karną wszczętą na podstawie trzech artykułów, w tym „ingerencji w działalność funkcjonariusza organów ścigania”. Wiadomo, że podczas zatrzymania funkcjonariusze GUBOPiK-u pobili i znęcali się nad Dmitrijem.
+W marcu 2022 roku Dmitrij został uznany winnym przekazywania danych funkcjonariuszy organów ścigania do kanału Telegram „Czarna Księga Białorusi” i skazany na karę pozbawienia wolności w kolonii karnej oraz zadośćuczynienie za straty moralne wyrządzone „ofiarom”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 15.03.2022: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 11000 ruble odszkodowania.</t>
+  </si>
+  <si>
+    <t>2021-09-30 10:25:31</t>
+  </si>
+  <si>
     <t>Victor Vitalievich Yaskich</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 kwietnia 1989</t>
   </si>
   <si>
     <t>Pracował jako taksówkarz. Jest ojcem wielu dzieci, ma sześcioro z dwóch małżeństw.
 Został zatrzymany w związku ze sprawą terrorystyczną. Podczas przesłuchania został dotkliwie pobity (Wiktorowi złamano nawet rękę). Według KGB, Viktor Yaskich i Jewhen Gruk zostali skazani na podstawie artykułu 289 Kodeksu karnego (akt terrorystyczny) i artykułu 295 Kodeksu karnego (nielegalne działania z użyciem broni palnej, amunicji i materiałów wybuchowych). O ich aresztowaniu dowiedziano się na początku kwietnia 2024 roku dzięki reportażowi ONT. Według propagandzistów, siły bezpieczeństwa zatrzymały co najmniej 12 osób, w tym Gruka i Yaskicha, oskarżonych o przemyt materiałów wybuchowych i planowanie ataków terrorystycznych. Według reportera Gruk był informatorem SBU: fotografował sprzęt wojskowy i przekazywał jego współrzędne. Następnie Grukowi wydano rozkaz wydobycia materiałów wybuchowych z kryjówki. Yaskich podwiózł Gruka do kryjówki. Następnie obaj mieli rozdzielić materiały wybuchowe z kryjówki do nowych kryjówek. Reportaż nie wyjaśnia motywów tego działania.
 Proces odbył się w maju 2025 roku. Wyrok nie jest znany; Viktor przed rozprawą przebywał w areszcie tymczasowym.</t>
   </si>
   <si>
+    <t>Decyzja sądu data nieznana: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
     <t>2025-07-16 23:01:33</t>
   </si>
   <si>
-    <t>Pavel Alexandrovich Shpetniy</t>
-[...67 lines deleted...]
-    <t>6 lat więzienia w kolonii karnej .</t>
+    <t>Vital Paulavich Barysevich</t>
+  </si>
+  <si>
+    <t>Witalij został aresztowany w listopadzie 2021 r. pod zarzutem „udziału w masowych zamieszkach” i umieszczony w areszcie tymczasowym.
+W marcu 2022 roku został uznany winnym udziału w proteście powyborczym, który odbył się w sierpniu 2020 roku w pobliżu centrum handlowego Ryga w Mińsku. Według Ministerstwa Spraw Wewnętrznych, miał on „wraz z innymi agresywnymi uczestnikami dopuścić się aktów wandalizmu i zniszczenia mienia: rozbijania płyt chodnikowych, wznoszenia barykad i blokowania ruchu”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.03.2022: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2021-12-14 16:57:25</t>
+  </si>
+  <si>
+    <t>Tatyana Sergeevna Kuzina</t>
+  </si>
+  <si>
+    <t>26 kwietnia 1973</t>
+  </si>
+  <si>
+    <t>Tatiana jest współzałożycielką szkoły Sympa dla młodych menedżerów administracji publicznej, ekspertką w projekcie badawczym Bipart oraz magistrem nauk politycznych.
+Została zatrzymana w Mińsku w nocy z 28 na 29 czerwca 2021 roku na lotnisku podczas kontroli paszportowej przed wyjazdem z kraju. Wiadomo, że Tatiana miała lecieć nocnym lotem do Tbilisi. Później okazało się, że została zatrzymana w związku z wszczętym postępowaniem karnym. Tatianę przewieziono do aresztu tymczasowego w Okrestinie, a kilka dni później przeniesiono do aresztu śledczego.
+6 lutego 2023 roku sąd rozpoczął rozpatrywanie jej sprawy pod zarzutem „współudziału w działaniach mających na celu przejęcie władzy”, „nawoływania do działań zagrażających bezpieczeństwu narodowemu” oraz „podżegania do nienawiści społecznej”. 17 marca tego samego roku sąd skazał Tatianę na posiedzeniu niejawnym na karę 10 lat pozbawienia wolności w kolonii karnej o zaostrzonym rygorze.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.03.2023: 10 lata więzienia w kolonii na warunkach ogólnych. Apelacja 25.07.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-07-20 20:17:19</t>
+  </si>
+  <si>
+    <t>Dzmitry Ruslanovich Zakharoshka</t>
+  </si>
+  <si>
+    <t>26 kwietnia 2006</t>
+  </si>
+  <si>
+    <t>W prorządowym filmie (kwiecień 2024) podano, że sześcioro nastolatków rzekomo zjednoczyło się w „anarchistycznej komórce „Czarne Słowiki”, która „pod przywództwem Narodowo-Wyzwoleńczej Armii Ukrainy” została utworzona przez 16-letnią obywatelkę Ukrainy Marię Misiuk .
+Pracownicy ONT twierdzą, że nastolatkowie zjednoczyli się, aby przeprowadzić sabotaż na wysypisku na Białorusi, a następnie w Rosji. Maria jest oskarżona z części 2 art. 289 Kodeksu karnego (akt terroryzmu). Według tej historii 16-letnia Maria Misyuk przeprowadziła się z rodziną z Ukrainy na Białoruś w 2022 roku, gdzie utworzyła „anarchistyczną komórkę do przygotowywania ataków terrorystycznych”. Wśród zatrzymanych są studenci szkół wyższych w Baranowiczach, Nieświeżu, Mirze, Mińsku i Łunińcu. Są to Trofim Borysow, Siergiej Żigalew, Dmitrij Zahoroshko , Anastazja Klimenko i Aleksandra Pulinowicz. Według pracowników ONT młodzi ludzie zebrali się w mieszkaniu w Baranowiczach, aby przygotować się do pierwszej poważnej akcji - zebrania materiałów wybuchowych i wysadzenia baranowickiego komisariatu policji lub prokuratury. Nie wiadomo, pod jakimi zarzutami zarzuca się pozostałym pięciu uczestnikom. Nieznany jest także ich status i lokalizacja.</t>
+  </si>
+  <si>
+    <t>SIZO-7, Brześć ul. Sowiecka Straż Graniczna 37, 224030</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 11.11.2025: 10 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 09.02.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-04-30 23:50:52</t>
+  </si>
+  <si>
+    <t>Eugene Aleksandrovich Gormash</t>
+  </si>
+  <si>
+    <t>26 kwietnia 1987</t>
+  </si>
+  <si>
+    <t>Jego proces rozpoczął się 4 września 2023 roku w Sądzie Miejskim w Mińsku. To ten sam mieszkaniec Mińska , którego 31 maja 2020 r. „odzyskano” z aresztu podczas pikiety w celu zbierania podpisów, po tym jak krzyknął „Ganba!” przez funkcjonariuszy policji drogowej. Teraz Evgeniy jest sądzony w sprawie karnej.
+W dniu 17 listopada 2023 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.09.2023: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 17.11.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:43:18</t>
   </si>
   <si>
     <t>Vladimir Vladimirovich Tsyganovich</t>
   </si>
   <si>
     <t>26 kwietnia 1980</t>
   </si>
   <si>
     <t>Vladimir jest blogerem i autorem kanału MozgON na YouTube. Zaczął od omówienia wiadomości gospodarczych i społecznych, a później przeszedł do tematów politycznych, obejmujących różne akcje, w tym pikiety Siergieja Tichanowskiego.
 W czerwcu 2020 r. został zatrzymany w celu odbycia aresztu administracyjnego, później jednak został oskarżony o przygotowanie „masowych zamieszek” i skazany w „sprawie Cichanouskiego”. Zdaniem obrońców praw człowieka osoby zaangażowane w sprawę mają zapłacić odszkodowanie w wysokości 29 mln rubli.
 W 2022 roku Władimir został przeniesiony do reżimu więziennego. W 2023 r. był dwukrotnie sądzony za „złośliwe nieposłuszeństwo wobec wymogów administracji zakładu karnego”. Jesienią 2023 r. odbyła się trzecia rozprawa sądowa w nowej sprawie o „złośliwe nieposłuszeństwo”.</t>
   </si>
   <si>
-    <t>Decyzja sądu 14.12.2021: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 01.06.2022: wyrok został podtrzymany. Decyzja sądu 06.10.2022: około 29000000 ruble odszkodowania. Sąd zmiany reżimu 24.10.2022: 3 roku więzienia. Decyzja sądu 10.04.2023: 1 rok więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 30.11.2023: nieznany. Apelacja 08.02.2024: nieznany. Decyzja sądu 05.09.2024: nieznany. Apelacja 06.11.2024: nieznany.</t>
+    <t>Decyzja sądu 14.12.2021: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 01.06.2022: wyrok został podtrzymany. Decyzja sądu 06.10.2022: około 29000000 ruble odszkodowania. Sąd zmiany reżimu 24.10.2022: 3 roku więzienia. Decyzja sądu 10.04.2023: 1 rok więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 30.11.2023: 1 rok więzienia w kolonii o zaostrzonym rygorze. Apelacja 08.02.2024: nieznany. Decyzja sądu 05.09.2024: 1 rok 6 miesiące więzienia w kolonii o zaostrzonym rygorze. Apelacja 06.11.2024: nieznany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2021-02-26 21:25:03</t>
   </si>
   <si>
-    <t>Dzmitry Ruslanovich Zakharoshka</t>
-[...107 lines deleted...]
-    <t>2022-12-27 00:38:46</t>
+    <t>Hanna Tadevushauna Strukava</t>
+  </si>
+  <si>
+    <t>28 kwietnia 1975</t>
+  </si>
+  <si>
+    <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
+Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
+Według dokumentów samego ruchu, Anna Stryukowa występowała jako „Przełożona całej Białej Rusi (Białoruś) Jewdokia”, a Galina Frolowa jako „mniszka Teodozja”.
+Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
+Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 20.02.2026: 5 lata 3 miesiące więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-05-29 19:50:40</t>
   </si>
   <si>
     <t>Stanislav Viktorovich Taspaev</t>
   </si>
   <si>
     <t>28 kwietnia 1976</t>
   </si>
   <si>
     <t>Aktywista z regionu Myadel.
 W grudniu 2021 roku wyszła na jaw informacja , że Taspajew został skazany na dwa lata stosowania chemii gospodarczej za „oszczerstwo” (art. 188 k.k.). Zgodnie z harmonogramem sądu, w ciągu ostatnich sześciu miesięcy był dwukrotnie sądzony w sprawach administracyjnych – za naruszenie zasad trzymania zwierząt w maju 2023 r. oraz za naruszenie procedury organizowania imprez masowych w maju 2024 r.
 Proces Stanisława, ale w sprawie karnej, rozpocznie się 4 października 2024 r. w Sądzie Rejonowym w Myadel. Według służby prasowej prokuratury Stanisław jest administratorem kanału YouTube „Naroch Resort Initiative” (uznanego za ekstremistyczny 12 czerwca 2024 r.), na którym „od marca 2017 r. do lipca 2024 r. w 36 wiadomościach na nagraniach wideo , celowo rozpowszechniał fałszywe informacje o sytuacji politycznej, gospodarczej i społecznej Republiki Białorusi, statusie prawnym jej obywateli, działalności organów władzy dyskredytującej kraju nieograniczonej liczbie osób.”
 Mężczyzna interesuje się fotografią i to było jedno ze źródeł jego dochodów. Zarabia także na usługach komputerowych. Stanisław był także koordynatorem okręgowym projektu „Kraj IT”, który był finansowany przez firmę informatyczną Belkhard. Oprócz pracy Stanisław zajmował się problemami środowiskowymi Myadel i okolic, chroniąc przyrodę.</t>
   </si>
   <si>
     <t>Decyzja sądu 15.12.2021: 2 roku ograniczenia wolności bez skierowania do otwartego zakładu karnego. Decyzja sądu 01.11.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 31.01.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-11-29 00:04:02</t>
   </si>
   <si>
     <t>Alexander Sergeevich Shustovsky</t>
   </si>
   <si>
     <t>28 kwietnia 1967</t>
   </si>
   <si>
     <t>Pod koniec 2022 roku został skazany na karę chemii z odesłaniem do aresztu za udział w akcjach protestacyjnych, po czym w 2024 roku został skazany za oszustwo i wysłany do IK-2.</t>
   </si>
   <si>
     <t>Decyzja sądu 30.12.2022: nieznany lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Decyzja sądu 24.05.2024: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2022-12-24 00:06:41</t>
   </si>
   <si>
-    <t>Michael Aleksandrovich Razuvanov</t>
-[...57 lines deleted...]
-    <t>2024-02-05 18:58:53</t>
+    <t>Taras Igorevich Machinsky</t>
+  </si>
+  <si>
+    <t>28 kwietnia 1981</t>
+  </si>
+  <si>
+    <t>Były Ukrainiec. Obywatelstwo białoruskie otrzymał w 2010 roku, często bywa w strefie przygranicznej.
+Historia na prorządowym kanale twierdzi , że przekazał Kuprienko (oskarżonemu o szpiegostwo), na przykład dane o lokalizacji sprzętu wojskowego, ruchu kolumn.</t>
+  </si>
+  <si>
+    <t>10 lat więzienia w kolonii karnej.</t>
+  </si>
+  <si>
+    <t>2022-12-27 00:38:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1696,2293 +1544,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
+      <c r="E11" t="s">
+        <v>68</v>
+      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H14" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I15" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
+      <c r="E20" t="s">
+        <v>117</v>
+      </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I20" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B21" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>123</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I21" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B22" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>124</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B23" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I23" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B25" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="I25" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C26" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H26" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I26" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B27" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C27" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H27" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="I27" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B28" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C28" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H28" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I28" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H29" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="I29" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B30" t="s">
+        <v>168</v>
+      </c>
+      <c r="C30" t="s">
+        <v>169</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
         <v>164</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
         <v>14</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I30" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C31" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="H31" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I31" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B32" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B34" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C34" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I34" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B35" t="s">
-        <v>191</v>
+        <v>192</v>
+      </c>
+      <c r="C35" t="s">
+        <v>193</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I35" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B36" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C36" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H36" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="I36" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B37" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C37" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H37" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I37" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>164</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B39" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C39" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H39" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H40" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H41" t="s">
+        <v>124</v>
+      </c>
+      <c r="I41" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" t="s">
         <v>224</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>225</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42" t="s">
         <v>226</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>228</v>
+      </c>
+      <c r="B43" t="s">
         <v>229</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>230</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>123</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43" t="s">
         <v>231</v>
       </c>
-      <c r="D43" t="s">
-[...11 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>233</v>
+      </c>
+      <c r="B44" t="s">
+        <v>224</v>
+      </c>
+      <c r="C44" t="s">
         <v>234</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>21</v>
+      </c>
+      <c r="H44" t="s">
         <v>235</v>
       </c>
-      <c r="C44" t="s">
+      <c r="I44" t="s">
         <v>236</v>
-      </c>
-[...16 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" t="s">
+        <v>238</v>
+      </c>
+      <c r="C45" t="s">
         <v>239</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H45" t="s">
         <v>240</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
         <v>243</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>244</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>33</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" t="s">
         <v>245</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" t="s">
         <v>248</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>249</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" t="s">
+        <v>21</v>
+      </c>
+      <c r="H47" t="s">
         <v>250</v>
       </c>
-      <c r="D47" t="s">
-[...11 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>252</v>
+      </c>
+      <c r="B48" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C48" t="s">
         <v>254</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H48" t="s">
         <v>255</v>
       </c>
       <c r="I48" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>257</v>
       </c>
       <c r="B49" t="s">
         <v>258</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" t="s">
         <v>259</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>261</v>
+      </c>
+      <c r="B50" t="s">
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
         <v>263</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>264</v>
       </c>
-      <c r="C50" t="s">
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50" t="s">
         <v>265</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50" t="s">
+      <c r="I50" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>267</v>
+      </c>
+      <c r="B51" t="s">
+        <v>268</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>269</v>
       </c>
-      <c r="B51" t="s">
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" t="s">
         <v>270</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>271</v>
-      </c>
-[...16 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" t="s">
+        <v>273</v>
+      </c>
+      <c r="C52" t="s">
         <v>274</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>57</v>
+      </c>
+      <c r="E52" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>275</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>276</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>277</v>
+      </c>
+      <c r="B53" t="s">
+        <v>278</v>
+      </c>
+      <c r="C53" t="s">
         <v>279</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
         <v>280</v>
       </c>
-      <c r="C53" t="s">
+      <c r="I53" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" t="s">
         <v>284</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>90</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
         <v>285</v>
       </c>
-      <c r="D54" t="s">
-[...11 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>287</v>
+      </c>
+      <c r="B55" t="s">
         <v>288</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
         <v>289</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>291</v>
+      </c>
+      <c r="B56" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" t="s">
         <v>293</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
         <v>294</v>
       </c>
-      <c r="C56" t="s">
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>21</v>
+      </c>
+      <c r="H56" t="s">
         <v>295</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="I56" t="s">
         <v>296</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" t="s">
         <v>299</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>57</v>
+      </c>
+      <c r="E57" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" t="s">
         <v>300</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>302</v>
+      </c>
+      <c r="B58" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>21</v>
+      </c>
+      <c r="H58" t="s">
         <v>304</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>306</v>
+      </c>
+      <c r="B59" t="s">
+        <v>307</v>
+      </c>
+      <c r="C59" t="s">
+        <v>308</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>21</v>
+      </c>
+      <c r="H59" t="s">
         <v>309</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
+        <v>298</v>
+      </c>
+      <c r="C60" t="s">
+        <v>312</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>164</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" t="s">
+        <v>313</v>
+      </c>
+      <c r="I60" t="s">
         <v>314</v>
-      </c>
-[...19 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" t="s">
+        <v>303</v>
+      </c>
+      <c r="C61" t="s">
+        <v>316</v>
+      </c>
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>27</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>21</v>
+      </c>
+      <c r="H61" t="s">
+        <v>317</v>
+      </c>
+      <c r="I61" t="s">
         <v>318</v>
-      </c>
-[...22 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" t="s">
+        <v>320</v>
+      </c>
+      <c r="C62" t="s">
+        <v>321</v>
+      </c>
+      <c r="D62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E62" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>21</v>
+      </c>
+      <c r="H62" t="s">
+        <v>322</v>
+      </c>
+      <c r="I62" t="s">
         <v>323</v>
-      </c>
-[...22 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>327</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>21</v>
+      </c>
+      <c r="H63" t="s">
         <v>328</v>
       </c>
-      <c r="B63" t="s">
+      <c r="I63" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>330</v>
+      </c>
+      <c r="B64" t="s">
+        <v>331</v>
+      </c>
+      <c r="C64" t="s">
+        <v>332</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>21</v>
+      </c>
+      <c r="H64" t="s">
         <v>333</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>334</v>
-      </c>
-[...16 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>335</v>
+      </c>
+      <c r="B65" t="s">
+        <v>336</v>
+      </c>
+      <c r="C65" t="s">
         <v>337</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>84</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" t="s">
         <v>338</v>
       </c>
-      <c r="C65" t="s">
+      <c r="I65" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" t="s">
         <v>342</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
+        <v>57</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66" t="s">
         <v>343</v>
       </c>
-      <c r="C66" t="s">
+      <c r="I66" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>345</v>
+      </c>
+      <c r="B67" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" t="s">
         <v>347</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" t="s">
         <v>348</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>350</v>
+      </c>
+      <c r="B68" t="s">
+        <v>351</v>
+      </c>
+      <c r="C68" t="s">
         <v>352</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>353</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>354</v>
-      </c>
-[...16 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>355</v>
+      </c>
+      <c r="B69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
         <v>357</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>164</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" t="s">
         <v>358</v>
       </c>
-      <c r="C69" t="s">
+      <c r="I69" t="s">
         <v>359</v>
-      </c>
-[...300 lines deleted...]
-        <v>409</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">