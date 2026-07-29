--- v2 (2026-03-17)
+++ v3 (2026-07-29)
@@ -12,152 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
   </si>
   <si>
     <t>Eugen Olegovich Demenev</t>
   </si>
   <si>
     <t>1 października 1988</t>
   </si>
   <si>
     <t>mężczyzna</t>
   </si>
   <si>
     <t>W więzieniu</t>
   </si>
   <si>
     <t>Tak</t>
   </si>
   <si>
     <t>Decyzja sądu 14.11.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 17.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-10-21 22:29:44</t>
   </si>
   <si>
-    <t>Oleg Vladimirovich Kulpanovich</t>
-[...33 lines deleted...]
-    <t>2024-05-23 21:33:52</t>
+    <t>Vladimir Alekseevich Nikonov</t>
+  </si>
+  <si>
+    <t>2 października 1987</t>
+  </si>
+  <si>
+    <t>W marcu 2024 roku prorządowe kanały Telegramu opublikowały „skruszone” wideo z udziałem Władimira Nikonowa. Przed kamerą przyznał się on do wygłaszania „niepochlebnych komentarzy” na temat Łukaszenki, ministrów, funkcjonariuszy służb bezpieczeństwa i ich dzieci.
+Został aresztowany 21 marca 2024 roku pod zarzutem popełnienia przestępstwa administracyjnego. Odsiedział 10 dni w areszcie, a trzy dni później postawiono mu zarzuty popełnienia przestępstwa. Został zwolniony na własne poręczenie majątkowe. W grudniu 2024 roku areszt zamieniono na areszt tymczasowy.</t>
+  </si>
+  <si>
+    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.02.2025: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-03-25 11:08:00</t>
   </si>
   <si>
     <t>Piotr Yarmashuk</t>
   </si>
   <si>
     <t>4 października 1987</t>
   </si>
   <si>
     <t>Jarmoszuk został po raz pierwszy zatrzymany w tej sprawie 23 marca 2023 r. i przebywał w areszcie przez trzy dni. Następnie go wypuścili, jednak 11 czerwca 2023 roku ponownie go zatrzymali i przewieźli do aresztu.
 Z aktu oskarżenia wynika, że 1 marca 2022 r. Jarmoszuk pobrał ze strony internetowej ItArmy of Ukraine kilka plików umożliwiających ataki DDoS. Następnie uruchomił program na swoim komputerze „co najmniej 8 razy”, co „naruszyło system ochrony przed atakami DDoS” i „zakłóciło działanie niezidentyfikowanych zasobów Internetu Federacji Rosyjskiej”. Tym samym, zdaniem prokuratury, Jarmoszuk „używał szkodliwych, potencjalnie niebezpiecznych programów”. Również 19 sierpnia 2020 r. Jarmoszuk przekazał za pośrednictwem Facebooka na rzecz inicjatywy BySOL około 60 dolarów. 7 miesięcy później (12 marca 2021 r.) władze białoruskie uznały Fundację BySOL za „formację ekstremistyczną”. Fakt, że w momencie przekazu pieniędzy BySOL nie był „formacją ekstremistyczną”, nie przeszkadza prokuraturze.
 W dniu 12 stycznia 2024 roku w Sądzie odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
   </si>
   <si>
-    <t>4 lata więzienia w kolonii o og&amp;oacute;lnym reżimie.</t>
+    <t>Decyzja sądu 24.11.2023: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 12.01.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-11-21 13:11:16</t>
   </si>
   <si>
     <t>Siarhei Piatrushenka</t>
   </si>
   <si>
     <t>4 października 1986</t>
   </si>
   <si>
     <t>Siergiej, były szef wydziału RUE „Mińska Miejska Agencja ds. Państwowej Rejestracji i Katastru Ziemskiego”, został aresztowany w czerwcu 2021 r. w związku z publikacją danych osobowych pracowników Smorgońskiego Rejonowego Departamentu Spraw Wewnętrznych na kanale Telegram. Według prokuratury od jesieni 2020 r. do lutego 2021 r. przekazał administratorom kanałów Telegram dane osobowe ponad dziesięciu pracowników Ministerstwa Spraw Wewnętrznych i urzędników państwowych.
 W sierpniu 2022 r. Siergiej został uznany winnym kilku zarzutów karnych, w tym „nadużycia władzy lub uprawnień służbowych” i skazany na karę pozbawienia wolności z pozbawieniem prawa do zajmowania stanowisk związanych z wykonywaniem obowiązków organizacyjnych i administracyjnych przez okres 5 lat.</t>
   </si>
   <si>
     <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
   </si>
   <si>
     <t>Decyzja sądu 03.08.2022: 6 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, pozbawienie prawa do zajmowania określonych stanowisk lub prowadzenia określonej działalności. Apelacja 14.10.2022: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-06-11 20:30:00</t>
   </si>
   <si>
     <t>Yuri Olegovich Zаlаtukhin</t>
@@ -167,1261 +149,1115 @@
   </si>
   <si>
     <t>Jurij został zatrzymany prawdopodobnie pod koniec września 2024 r. Następnie został skazany na podstawie art. 19.11 Kodeks wykroczeń administracyjnych (dystrybucja materiałów ekstremistycznych). Po 15 dniach odbył się ponownie proces na podstawie tego samego artykułu, więc najprawdopodobniej został dwukrotnie aresztowany, po czym został ponownie aresztowany w ramach sprawy karnej.
 Sądząc po sieciach społecznościowych, żona Jurija jest Ukrainką. Wiadomo, że Jurij przez jakiś czas pracował na budowie, jednak nie ma informacji o jego ostatnim miejscu pracy.</t>
   </si>
   <si>
     <t>Decyzja sądu 25.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-01-27 15:48:38</t>
   </si>
   <si>
     <t>Novel Anatolyevich Kantsavy</t>
   </si>
   <si>
     <t>4 października 1975</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-07-25 16:40:11</t>
+  </si>
+  <si>
+    <t>Artsiom Siarheyevich Sabaleuski</t>
+  </si>
+  <si>
+    <t>5 października 1989</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 23.03.2026: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-20 23:08:25</t>
+  </si>
+  <si>
+    <t>Dzmitry Alehavich Luhovich</t>
+  </si>
+  <si>
+    <t>6 października 1992</t>
+  </si>
+  <si>
+    <t>Dmitrij Ługowicz wiódł pracowite i urozmaicone życie: podróżował i chodził na koncerty. Podobno został aresztowany zeszłego lata, kiedy zarejestrowano jego ostatnie wpisy w mediach społecznościowych.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:21</t>
   </si>
   <si>
     <t>Evgeny Genrikhovich Blokhinskiy</t>
   </si>
   <si>
     <t>6 października 1997</t>
   </si>
   <si>
     <t>Jewgienij został zatrzymany 18 stycznia 2022 r., gdy przybył do Grodna z Niemiec.
 Jewgienij powiedział przed kamerą siłom bezpieczeństwa, że w 2020 r. był członkiem czatów uznanych za ekstremistyczne, gdzie wzywał do masowych zamieszek, zabijania policjantów i podpalania sklepów Tabakerok.
 Jewgienij ma rodzinę w Danii.</t>
   </si>
   <si>
-    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu 04.05.2022: 7 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-05-02 14:33:00</t>
   </si>
   <si>
+    <t>Anatoly Fedorovich Kalinovsky</t>
+  </si>
+  <si>
+    <t>6 października 1987</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 02.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-08-19 21:55:53</t>
+  </si>
+  <si>
+    <t>Tatsiana Fiodarauna Staseva</t>
+  </si>
+  <si>
+    <t>6 października 1966</t>
+  </si>
+  <si>
+    <t>Tatiana jest absolwentką Mińskiego Instytutu Radiotechnicznego (obecnie BSUIR ) i ma dorosłą córkę i syna. Lubi spędzać czas na swojej daczy , zajmować się ogrodem i wędrować po lesie , a także podróżować po całej Białorusi.
+Tatiana została osądzona w Sądzie Miejskim w Mińsku na podstawie dwóch artykułów Kodeksu karnego: części 3 artykułu 361 Kodeksu karnego (wezwanie do sankcji i innych działań mających na celu wyrządzenie szkody Białorusi) oraz części 1 artykułu 361-4 Kodeksu karnego (wsparcie w działalności ekstremistycznej). Zgodnie z tymi artykułami mogła zostać skazana jedynie na pobyt w kolonii karnej. Wyrok uprawomocnił się na początku maja.</t>
+  </si>
+  <si>
+    <t>kobieta</t>
+  </si>
+  <si>
+    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-09-05 17:24:42</t>
+  </si>
+  <si>
     <t>Eugene Ivanovich Gruk</t>
   </si>
   <si>
     <t>6 października 1991</t>
   </si>
   <si>
     <t>Według KGB, Jewhen Gruk i Wiktor Jaskich zostali skazani na podstawie artykułu 289 Kodeksu karnego (akt terrorystyczny) i artykułu 295 Kodeksu karnego (nielegalne działania z użyciem broni palnej, amunicji i materiałów wybuchowych). O ich aresztowaniu poinformowano na początku kwietnia 2024 roku w raporcie ONT. Według propagandzistów siły bezpieczeństwa zatrzymały co najmniej 12 osób, w tym Gruka i Jaskicha, oskarżonych o przemyt materiałów wybuchowych i planowanie ataków terrorystycznych. Według reportera, Gruk był informatorem SBU: fotografował sprzęt wojskowy i przekazywał jego współrzędne. Następnie Grukowi wydano rozkaz wydobycia materiałów wybuchowych z kryjówki. Jaskich zawiózł go do kryjówki. Następnie obaj mieli rozprowadzić materiały wybuchowe z kryjówki do nowych kryjówek. Raport nie wyjaśnia motywów tej akcji. Żona Jewhena, Lidia Gruk, również została zatrzymana, ale jej los jest nieznany. Autorzy artykułu podają, że w rodzinie pozostało czworo małych dzieci.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 24 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-09 15:11:24</t>
   </si>
   <si>
-    <t>Tatiana Fedorovna Staseva</t>
-[...14 lines deleted...]
-    <t>Alexander Vladimirovich Zaitsev</t>
+    <t>Yauheni Aliaksandravich Skachko</t>
+  </si>
+  <si>
+    <t>7 października 1976</t>
+  </si>
+  <si>
+    <t>Jewgienij, były lider organizacji Młody Front i aktywny członek Białoruskiej Chrześcijańskiej Demokracji, wycofał się z polityki w połowie pierwszej dekady XXI wieku. Później pracował przy budowie cerkwi i udzielał pomocy prawnej.
+W kwietniu 2026 roku został uznany winnym w sprawie karnej z artykułów „zniesławienie Łukaszenki”, „znieważenie Łukaszenki”, „dyskredytacja Republiki Białorusi” i „wspieranie działalności ekstremistycznej” i skazany na karę pozbawienia wolności w kolonii karnej.
+W ciągu sześciu miesięcy aresztu Jewgienij był trzykrotnie przenoszony do celi. Ma również pewne problemy zdrowotne : nadciśnienie, które otrzymuje na receptę. Ma również niestabilność kręgosłupa szyjnego i musi nosić specjalny kołnierz ortopedyczny. Jego wzrok również się pogorszył; dużo czyta, a oświetlenie w celi jest niewystarczające.</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 20.04.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-05-01 19:27:50</t>
+  </si>
+  <si>
+    <t>Aliaksei Mikalayevich Sokal</t>
+  </si>
+  <si>
+    <t>7 października 1984</t>
+  </si>
+  <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:26:21</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Zajtsau</t>
   </si>
   <si>
     <t>8 października 1982</t>
   </si>
   <si>
-    <t>Zatrzymany 22 sierpnia 2021 r. w pobliżu daczy prezesa Sądu Najwyższego Republiki Białoruś Sukało V.O. za usiłowanie podpalenia. Być może sprowokował go oficer KGB.</t>
-[...2 lines deleted...]
-    <t>10 lat więzienia w warunkach zaostrzonego reżimu.</t>
+    <t>Aleksander został aresztowany 22 sierpnia 2021 roku w pobliżu daczy W.O. Sukały, prezesa Sądu Najwyższego Republiki Baszkirii, za usiłowanie podpalenia. Prawdopodobnie został sprowokowany przez funkcjonariusza KGB.
+W marcu 2022 roku Aleksander został skazany za „akt terroryzmu” i skazany na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.03.2022: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2021-12-22 19:23:43</t>
+  </si>
+  <si>
+    <t>Aleksandr Vasilyevich Petrashkevich</t>
+  </si>
+  <si>
+    <t>9 października 1980</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-23 23:03:36</t>
+  </si>
+  <si>
+    <t>Viktor Egorovich Kuprik</t>
+  </si>
+  <si>
+    <t>9 października 1962</t>
+  </si>
+  <si>
+    <t>Został skazany za rzucenie koktajlem Mołotowa w stronę sił bezpieczeństwa podczas protestu, który odbył się 10 sierpnia 2020 r. w Baranowiczach.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 09.11.2020: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2021-02-27 19:14:13</t>
   </si>
   <si>
     <t>Yuri Selivestrovich Khlebovets</t>
   </si>
   <si>
     <t>9 października 1982</t>
   </si>
   <si>
     <t>Powodem wszczęcia sprawy karnej były komentarze na czacie „Grodno 97”.
 W październiku 2023 roku okazało się, że w IUOT-39 Jurij znalazł się pod presją administracji instytucji i otrzymał 4 kary. 25 października 2023 r. Sąd Rejonowy w Krupskim podjął decyzję o zaostrzeniu reżimu. Jurij z IUOT został wysłany, aby resztę wyroku odbył w kolonii.</t>
   </si>
   <si>
     <t>1,5 roku ograniczenia wolności ze skierowaniem do zakładu otwartego.</t>
   </si>
   <si>
     <t>2023-05-10 22:56:00</t>
-  </si>
-[...17 lines deleted...]
-    <t>2024-11-12 20:11:39</t>
   </si>
   <si>
     <t>Vadim Andreevich Patsenko</t>
   </si>
   <si>
     <t>9 października 2000</t>
   </si>
   <si>
     <t>Facet ma 22 lata, pochodzi ze Świsłocza, miasta w obwodzie grodzieńskim. Służył w wojsku, a następnie zamieszkał w Grodnie. Uprawiał sport, reprezentował na przykład swoje rodzinne miasto w wielobojowych zawodach sportowych juniorów.
 Teraz mężczyzna został zatrzymany i umieszczony w Areszcie Śledczym . Jest oskarżony o przygotowanie aktu terrorystycznego.
 Według legendy KGB, któremu podkładano głos w prorządowym filmie na antenie ONT, miało dokonać sabotażu w Grodnie.
 W nagraniu z przesłuchania twierdzi, że rzekomo powierzono mu zadanie wysadzenia składu ropy przy użyciu drona i materiałów wybuchowych.
 W dniu 28 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
-    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
-[...2 lines deleted...]
-    <t>21 lat więzienia w warunkach zwiększonego bezpieczeństwa</t>
+    <t>Decyzja sądu 10.04.2024: 21 rok więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-04-06 14:47:36</t>
   </si>
   <si>
-    <t>Viktor Egorovich Kuprik</t>
-[...14 lines deleted...]
-    <t>2021-02-27 19:14:13</t>
+    <t>Aliaksandr Viachaslavavich Vanchanka</t>
+  </si>
+  <si>
+    <t>10 października 1981</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.05.2026: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-06-24 00:12:48</t>
+  </si>
+  <si>
+    <t>Alexander Vasilevich Pivchuk</t>
+  </si>
+  <si>
+    <t>11 października 1966</t>
+  </si>
+  <si>
+    <t>W dniu 4 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>IUOT-36, 220039 Mińsk, ul. Korotkiewicz, 14</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.04.2024: 3 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego, 100 jednostek bazowych kary, 2000 ruble odszkodowania. Apelacja 04.06.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:41:04</t>
+  </si>
+  <si>
+    <t>Alexander Anatolevich Goncharov</t>
+  </si>
+  <si>
+    <t>11 października 1973</t>
+  </si>
+  <si>
+    <t>Według prokuratury Aleksander Gonczarow przekazał środki przelewem bankowym na finansowanie działalności „Pułku Kastusa Kalinowskiego”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.12.2023: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2023-12-04 02:34:04</t>
   </si>
   <si>
     <t>Sergei Grigorievich Nikitin</t>
   </si>
   <si>
     <t>11 października 1975</t>
   </si>
   <si>
     <t>Żołnierz (prawdopodobnie także KGB).
 W dniu 14 października 2022 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>6 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-06-29 15:22:35</t>
   </si>
   <si>
-    <t>Alexander Anatolevich Goncharov</t>
-[...13 lines deleted...]
-  <si>
     <t>Roman Sergeevich Shcherbakov</t>
   </si>
   <si>
     <t>11 października 1997</t>
   </si>
   <si>
     <t>W dniu 18 lipca 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>nieznane lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2023-07-12 16:30:13</t>
   </si>
   <si>
     <t>Sergey Vasilevich Gunya</t>
   </si>
   <si>
     <t>11 października 2001</t>
   </si>
   <si>
     <t>W dniu 11 sierpnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
-    <t>7 lata więzienia w kolonii</t>
+    <t>Decyzja sądu 01.06.2023: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 11.08.2023: nieznany.</t>
   </si>
   <si>
     <t>2023-05-20 00:59:23</t>
-  </si>
-[...25 lines deleted...]
-    <t>2024-08-19 19:22:20</t>
   </si>
   <si>
     <t>Yegor Alexandrovich Dudnikov</t>
   </si>
   <si>
     <t>11 października 2000</t>
   </si>
   <si>
     <t>Jegor, obywatel Rosji, został zatrzymany 4 maja 2021 r. przez funkcjonariuszy GUBOPiK w wynajętym mieszkaniu po przeszukaniu i brutalnie pobity. Przez siedem miesięcy przebywał w areszcie tymczasowym pod zarzutem „organizowania działań rażąco naruszających porządek publiczny” - za nagrywanie filmów i wiadomości audio na kanale Telegram „OGSB”. Jednak w grudniu tego samego roku został skazany na podstawie artykułów „podżeganie do nienawiści lub niezgody” i „wezwania do działań mających na celu zaszkodzenie bezpieczeństwu narodowemu Białorusi” i skazany na najwyższy możliwy wyrok więzienia.
 W czerwcu 2022 roku zaostrzono warunki przetrzymywania, a Jegora przeniesiono do więzienia.</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu 27.12.2021: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 25.02.2022: wyrok został podtrzymany. Sąd zmiany reżimu 15.06.2022: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-05-29 23:01:41</t>
   </si>
   <si>
+    <t>Andrei Yuryevich Pechan</t>
+  </si>
+  <si>
+    <t>11 października 1990</t>
+  </si>
+  <si>
+    <t>Urodził się we wsi Pugaczów, rejon dokszycki, ostatnie lata życia spędził w Mińsku.</t>
+  </si>
+  <si>
+    <t>2026-01-20 22:32:09</t>
+  </si>
+  <si>
     <t>Artsiom Andreyevich Shmanouski</t>
   </si>
   <si>
     <t>11 października 1994</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: nieznany. Apelacja data nieznana: nieznany.</t>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-03-16 21:59:34</t>
+  </si>
+  <si>
+    <t>Alexander Sergeevich Reznik</t>
+  </si>
+  <si>
+    <t>12 października 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aleksander został zatrzymany 29 września 2020 r. w związku z masowymi zamieszkami i oskarżony o udział w „radykalnych” kanałach telegramowych, a także zamiar uszkodzenia lub zniszczenia trzech kiosków Tabakerka.
+</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.07.2021: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.11.2021: wyrok został podtrzymany. Apelacja 10.07.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:41:35</t>
   </si>
   <si>
     <t>Alexander Aleksandrovich Ignatyuk</t>
   </si>
   <si>
     <t>12 października 1971</t>
   </si>
   <si>
     <t>Niezależny dziennikarz z Pińska, właściciel serwisu i strony TikTok „o Stolinie”.
 Aleksander przez długi czas mieszkał samotnie na Polesiu, więc o jego zatrzymaniu dowiedział się przypadek. Zaniepokojeni ludzie zaczęli się martwić, że nie kontaktował się z nim przez długi czas. Okazało się, że Aleksander został umieszczony w Areszcie Śledczym w Brześciu-7. Według niepotwierdzonych informacji postawiono mu zarzuty „wspomagania działań ekstremistycznych”.
 Aleksander jest także ojcem faceta, który „rozebrał” armatkę wodną w Mińsku podczas protestów w 2020 roku.
 Jak poinformowało MSW , mężczyzna nakręcił filmy zawierające obciążające dowody, pokazał je lokalnym przedsiębiorcom i zażądał pieniędzy za „milczenie”. Rzekomo „promował także działalność ekstremistycznego kanału telegramowego, którego administratorzy znajdują się za granicą”.
 W dniu 28 maja 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.04.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.05.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-08-10 19:05:31</t>
   </si>
   <si>
-    <t>Alexander Sergeevich Reznik</t>
-[...23 lines deleted...]
-  <si>
     <t>Alexander Nikolaevich Muraviev</t>
   </si>
   <si>
     <t>13 października 1989</t>
   </si>
   <si>
     <t>Kierowca Aleksander został aresztowany w listopadzie 2021 r. w związku ze sprawą karną związaną z inicjatywą „Zapracowany Lyatsyats”. Część zarzutów dotyczyła uszkodzenia samochodu sędziego rejonowego w Borysowie. W rezultacie został skazany na długoletnią karę pozbawienia wolności.</t>
   </si>
   <si>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
     <t>Decyzja sądu 28.09.2022: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.02.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-05-26 01:16:13</t>
   </si>
   <si>
-    <t>Oleg Petrovich Slabuho</t>
-[...12 lines deleted...]
-    <t>2025-09-08 00:42:26</t>
+    <t>Sergey Konstantinovich Romashov</t>
+  </si>
+  <si>
+    <t>14 października 1960</t>
+  </si>
+  <si>
+    <t>Siergiej pracował jako lekarz diagnostyki ultrasonograficznej w Grodzieńskiej Poliklinice Miejskiej nr 4, a także w Centrum Medycznym Rosmed. Jego doświadczenie zawodowe wynosi ponad 30 lat. Znany jest również jako miłośnik szachów – w 2022 roku wygrał regionalny turniej szachowy pracowników służby zdrowia. Treść zarzutów i konkretny wyrok wydany na Romaszowa pozostają nieznane. Jak dotąd wiadomo jedynie, że został skazany na karę pozbawienia wolności.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2025-08-16 17:46:23</t>
   </si>
   <si>
     <t>Alexander Sergeevich Sergeev</t>
   </si>
   <si>
     <t>14 października 1985</t>
   </si>
   <si>
     <t>Zatrzymany za udział w protestach.
 W dniu 17 października 2022 roku odbyła się rozprawa Sądu Apelacyjnego. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>nieznany</t>
   </si>
   <si>
     <t>2022-04-28 01:19:45</t>
   </si>
   <si>
-    <t>Valentin Konstantinovich Stefanovich</t>
-[...18 lines deleted...]
-  <si>
     <t>Nikolai Sergeevich Roy</t>
   </si>
   <si>
     <t>14 października 1981</t>
   </si>
   <si>
     <t>Nikołaj, inżynier systemowy i były pracownik RUE Beltelecom, został zatrzymany w sierpniu 2021 r. w ramach postępowania karnego wszczętego na podstawie artykułu „akt terroryzmu”. W czerwcu 2023 r. został uznany za winnego szeregu zarzutów karnych i skazany na długoletnią karę więzienia.
 Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała zorganizowana grupa przestępcza, której celem było popełnianie przestępstw ekstremistycznych. W skład grupy wchodzili radykalnie nastawieni ludzie, w tym byli i obecni żołnierze, funkcjonariusze organów ścigania, sportowcy i biznesmeni, którzy chcieli nielegalnie przejąć władzę. Sprawa dotyczy zarzutów próby podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizowania masowych zamieszek”.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.06.2023: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 04.10.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2023-01-23 20:19:33</t>
   </si>
   <si>
-    <t>Sergey Konstantinovich Romashov</t>
-[...47 lines deleted...]
-    <t>2025-06-08 19:18:36</t>
+    <t>Vitali Fiodaravich Tsishchanka</t>
+  </si>
+  <si>
+    <t>15 października 1976</t>
+  </si>
+  <si>
+    <t>IUOT-7, rejon Prużany, wieś Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:51:19</t>
+  </si>
+  <si>
+    <t>Anton Henadzevich Shuliakouski</t>
+  </si>
+  <si>
+    <t>15 października 2000</t>
+  </si>
+  <si>
+    <t>Został aresztowany za udział w protestach w Brześciu 11 sierpnia 2020 roku na podstawie art. 342, część 1 Kodeksu karnego Republiki Białorusi. Został zwolniony za kaucją 1 kwietnia 2025 roku.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.05.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-03-26 15:05:46</t>
+  </si>
+  <si>
+    <t>Igor Vladimirovich Shketov</t>
+  </si>
+  <si>
+    <t>15 października 1987</t>
+  </si>
+  <si>
+    <t>Igor jest administratorem popularnej strony publicznej „Overheard Deep”, z ponad 26 000 użytkowników. W sierpniu 2024 roku został skazany za „rozpowszechnianie materiałów ekstremistycznych”, a miesiąc później Główny Zarząd ds. Zwalczania Przestępczości Zorganizowanej i Korupcji w Witebsku aresztował go i nagrał „film z wyrazami skruchy”.
+W lutym 2025 r. Igor został uznany winnym „aktywnego udziału w działaniach rażąco naruszających porządek publiczny” i skazany na karę ograniczenia wolności z zaleceniem.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.02.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-01-27 12:52:04</t>
   </si>
   <si>
     <t>Alexander Dmitrievich Komlenok</t>
   </si>
   <si>
     <t>15 października 1981</t>
   </si>
   <si>
     <t>Zatrzymano go w lutym, kiedy wrócił z pracy na Białoruś. Wcześniej Aleksander pracował w lokomotywowni, ale po 2020 roku albo został zwolniony, albo sam zrezygnował – wydaje się, że zwolnienie miało podłoże polityczne. Następnie Kamlenok pracował jako kierowca ciężarówki w krajach zachodnich. A kiedy wrócił z pracy do domu, został zatrzymany. Został oskarżony o znieważenie urzędnika państwowego.
 Sąd Rejonowy w Wierchniewińskim uznał stronę Aleksandra w Odnoklassnikach za ekstremistyczną.</t>
   </si>
   <si>
     <t>Decyzja sądu 16.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 29.10.2024: nieznany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2024-05-23 20:19:37</t>
   </si>
   <si>
-    <t>Alexander Alexandrovich Kozlyanko</t>
-[...16 lines deleted...]
-  <si>
     <t>Anatoly Anatolyevich Matsulevich</t>
   </si>
   <si>
     <t>16 października 1969</t>
   </si>
   <si>
     <t>Skazany za utworzenie i administrowanie kanałem telegramowym „Połock Nowopołock Country For Life Chat Freedom to Siergiej Tichanowski”.</t>
   </si>
   <si>
     <t>7,5 roku więzienia.</t>
   </si>
   <si>
     <t>2022-04-21 12:24:10</t>
   </si>
   <si>
-    <t>Aliaksandr Anatolyevich Yaudakha</t>
-[...44 lines deleted...]
-    <t>2023-10-31 17:36:51</t>
+    <t>Siarhei Aliakseyevich Aldaseu</t>
+  </si>
+  <si>
+    <t>16 października 1986</t>
+  </si>
+  <si>
+    <t>To 38-letni pilot, który od 2020 roku służył w 61. Bazie Lotnictwa Myśliwskiego w Baranowiczach. Aldasev jest absolwentem wydziału lotnictwa Akademii Wojskowej Białorusi, nie wiadomo, czy Aldasev pozostał w armii po 2020 roku.</t>
+  </si>
+  <si>
+    <t>IUOT-46, 213188, obwód mohylewski, m. Krugloje, ul. sowiecki, 96</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 09.01.2025: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 27.02.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-01-05 16:58:44</t>
   </si>
   <si>
     <t>Vyacheslav Evgenievich Ilyich</t>
   </si>
   <si>
     <t>18 października 1963</t>
   </si>
   <si>
     <t>Były zastępca szefa wydziału policji miasta Żodino, stał na czele policji kryminalnej, a w 2008 r. przeszedł na emeryturę w stopniu podpułkownika. Następnie był dyrektorem miejskiego centrum kultury i rozrywki Żodino.
 W 2020 r. on i 4 innych byłych pracowników komendy miejskiej Żodino zarejestrowali apel do kolegów, którzy podczas protestów pracowali w policji w Żodino, a także do wszystkich funkcjonariuszy organów ścigania na Białorusi.
 Wiaczesław w swoim przemówieniu mówi, że rozumie, że pracownicy pełnią służbę w bardzo trudnych warunkach, ale wzywa ich, aby „swoimi służbowymi obowiązkami wykonywali tak, jak sami chcielibyście, żeby byli wykonywani [w stosunku do] Was i Waszych bliskich. Wtedy będziecie mogli patrzeć ludziom w oczy zarówno teraz, podczas służby, jak i wtedy, gdy udają się na zasłużony odpoczynek”.
 Według doniesień mediów cała piątka została zatrzymana na początku lutego 2024 r.</t>
   </si>
   <si>
     <t>Decyzja sądu 03.02.2025: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-01-06 14:36:11</t>
   </si>
   <si>
-    <t>Ksenia Viktorovna Susha</t>
-[...48 lines deleted...]
-    <t>2024-07-17 19:38:44</t>
+    <t>Marharyta Yakauleuna Rabinovich (Iasepkina)</t>
+  </si>
+  <si>
+    <t>18 października 2002</t>
+  </si>
+  <si>
+    <t>Margarita, najstarsza córka Tiny Pałyńskiej, została zatrzymana wraz z matką pod koniec maja 2025 r. Obie przebywają w areszcie pod zarzutem popełnienia przestępstwa.
+Szczegóły zarzutów nie zostały oficjalnie ujawnione. Na podstawie dowodów poszlakowych można przypuszczać , że sprawa może być związana z decyzją KGB o uznaniu „Białoruskiej Pracowni Analitycznej” profesora Andrieja Wardomackiego za organizację ekstremistyczną. Organizacja ta przeprowadziła badania socjologiczne wśród obywateli Białorusi. W tej chwili nie ma potwierdzenia, że Tina lub jej córka rzeczywiście uczestniczyły w badaniach BAM. Ale nawet gdyby taki udział miał miejsce, nie naruszałoby to prawa: w momencie ewentualnego kontaktu z pracownią nie została ona jeszcze uznana za organizację ekstremistyczną.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-06-04 16:10:13</t>
+  </si>
+  <si>
+    <t>Alexander Yurievich Voronin</t>
+  </si>
+  <si>
+    <t>18 października 1985</t>
+  </si>
+  <si>
+    <t>Mieszkaniec Brześcia, wideofilmowiec. Ma małoletnie dzieci. 7 czerwca 2023 roku został zatrzymany pod zarzutem popełnienia przestępstwa administracyjnego (art. 19.11 ust. 2 Kodeksu wykroczeń administracyjnych) i skazany na 10 dni aresztu za subskrypcję profilu „Zerkalo” na Instagramie. Został zwolniony, ale dwa tygodnie później został zatrzymany pod zarzutem popełnienia przestępstwa.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.10.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 01.12.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-10-31 17:36:51</t>
   </si>
   <si>
     <t>Alexander Viktorovich Sysoev</t>
   </si>
   <si>
     <t>20 października 1984</t>
   </si>
   <si>
     <t>Sysoev pochodzi z Bronnej Góry, w ostatnich latach mieszkał w Berezie (obwód brzeski). Według danych z usuniętego już profilu na Vkontakte, w 2008 roku ukończył BSUIR, uzyskując dyplom ze sztucznej inteligencji. W chwili aresztowania tworzył grę komputerową. Mężczyzna został zatrzymany 5 lipca 2023 roku i od tego czasu przebywa w areszcie.Mężczyzna został oskarżony o przekazywanie pieniędzy pułkowi Kalinowskiego za pośrednictwem portalu społecznościowego Facebook przy użyciu systemu płatności PayPal. Przelew na kwotę 12,91 dolarów był wykonany z karty białoruskiej.12 lutego prokurator Bogusz zażądał dla Sysojewa 5 lat kolonii o zaostrzonym rygorze. Wyrok ogłoszono 14 lutego. Dokładny wyrok nie jest obecnie znany, ale w zdecydowanej większości spraw politycznych sędziowie brzescy przyznają dokładnie to, czego żądają prokuratorzy.</t>
   </si>
   <si>
     <t>Decyzja sądu 14.02.2024: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2024-02-08 00:49:54</t>
+  </si>
+  <si>
+    <t>Alexander Vasilievich Kulikovich</t>
+  </si>
+  <si>
+    <t>20 października 1986</t>
+  </si>
+  <si>
+    <t>Alexander został aresztowany pod koniec lutego 2025 r., a w czerwcu tego samego roku uznano go winnym „wspierania działalności ekstremistycznej”.</t>
+  </si>
+  <si>
+    <t>IUOT-6, 225886 obwód brzeski, rejon kobryński, wieś Łuszcziki, ul. Leśnaja, 14</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.06.2025: 5 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:40:42</t>
+  </si>
+  <si>
+    <t>Leonid Viktorovich Kovalev</t>
+  </si>
+  <si>
+    <t>20 października 1991</t>
+  </si>
+  <si>
+    <t>Leonid został zatrzymany i skazany za to, że według śledczych sporządził dwa koktajle Mołotowa, przetransportował je do centrum Homla i ukrył. Wieczorem 10 sierpnia 2020 r. rzekomo odnalazł dwóch sprawców – Dmitrija Korniejewa i Nikitę Zolotoriewa – i wręczył im butelki, proponując podpalenie budynku, autobusu lub wozu ryżowego. Leonid nie przyznał się do winy.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.02.2021: 6 lata więzienia w kolonii o zaostrzonym rygorze. Apelacja 23.04.2021: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:12:24</t>
   </si>
   <si>
     <t>Ivan Aleksandrovich Sautin</t>
   </si>
   <si>
     <t>20 października 1978</t>
   </si>
   <si>
     <t>Iwan, homelski aktywista i wolontariusz organizacji „Kraj dla Życia”, członek Białoruskiej Partii Socjaldemokratycznej, po licznych zatrzymaniach, aresztowaniu administracyjnym i wszczęciu dwóch spraw karnych w 2020 r. wyjechał do Rosji.
 W kwietniu 2021 roku Iwan został zatrzymany w Kaliningradzie podczas próby przekroczenia granicy z Polską. Na wniosek białoruskich funkcjonariuszy organów ścigania został oskarżony w sprawie karnej na podstawie czterech artykułów, w tym „terroryzmu”. Jednakże po zakończeniu śledztwa strona rosyjska wycofała trzy z czterech zarzutów. Rok później, 26 kwietnia 2022 roku, Ivan został zwolniony za kaucją.
 27 maja 2022 roku został ponownie zatrzymany i pod koniec czerwca wydany Białorusi. Z materiałów sprawy wynika, że w 2018 r. miał przywłaszczyć ponad 68 tys. rubli. W trakcie śledztwa ustalono również, że w 2020 r. Iwan brał udział w protestach, nagrywał filmy i kontaktował się z agencjami rządowymi.
 W grudniu 2022 roku został skazany za „oszustwo”. W kwietniu 2024 r. Ivan został ponownie skazany na podstawie artykułu „złośliwe nieposłuszeństwo wobec żądań administracji kolonii”.</t>
   </si>
   <si>
+    <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
+  </si>
+  <si>
     <t>Decyzja sądu data nieznana: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 29.03.2023: wyrok został podtrzymany. Decyzja sądu 16.05.2024: nieznany. Apelacja 08.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2021-04-29 16:58:20</t>
   </si>
   <si>
-    <t>Leonid Viktorovich Kovalev</t>
-[...59 lines deleted...]
-    <t>2021-10-26 19:09:48</t>
+    <t>Evgeny Klimov</t>
+  </si>
+  <si>
+    <t>21 października 1996</t>
+  </si>
+  <si>
+    <t>Skazany za administrowanie kanałem Petrikov 97%.
+Kanał omawiał kwestie wyborcze, miejsce i czas pokojowych wieców dla tych, którzy nie zgadzają się z wynikami liczenia głosów w wyborach i inne kwestie.
+Jewgienij Klimow został również oskarżony o podżeganie do nienawiści społecznej za ponowne umieszczenie wiadomości o prewencjach policji z kanału telegramowego Nexta.</t>
+  </si>
+  <si>
+    <t>5 lat więzienia w warunkach zaostrzonego reżimu .</t>
+  </si>
+  <si>
+    <t>2022-03-27 02:15:25</t>
   </si>
   <si>
     <t>Denis Valerievich Sokolov</t>
   </si>
   <si>
     <t>21 października 1980</t>
   </si>
   <si>
     <t>został zatrzymany w ramach śledztwa karnego wszczętego przez KGB w związku z faktem „usiłowania popełnienia aktu terrorystycznego” w Machulishchi.
 Główna osoba zamieszana w sprawę oraz – jak twierdzą urzędnicy i propagandyści – sprawca sabotażu, Nikołaj Szwec, został w czerwcu zwolniony w ramach wymiany z Ukrainą. Mimo to sprawa trafi do sądu, a jego wspólnikom na Białorusi grożą długie wyroki więzienia. Sam Shvets jest sądzony zaocznie.</t>
   </si>
   <si>
     <t>Decyzja sądu 03.10.2024: 13 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 27.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-08-13 13:00:42</t>
+  </si>
+  <si>
+    <t>Ihar Liavontsyevich Karpitski</t>
+  </si>
+  <si>
+    <t>21 października 1969</t>
+  </si>
+  <si>
+    <t>Igor został aresztowany w październiku 2021 r. w związku ze sprawą karną wszczętą na podstawie kilku artykułów, w tym „przemocy lub groźby użycia przemocy wobec urzędnika wykonującego obowiązki służbowe lub innej osoby wykonującej obowiązki publiczne”.
+Według śledczych, Igor wysyłał e-maile na oficjalną stronę internetową Łukaszenki zawierające groźby przemocy i obraźliwe treści pod adresem urzędników państwowych, w tym funkcjonariuszy organów ścigania, a także wysyłał podobne wiadomości do pracowników Komitetu Śledczego. Brał również udział w protestach po wyborach w Mińsku w 2020 roku.
+W czerwcu 2022 roku został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej. Wiadomo również, że „ofiary” sił bezpieczeństwa złożyły wnioski o zadośćuczynienie za straty moralne.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.06.2022: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu, nieznany ruble odszkodowania.</t>
+  </si>
+  <si>
+    <t>2021-10-26 19:09:48</t>
   </si>
   <si>
     <t>Maksim Nikolaevich Kurovsky</t>
   </si>
   <si>
     <t>21 października 1981</t>
   </si>
   <si>
     <t>Z materiałów prokuratury wynika, że Maksym Kurowski na jednym z czatów komunikatora Telegram celowo zamieszczał wiadomości o prezydencie Łukaszence, obsceniczne w formie i obraźliwe w treści.
 Badanie wykazało, że wiadomości zawierały negatywną ocenę głowy państwa, poniżały jego honor i godność. Ponadto posługiwał się językiem białoruskim. Były śledczy prużańskiego oddziału regionalnego Wielkiej Brytanii. Wycofany ze służby w 2020 roku.
 12.06.2024 zwolniony po odbyciu kary.</t>
   </si>
   <si>
     <t>SIZO-7, Brześć ul. Sowiecka Straż Graniczna 37, 224030</t>
   </si>
   <si>
     <t>Decyzja sądu 17.10.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 09.12.2022: wyrok został podtrzymany. Decyzja sądu data nieznana: 3 roku więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-10-18 22:14:36</t>
-  </si>
-[...27 lines deleted...]
-    <t>2025-03-04 20:10:16</t>
   </si>
   <si>
     <t>Eugene Ivanovich Gurinovich</t>
   </si>
   <si>
     <t>22 października 1992</t>
   </si>
   <si>
     <t>Główny inspektor Służby Celnej.
 10 października 2023 roku Sąd Miejski w Mińsku rozpoczął zamknięty proces trzech celników: Jewgienija Gurinowicza, Wiktora Nowika i Władimira Żuromskiego. Postawiono im zarzuty z ośmiu artykułów Kodeksu karnego. Aktywiści na rzecz praw człowieka dowiedzieli się, że w tej sprawie, 27 lutego 2024 roku, stanie przed sądem jedynie 31-letni inspektor celny Jewgienij Gurinowicz. Proces odbędzie się w Areszcie Śledczym nr 1. Nie wiadomo, czy przyczyną mógł być stan zdrowia mężczyzny. Jego sprawa prawdopodobnie została podzielona na osobne postępowania, ale rozprawy pozostałych osób nie zostały jeszcze wyznaczone.
 Po aresztowaniu funkcjonariusze organów ścigania poważnie zranili Jewgienija w plecy, zmuszając go do poruszania się o kulach .
 24 maja 2024 r. rozpatrzono apelację Jewgienija.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.04.2024: 13 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 24.05.2024: wyrok został podtrzymany. Apelacja 16.08.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2023-10-10 00:23:21</t>
   </si>
   <si>
-    <t>Mikhail Aleksandrovich Laban</t>
-[...34 lines deleted...]
-    <t>2024-02-19 19:05:43</t>
+    <t>Viachaslau Siarheyevich Bandarchuk</t>
+  </si>
+  <si>
+    <t>22 października 2006</t>
+  </si>
+  <si>
+    <t>Prawdopodobnie skazany w „sprawie skinheadów” w Mozyrzu. Według źródeł prorządowych, śledztwo trwało 12 miesięcy. W tym czasie wszczęto 34 postępowania karne na podstawie różnych artykułów Kodeksu karnego Republiki Białorusi. Zatrzymano osiem osób, z których siedem w momencie popełnienia przestępstwa nie miało ukończonych 18 lat.
+Według sądu Wiaczesław został uznany winnym „utworzenia grupy ekstremistycznej, przewodzenia takiej grupie; rehabilitacji nazizmu; podżegania do nienawiści i waśni rasowych, narodowych, religijnych lub społecznych; publicznego znieważania Prezydenta Białorusi; przygotowywania i popełniania złośliwych chuligańskich aktów”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:16:33</t>
+  </si>
+  <si>
+    <t>Ivan Petrovich Polevikov</t>
+  </si>
+  <si>
+    <t>22 października 2002</t>
+  </si>
+  <si>
+    <t>First, Ivan was arrested for 15 days , then placed in a pretrial detention facility on a criminal case.</t>
+  </si>
+  <si>
+    <t>2025-03-04 20:10:16</t>
   </si>
   <si>
     <t>Siarhei Mikhajlavich Shametska</t>
   </si>
   <si>
     <t>23 października 1992</t>
   </si>
   <si>
     <t>Siergiej, pracownik JSC Atlant , został aresztowany jesienią 2021 roku w ramach postępowania karnego wszczętego przeciwko pracownikom fabryki, którzy poparli strajk i byli częścią inicjatywy „Raboczyj Ruch” (Ruch Robotniczy). 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
 W lutym 2023 r. Siergiej został uznany winnym zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazany na karę więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.02.2023: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 02.08.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-08-23 00:03:24</t>
   </si>
   <si>
+    <t>Uladzislau Andryianavich Kraskouski</t>
+  </si>
+  <si>
+    <t>24 października 1998</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-02-16 23:16:15</t>
+  </si>
+  <si>
     <t>Oksana Mikhailovna Shalyapina</t>
   </si>
   <si>
     <t>24 października 1977</t>
   </si>
   <si>
     <t>Absolwent Wydziału Architektury. Artysta. Reżyseria – ekspresjonizm. Technika – malarstwo impastowe. Prace znajdują się w kolekcjach prywatnych w Ameryce, Niemczech, Kazachstanie, Rosji, Gruzji, Białorusi, Luksemburgu, Finlandii, Włoszech, a także w Galerii Larus (USA). Trzy wystawy indywidualne. Członek Związku Artystów „Master-Peacemaker”.
 Prawdopodobnie zatrzymany za pomoc więźniom politycznym.</t>
   </si>
   <si>
     <t>Decyzja sądu 28.11.2025: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-07-22 18:12:39</t>
   </si>
   <si>
+    <t>Andrei Stanislavavich Pakalenka</t>
+  </si>
+  <si>
+    <t>24 października 1981</t>
+  </si>
+  <si>
+    <t>Były szef Intex-Press. Intex-Press był największym i odnoszącym największe sukcesy niezależnym regionalnym medium na Białorusi, ale władze zmiażdżyły go w 2021 roku.
+Po tym, jak władze zlikwidowały w 2023 roku największą regionalną publikację, Intex-Press, Janukiewicz i Pokołenko stworzyli regionalny portal informacyjny bar24.by. W grudniu 2024 roku przeszukano redakcję i mieszkania pracowników portalu bar24.by, a część pracowników została zatrzymana.
+Janukiewicz został skazany na 14 lat więzienia i grzywnę w wysokości 135 000 rubli (około 40 000 euro), a Pokołenko na 12 lat więzienia i grzywnę w wysokości 45 000 rubli (około 13 000 euro). Według Białoruskiego Stowarzyszenia Dziennikarzy (BAJ ), „istnieją informacje o ogromnej łącznej grzywnie, wynoszącej około 200 000 rubli (około 60 000 euro)”.
+Nieznany jest charakter zarzutów.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.02.2026: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary. Apelacja 08.06.2026: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-03-03 15:08:58</t>
+  </si>
+  <si>
     <t>Maxim Igorevich Mnatsakanov</t>
   </si>
   <si>
     <t>24 października 1988</t>
   </si>
   <si>
     <t>Zatrzymano go za komentarze na portalach społecznościowych. W domu Maxima czeka 10-letni syn.
 W dniu 17 listopada 2023 roku odbyła się rozprawa Sądu Apelacyjnego.</t>
   </si>
   <si>
     <t>7 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2023-02-27 01:16:43</t>
   </si>
   <si>
-    <t>Valery Vasilevich Ivchin</t>
-[...34 lines deleted...]
-    <t>2021-07-19 20:11:32</t>
+    <t>Pavel Siarheyevich Charniak</t>
+  </si>
+  <si>
+    <t>25 października 1984</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-05-10 20:55:07</t>
+  </si>
+  <si>
+    <t>Dzmitry Uladzimiravich Drobysh</t>
+  </si>
+  <si>
+    <t>25 października 1975</t>
+  </si>
+  <si>
+    <t>2026-04-04 11:32:59</t>
   </si>
   <si>
     <t>Valery Leonidovich Romanovsky</t>
   </si>
   <si>
     <t>25 października 1978</t>
   </si>
   <si>
-    <t>Valery zostaje oskarżony o zdradę państwa. W grudniu 2022 r. kanał telewizyjny Belarus 1 wyemitował film o kontrwywiadzie KGB, który opowiadał o Białorusinach i obywatelach innych krajów oskarżonych o pracę dla obcych służb wywiadowczych. Valery Romanovsky został w filmie nazwany „byłym szefem służby rozpoznania lotniczego”. Historia Białorusi 1 mówi, że podczas służby krewny z Litwy „doprowadził” podejrzanego do agentów departamentu bezpieczeństwa państwa kraju. Dla nich Romanovsky sfotografował oficjalne dokumenty, a kiedyś przekazał służbom specjalnym dane dotyczące budowy BiełEJ, mówi film.</t>
+    <t>Były szef Służby Wywiadu Lotniczego. Skazany przez Wydział Karny Sądu Obwodowego w Witebsku na podstawie artykułu 356 Kodeksu Karnego Republiki Białorusi – zdrada stanu. Sprawa toczyła się za zamkniętymi drzwiami od 28 marca do 15 maja 2023 roku. Dokładny wyrok Walerija nie jest znany, ale byli więźniowie polityczni twierdzą, że wynosi on ponad siedem lat.
+W grudniu 2022 roku kanał telewizyjny „Biełaruś 1” wyemitował film dokumentalny o kontrwywiadzie KGB, w którym wystąpili Białorusini i obywatele innych krajów oskarżeni o współpracę z zagranicznymi służbami wywiadowczymi. Walerij Romanowski został w filmie opisany jako „były szef wywiadu lotniczego”. Reportaż „Biełaruś 1” twierdzi, że w czasie jego służby krewny z Litwy „przedstawił” podejrzanego agentom Departamentu Bezpieczeństwa Państwowego. Romanowski fotografował dla nich oficjalne dokumenty, a raz, jak wynika z filmu, przekazał służbom wywiadowczym informacje o budowie białoruskiej elektrowni jądrowej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 15.05.2023: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2023-05-05 00:12:29</t>
   </si>
   <si>
-    <t>Larisa Arkadyevna Kotovich</t>
-[...11 lines deleted...]
-    <t>2023-12-22 17:34:26</t>
+    <t>Vitali Anatolyevich Musilovich</t>
+  </si>
+  <si>
+    <t>26 października 1969</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-13 00:20:14</t>
   </si>
   <si>
     <t>Vyacheslav Alexandrovich Borodiy</t>
   </si>
   <si>
     <t>26 października 1978</t>
   </si>
   <si>
     <t>Obywatel Ukrainy.
 Szczegóły prześladowań ukraińskiego leśniczego poznaliśmy z propagandowego filmu z 11 września 2023 roku, który został wyemitowany jednocześnie we wszystkich kanałach państwowych. W nim Wiaczesław był prowadzony na łańcuchu podczas działań dochodzeniowych. Komitet Bezpieczeństwa Państwa poinformował, że zatrzymał na Białorusi sześć osób pod zarzutem współpracy ze „Służbą Bezpieczeństwa Ukrainy” i „przygotowaniem ataków terrorystycznych”. Na nagraniu część z nich wygląda na pobitą, część podczas czynności dochodzeniowych jest prowadzona w łańcuchach, jeden z zatrzymanych trafił do aresztu śledczego KGB. W rezultacie trzem osobom postawiono zarzuty na podstawie sześciu artykułów Kodeksu karnego, w tym „zdrady państwa” i „działalności tajnej”.
 Ukraiński myśliwy Wiaczesław Borodija został zatrzymany 1 września 2023 r. w obwodzie elskim na Białorusi, graniczącym z obwodem żytomierskim na Ukrainie. Wiadomo, że Wiaczesław urodził się w obwodzie żytomierskim, przez pewien czas mieszkał w Mozyrzu, a następnie wrócił na Ukrainę i pracował jako myśliwy, wychowując trójkę dzieci. W filmie napisano, że po wybuchu wojny na pełną skalę Borodii rzekomo odbywał szkolenie w ośrodku szkoleniowym Głównego Zarządu Wywiadu Ministerstwa Obrony Ukrainy i że „od marca 2023 r., oprócz Głównego Zarządu Wywiadu MON Ukrainy, Ministerstwie Obrony Narodowej nawiązał także współpracę ze Służbą Bezpieczeństwa Ukrainy”.</t>
   </si>
   <si>
     <t>Decyzja sądu 02.12.2024: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 550 jednostek bazowych kary. Apelacja 25.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-10-10 22:15:03</t>
   </si>
   <si>
-    <t>Anton Nikolaevich Stankevich</t>
-[...42 lines deleted...]
-  <si>
     <t>Dmitry Borisovich Gulin</t>
   </si>
   <si>
     <t>27 października 1969</t>
   </si>
   <si>
     <t>Były wojskowy, topograf. Rzekomo zatrzymany za udział w czatach protestacyjnych. W filmie, nakręconym przez prorządową telewizję, Dmitrij rzekomo w 2020 roku nakręcił wideo-apel do wojska i sił bezpieczeństwa, a rok później skontaktował się z organizacją Busly Lyatsyats. Ponadto, według kanału telewizyjnego, w tym roku Gulin monitorował czaty Brześcia-97, Homla-97, Kalinkowiczów, Łunińca i aktywnie zostawiał tam komentarze.
 Prawdopodobnie przetrzymywany w areszcie śledczym KGB.</t>
   </si>
   <si>
     <t>14 lat więzienia w kolonii o zaostrzonym rygorze</t>
   </si>
   <si>
     <t>2022-12-26 23:44:28</t>
   </si>
   <si>
+    <t>Alexander Vladimirovich Bigel</t>
+  </si>
+  <si>
+    <t>28 października 1981</t>
+  </si>
+  <si>
+    <t>Alexander Bigel przez wiele lat pracował w firmie Altabel i zarządzał rozwojem oprogramowania medycznego.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.12.2025: 1 rok 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 03.03.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-12-19 22:48:57</t>
+  </si>
+  <si>
     <t>Artyom Mikhailovich Lapikov</t>
   </si>
   <si>
     <t>28 października 1992</t>
   </si>
   <si>
     <t>Okazało się , że po wyborach w sierpniu 2020 r. Łapikow zamieścił na swoim Instagramie post ze zdjęciem Aleksandra Łukaszenki w mundurze SS (paramilitarna formacja nazistów, odpowiedzialna m.in. za zbrodnie przeciw ludzkości ). Publikacji towarzyszył wiersz, którego tekst nie jest obecnie znany.
 W dniu 5 grudnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>3 lata więzienia w kolonii o og&amp;oacute;lnym reżimie.</t>
   </si>
   <si>
     <t>2023-09-04 14:12:23</t>
-  </si>
-[...35 lines deleted...]
-    <t>2022-04-28 02:16:41</t>
   </si>
   <si>
     <t>Victor Viktorovich Gladkov</t>
   </si>
   <si>
     <t>28 października 1977</t>
   </si>
   <si>
     <t>2022-04-28 01:02:40</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Gulevich</t>
   </si>
   <si>
     <t>29 października 1987</t>
   </si>
   <si>
     <t>Wadim odbywał kary aresztu administracyjnego w sierpniu i październiku 2020 r. Ostatnie aresztowanie miało miejsce 28 czerwca 2021 r. w ramach postępowania karnego dotyczącego incydentu w ośrodku łączności rosyjskiej marynarki wojennej w pobliżu Wilejki.
 Według zeznań prokuratury przedstawionych w sądzie, Wadim i Aleksiej Głotowowie, „ubrani w kamuflaż i uzbrojeni w broń palną, weszli na teren obiektu wojskowego i podłożyli ładunki wybuchowe o promieniu rażenia do 11 metrów”. Jeden z nich nie eksplodował i został rozbrojony. Ekspertyza wykazała, że ładunki zostały odpalone za pomocą mechanizmu o opóźnionym działaniu.
 Straty oszacowano na ponad 26 000 rubli. Doniesiono również, że Wadim „planował udać się na Ukrainę na szkolenie wojskowe”.
 W grudniu 2022 r. uznano go za winnego i skazano na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze oraz wysoką grzywnę.
 W 2025 roku odbyła się rozprawa sądowa w sprawie zmiany reżimu więziennego, w wyniku której Vadim został przeniesiony do więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.12.2022: 18 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 600 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-07-20 22:30:23</t>
   </si>
   <si>
-    <t>Dmitry Vladimirovich Barsukov</t>
-[...46 lines deleted...]
-  <si>
     <t>Vasili Prakopavich Krauchuk</t>
   </si>
   <si>
     <t>30 października 1973</t>
   </si>
   <si>
     <t>20 grudnia 2020 roku Wasilij zobaczył na Telegramie wiadomość, że policjant w białoruskiej szkole krzyczał na dzieci używając wulgarnego języka. Z tej okazji mieszkaniec Pińska napisał żart w komentarzach na kanale telegramowym „Punishers of Belarus”, który był emitowany w telewizji w programie KVN. Był to sparafrazowany fragment słynnej dziecięcej piosenki „Niech biegają niezgrabnie” z kreskówki o Czeburaszce i Krokodylu Genie. W wersji KVN refren brzmiał inaczej. Komentarz brzmiał następująco: „Lera jest suką w pracy, Lera jest suką w domu, bo Lera uprawia seks tylko raz w roku”.</t>
   </si>
   <si>
     <t>Decyzja sądu 07.02.2022: 2 roku ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 17.12.2024: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-02-07 22:09:27</t>
   </si>
   <si>
     <t>Uladzimir Mikalayevich Mahronau</t>
   </si>
   <si>
     <t>31 października 2001</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-02 20:14:30</t>
   </si>
   <si>
     <t>Valery Viktaravich Khatskevich</t>
   </si>
   <si>
     <t>31 października 1994</t>
   </si>
   <si>
     <t>Decyzja sądu 24.10.2025: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-11-13 17:22:56</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-12-12 12:05:45</t>
   </si>
   <si>
     <t>Alexander Igorevich Randarenko</t>
   </si>
   <si>
     <t>31 października 1986</t>
   </si>
   <si>
     <t>Alexander trafił do sądu po wzięciu udziału w ruletce na czacie. On i jego przyjaciel zostali rozmówcami prowokatora „Rozmowy z Palychem” i podczas rozmowy, pod wpływem alkoholu, opowiadali o wydarzeniach w Ratuszu Krokus, wyrażali poparcie dla Ukrainy i pozwalali na zygging.
 Podczas aresztowania Aleksander został dotkliwie pobity przez siły bezpieczeństwa. Mężczyzna został skazany na podstawie zarzutów administracyjnych 5 razy z rzędu i prawdopodobnie spędził co najmniej 75 dni więzienia. Jednocześnie dostał kilka dni za zwykłe położenie ukraińskiego proporczyka na stole i wykrzyknięcie „Chwała Ukrainie” podczas transmisji na czacie ruletki.
 Jednak po 24 godzinach nie został zwolniony. Wszczęto przeciwko niemu sprawę karną.</t>
   </si>
   <si>
     <t>Decyzja sądu 19.12.2024: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.02.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-12-16 17:40:19</t>
+  </si>
+  <si>
+    <t>Sergey Alexandrovich Kuznetsov</t>
+  </si>
+  <si>
+    <t>31 października 1987</t>
+  </si>
+  <si>
+    <t>IUOT-49, Szkłow, ulica Mołodeżnaja 2b, 213002</t>
+  </si>
+  <si>
+    <t>2026-01-19 21:35:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1725,51 +1561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I84"/>
+  <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1885,1109 +1721,1103 @@
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" t="s">
         <v>56</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="C10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="I11" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>66</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>67</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
-[...11 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
         <v>73</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>77</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
         <v>78</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
         <v>79</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" t="s">
         <v>82</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" t="s">
         <v>83</v>
       </c>
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>84</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="I15" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
         <v>88</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
         <v>89</v>
       </c>
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" t="s">
         <v>94</v>
-      </c>
-[...22 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>98</v>
+      </c>
+      <c r="I18" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>103</v>
+      </c>
+      <c r="I19" t="s">
         <v>104</v>
-      </c>
-[...22 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" t="s">
         <v>109</v>
-      </c>
-[...22 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>113</v>
+      </c>
+      <c r="I21" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
         <v>118</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>119</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
         <v>123</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>124</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" t="s">
         <v>129</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
         <v>130</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
         <v>133</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
+        <v>135</v>
+      </c>
+      <c r="I25" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" t="s">
         <v>138</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>139</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
         <v>140</v>
       </c>
-      <c r="D26" t="s">
-[...11 lines deleted...]
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" t="s">
         <v>143</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>144</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="I27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="I28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="C29" t="s">
         <v>153</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
         <v>154</v>
       </c>
       <c r="I29" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>156</v>
       </c>
       <c r="B30" t="s">
         <v>157</v>
       </c>
       <c r="C30" t="s">
         <v>158</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
         <v>159</v>
       </c>
       <c r="I30" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>161</v>
       </c>
       <c r="B31" t="s">
         <v>162</v>
       </c>
       <c r="C31" t="s">
         <v>163</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
         <v>164</v>
       </c>
       <c r="I31" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>166</v>
       </c>
       <c r="B32" t="s">
         <v>167</v>
       </c>
       <c r="C32" t="s">
         <v>168</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
       <c r="H32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33" t="s">
         <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C34" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34" t="s">
         <v>13</v>
       </c>
       <c r="H34" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B35" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D35" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
         <v>185</v>
       </c>
       <c r="I35" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>187</v>
       </c>
       <c r="B36" t="s">
         <v>188</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
         <v>189</v>
       </c>
-      <c r="D36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G36" t="s">
         <v>13</v>
       </c>
       <c r="H36" t="s">
         <v>190</v>
       </c>
       <c r="I36" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>192</v>
       </c>
       <c r="B37" t="s">
         <v>193</v>
       </c>
       <c r="C37" t="s">
         <v>194</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>195</v>
       </c>
       <c r="F37" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G37" t="s">
         <v>13</v>
       </c>
       <c r="H37" t="s">
         <v>196</v>
       </c>
       <c r="I37" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>198</v>
       </c>
       <c r="B38" t="s">
         <v>199</v>
       </c>
       <c r="C38" t="s">
         <v>200</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G38" t="s">
         <v>13</v>
       </c>
       <c r="H38" t="s">
         <v>201</v>
       </c>
       <c r="I38" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>203</v>
       </c>
       <c r="B39" t="s">
         <v>204</v>
       </c>
       <c r="C39" t="s">
         <v>205</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39" t="s">
         <v>13</v>
       </c>
+      <c r="H39" t="s">
+        <v>206</v>
+      </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C40" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D40" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>210</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>13</v>
       </c>
       <c r="H40" t="s">
         <v>211</v>
       </c>
       <c r="I40" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>213</v>
       </c>
       <c r="B41" t="s">
         <v>214</v>
       </c>
       <c r="C41" t="s">
         <v>215</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="F41" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I41" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B42" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C42" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B43" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C43" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E43" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43" t="s">
         <v>13</v>
       </c>
       <c r="H43" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I43" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B44" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C44" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>231</v>
+        <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" t="s">
         <v>13</v>
       </c>
       <c r="H44" t="s">
         <v>232</v>
       </c>
       <c r="I44" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>234</v>
       </c>
       <c r="B45" t="s">
         <v>235</v>
       </c>
       <c r="C45" t="s">
         <v>236</v>
       </c>
       <c r="D45" t="s">
@@ -2997,1106 +2827,854 @@
         <v>12</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
       <c r="H45" t="s">
         <v>237</v>
       </c>
       <c r="I45" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>239</v>
       </c>
       <c r="B46" t="s">
         <v>240</v>
       </c>
       <c r="C46" t="s">
         <v>241</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
+      <c r="E46" t="s">
+        <v>242</v>
+      </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" t="s">
         <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>231</v>
+        <v>31</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="H47" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="H48" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>257</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>261</v>
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
+        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
+      <c r="E50" t="s">
+        <v>19</v>
+      </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C51" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>120</v>
+        <v>274</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>277</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C54" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H54" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I54" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C55" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>262</v>
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="I57" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B58" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C58" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>66</v>
+      </c>
+      <c r="E58" t="s">
+        <v>67</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
       <c r="H58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I58" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B59" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C59" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
       <c r="H59" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I59" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B60" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C60" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D60" t="s">
-        <v>63</v>
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I60" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="C61" t="s">
         <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="F61" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G61" t="s">
         <v>13</v>
       </c>
       <c r="H61" t="s">
         <v>317</v>
       </c>
       <c r="I61" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>319</v>
       </c>
       <c r="B62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>93</v>
+      </c>
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...16 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
+        <v>325</v>
+      </c>
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...22 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B64" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
+      <c r="E64" t="s">
+        <v>31</v>
+      </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H64" t="s">
-        <v>107</v>
+        <v>329</v>
       </c>
       <c r="I64" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
+        <v>333</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>169</v>
+      </c>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
+        <v>334</v>
+      </c>
+      <c r="I65" t="s">
         <v>335</v>
-      </c>
-[...22 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" t="s">
+        <v>338</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
+        <v>339</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...22 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
+        <v>342</v>
+      </c>
+      <c r="C67" t="s">
+        <v>343</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
+        <v>344</v>
+      </c>
+      <c r="I67" t="s">
         <v>345</v>
-      </c>
-[...22 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
+        <v>347</v>
+      </c>
+      <c r="C68" t="s">
+        <v>348</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>349</v>
+      </c>
+      <c r="I68" t="s">
         <v>350</v>
-      </c>
-[...22 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B69" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H69" t="s">
-        <v>357</v>
+        <v>180</v>
       </c>
       <c r="I69" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B70" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C70" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70" t="s">
         <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="I70" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B71" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C71" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
         <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="I71" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B72" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
         <v>12</v>
       </c>
       <c r="G72" t="s">
         <v>13</v>
       </c>
       <c r="H72" t="s">
-        <v>371</v>
+        <v>298</v>
       </c>
       <c r="I72" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B73" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73" t="s">
         <v>13</v>
       </c>
       <c r="H73" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="I73" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="B74" t="s">
-        <v>379</v>
+        <v>372</v>
+      </c>
+      <c r="C74" t="s">
+        <v>373</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
+      <c r="E74" t="s">
+        <v>41</v>
+      </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74" t="s">
         <v>13</v>
       </c>
       <c r="H74" t="s">
-        <v>159</v>
+        <v>374</v>
       </c>
       <c r="I74" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B75" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
+      <c r="E75" t="s">
+        <v>378</v>
+      </c>
       <c r="F75" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G75" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
       <c r="I75" t="s">
-        <v>383</v>
-[...239 lines deleted...]
-        <v>426</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">