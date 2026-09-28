--- v2 (2026-07-29)
+++ v3 (2026-09-28)
@@ -12,173 +12,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
-    <t>Ilya Alexandrovich Vieriemieyev</t>
-[...6 lines deleted...]
-Nella primavera del 2026, si è appreso che Ilya era stato processato ai sensi dell'articolo 411 del Codice penale (disobbedienza dolosa all'amministrazione dell'istituto). L'esito del processo è tuttora sconosciuto.</t>
+    <t>Sergey Alexandrovich Govsha</t>
+  </si>
+  <si>
+    <t>1 agosto 1981</t>
+  </si>
+  <si>
+    <t>Condannato per un'azione di protesta avvenuta dal 10 all'11 agosto 2020 a Bereza a 2 anni di carcere (infine, tenendo conto di alcune condanne precedenti, a 3 anni di carcere).</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
     <t>In custodia</t>
   </si>
   <si>
     <t>Si</t>
-  </si>
-[...13 lines deleted...]
-    <t>Condannato per un'azione di protesta avvenuta dal 10 all'11 agosto 2020 a Bereza a 2 anni di carcere (infine, tenendo conto di alcune condanne precedenti, a 3 anni di carcere).</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.08.2024: 2 anni di reclusione in una colonia del regime generale. Appello 18.10.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
     <t>Vitali Antanovich Halubouski</t>
   </si>
   <si>
     <t>2 agosto 1976</t>
   </si>
   <si>
     <t>Vitaly ha precedentemente lavorato come guardia di frontiera. In seguito, ha lavorato come autista di autobus per oltre 15 anni. Negli ultimi anni, ha lavorato come autista per Gazprom Transgaz Belarus, guidando una squadra di tecnici specializzati in telemedicina.
 L'uomo è divorziato e ha due figli.
 Alla fine dello scorso anno, è stato arrestato e incarcerato. Il tribunale regionale di Vitebsk ha processato Golubovsky ai sensi degli articoli 361-4 del codice penale, commi 1 e 2 (favoreggiamento di attività estremiste). Questo articolo viene solitamente utilizzato per perseguire le persone per i messaggi pubblicati nella chat del progetto di monitoraggio bielorusso Gayun.</t>
   </si>
   <si>
     <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
   </si>
   <si>
     <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 7 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-03-15 15:53:02</t>
   </si>
   <si>
+    <t>Vadzim Iharavich Zharabilau</t>
+  </si>
+  <si>
+    <t>3 agosto 1990</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 9. 210034, Vitebsk, street 3rd Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-07-31 23:00:37</t>
+  </si>
+  <si>
     <t>Aliaksandr Alexandrovich Khazeyeu</t>
   </si>
   <si>
     <t>3 agosto 2000</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
-  </si>
-[...19 lines deleted...]
-    <t>2024-02-06 12:36:40</t>
   </si>
   <si>
     <t>Alexander Fedorovich Trotskij</t>
   </si>
   <si>
     <t>5 agosto 1975</t>
   </si>
   <si>
     <t>Il 12 agosto 2020, Alexander è stato arrestato quando la sua macchina è stata fermata da persone armate. Si è rifiutato di andarsene e, dopo aver ricevuto minacce di sparatoria, ha cercato di scappare. Durante il suo arresto, è stato picchiato e portato in ospedale con una lesione cerebrale traumatica, quindi trasferito in un centro di custodia cautelare. Secondo gli investigatori avrebbe investito la gamba del poliziotto. La corte lo ha ritenuto colpevole di tentato omicidio.</t>
   </si>
   <si>
     <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.03.2021: 10 anni di reclusione in una colonia del regime potenziato, 10000 rubli di risarcimento.</t>
   </si>
   <si>
     <t>2021-02-26 22:37:54</t>
   </si>
   <si>
     <t>Sergey Leonidovich Gnevko</t>
   </si>
   <si>
     <t>5 agosto 1977</t>
   </si>
@@ -202,55 +180,57 @@
     <t>Sergey Semenovich Timashenko</t>
   </si>
   <si>
     <t>5 agosto 1966</t>
   </si>
   <si>
     <t>Sergei Timoshenko ha combattuto in Afghanistan dal 1986 al 1988. Ha prestato servizio nel 2° avamposto d'assalto aviotrasportato del gruppo manovrabile d'assalto aviotrasportato Kerki, comandando il gruppo di combattimento.
 Sergei, a giudicare dai suoi post sui social media, sostiene l'Ucraina nella sua guerra contro la Russia. Questo sembra essere il motivo delle accuse. È improvvisamente scomparso da tutti i social media alla fine del 2024, è stato arrestato e posto in custodia cautelare.</t>
   </si>
   <si>
     <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.09.2025: 12 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa.</t>
   </si>
   <si>
     <t>2025-09-15 13:13:04</t>
   </si>
   <si>
     <t>Ivan Sergeevich Licholate</t>
   </si>
   <si>
     <t>6 agosto 1992</t>
   </si>
   <si>
-    <t>Un ucraino che vive in Bielorussia dal 2013. Nel 2012-2013, Ivan ha prestato servizio nelle unità di intelligence delle Forze armate ucraine, riporta BelTA. L'inchiesta ritiene che nel gennaio di quest'anno Likholat abbia contattato l'SBU, dove gli è stato ordinato di far saltare in aria i binari della ferrovia. Per questo compito chiamò due abitanti di Grodno, dotati di competenze specifiche nello sminamento. Pukhal'skiy è stato arrestato dopo aver preso un ordigno esplosivo da un nascondiglio nel distretto di Kobryn e averlo trasportato nel distretto di Tolochin. Likholat e Borodich sono stati detenuti a Grodno.
-[...3 lines deleted...]
-    <t>Sentenza del tribunale 18.12.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
+    <t>Ivan Likholat, cittadino ucraino residente in Bielorussia dal 2013, ha prestato servizio tra il 2012 e il 2013 nelle unità di ricognizione delle Forze Armate ucraine, secondo quanto riportato da BelTA. Gli inquirenti ritengono che a gennaio di quest'anno Likholat abbia contattato l'SBU (Servizio di Sicurezza dell'Ucraina), dove gli è stato affidato il compito di far saltare in aria dei binari ferroviari. Per la missione ha reclutato due residenti di Grodno con competenze professionali in materia di mine ed esplosivi. Pukhal'skiy è stato arrestato mentre prelevava un ordigno esplosivo da un nascondiglio nel distretto di Kobrin e lo trasportava nel distretto di Tolochin. Likholat e Borodich sono stati arrestati a Grodno.
+Durante il periodo trascorso nel centro di detenzione preventiva del KGB, Ivan perse molto peso. Uno psichiatra gli prescrisse dei farmaci per migliorare il sonno e il benessere, nonché per ridurre l'ansia. Soffriva di dolori alla gamba , che aveva un'articolazione metallica , e anche di mal di testa a causa di contusioni. La sua stanza da letto si trovava al piano superiore, il che rappresentava un ulteriore problema. Durante l'interrogatorio, durato circa nove mesi , il prigioniero politico fu detenuto in una "cella di gomma ": una cella speciale con pareti di gomma, una sola lampadina e nient'altro. Ivan fu picchiato brutalmente dagli inquirenti . È noto che l'ambasciata ucraina gli fece visita un paio di volte, ma non poté aiutarlo. Le lettere dei suoi familiari non gli furono recapitate e non poté acquistare cibo o altri articoli nello spaccio del carcere. Ivan sente molto la mancanza dei suoi figli.
+È stato condannato a 20 anni di carcere, e il tribunale ha ordinato a Ivan di scontare i primi tre anni della pena in prigione.
+Il 6 settembre 2026, Ivan è stato trasferito in una colonia penale, la cui destinazione è tuttora sconosciuta.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2024: 20 anni di reclusione in una colonia del regime potenziato (di loro 3 anni di regime carcerario). Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
     <t>Illia Alehavich Karpau</t>
   </si>
   <si>
     <t>Dal 2018 lavora come libero professionista, gestendo una piccola segheria e realizzando mobili su misura. Ha anche lavorato part-time come tassista a Minsk.
 Nella chat locale, Ilya segnalava regolarmente semafori guasti e segnali stradali abbattuti, proponeva idee per migliorare la circolazione e chiedeva che venissero dislocati agenti addetti al controllo del traffico agli incroci problematici.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2026-05-10 09:41:38</t>
   </si>
   <si>
     <t>Oleg Gorelov</t>
   </si>
   <si>
     <t>8 agosto 1975</t>
   </si>
   <si>
     <t>Gorelov era il capo della direzione della Belinvestbank per la regione di Gomel. Le ultime notizie su di lui risalgono al febbraio 2023 e nel dicembre 2023 al suo posto è stato nominato Pavel Yurkovets, l'ex capo della Belinvestbank a Mozyr.
@@ -313,658 +293,693 @@
 Alexei è stato condannato per aver aiutato i prigionieri politici.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
     <t>Uladzimir Aliaksandravich Yanukevich</t>
   </si>
   <si>
     <t>10 agosto 1960</t>
   </si>
   <si>
     <t>Volodymyr Yanukevich, 65 anni, è stato direttore e caporedattore del quotidiano regionale indipendente Intex-Press. Andriy Pokolenko, 44 anni, è stato vicedirettore dello sviluppo dello stesso organo di stampa. Dopo la chiusura del quotidiano, hanno creato il sito web di notizie BAR24. Il sito web è stato chiuso nel gennaio 2025.
 Vladimir Yanukovych è stato precedentemente perseguitato . È stato processato due volte e multato ai sensi del Codice dei reati amministrativi per aver pubblicato un'intervista con Tikhanovskaya e, nel febbraio 2023, le forze di sicurezza hanno fatto irruzione nei locali della casa editrice Intex-Press.
 Oltre alla reclusione e a una multa salata, come riportato dall'Associazione bielorussa dei giornalisti, "ci sono informazioni su una multa complessiva ingente di circa 200.000 rubli (circa 60.000 euro)".
 I dipendenti dell'emittente televisiva BAR24 di Baranovichi sono stati arrestati nel dicembre 2024. Le forze dell'ordine hanno perquisito le loro abitazioni e la redazione del portale cittadino, sequestrando attrezzature. Diversi sono stati rilasciati, mentre gli altri sono stati incriminati penalmente.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.02.2026: 14 anni di reclusione in una colonia del regime potenziato, 3000 unità di base di multa. Appello 08.06.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Viktoryia Viktarauna Liaukouskaia</t>
+  </si>
+  <si>
+    <t>10 agosto 1983</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.07.2026: 2 anni 6 mesi di reclusione in una colonia del regime generale, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-03-10 17:10:30</t>
+  </si>
+  <si>
+    <t>Siarhei Ivanavich Zinchanka</t>
+  </si>
+  <si>
+    <t>10 agosto 1957</t>
+  </si>
+  <si>
+    <t>Sergei è stato condannato nel settembre 2025 per "insulto a Lukashenko" (articolo 368, comma 1, del Codice penale) e condannato a un anno e sei mesi di reclusione. Prima del processo, il pensionato è stato detenuto per quasi sei mesi nel Centro di detenzione preventiva n. 3 di Gomel. Successivamente è stato trasferito nella colonia penale n. 20 di Mozyr.
+All'inizio del 2026, è stato aperto un nuovo procedimento penale contro Sergei Ivanovich, che è stato trasferito al Centro di detenzione preventiva n. 1 e successivamente al Centro di detenzione preventiva n. 3.
+Nell'agosto del 2026, fu condannato per la seconda volta. Le accuse a suo carico furono "incitamento all'odio e alla discordia" (articolo 130, comma 1, del Codice penale) e "tradimento" (articolo 356 del Codice penale). Il processo si concluse a porte chiuse. In definitiva, Sergej Ivanovič fu condannato a dieci anni di reclusione.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.09.2025: 1 anno 6 mesi di reclusione in una colonia del regime generale. Sentenza del tribunale data sconosciuta: 10 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-09-15 22:31:21</t>
+  </si>
+  <si>
+    <t>Vitali Mikhajlavich Kavalenka</t>
+  </si>
+  <si>
+    <t>11 agosto 1992</t>
+  </si>
+  <si>
+    <t>Arrestato nell'ambito di un procedimento penale per i messaggi nel bot "Belorussky Gayun".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.11.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:53:33</t>
+  </si>
+  <si>
+    <t>Egor Alexandrovich Boriskevich</t>
+  </si>
+  <si>
+    <t>11 agosto 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.12.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 21.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-01-13 17:24:46</t>
+  </si>
+  <si>
+    <t>Yana Sergeevna Tsaruk</t>
+  </si>
+  <si>
+    <t>11 agosto 1994</t>
+  </si>
+  <si>
+    <t>È noto che il KGB ritiene che Yana sia coinvolta nel progetto Maris Mar City Garden, riconosciuto come una “formazione estremista”.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale, 700 unità di base di multa. Appello 16.12.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-12-29 22:08:18</t>
   </si>
   <si>
     <t>Vasil Veramejchyk</t>
   </si>
   <si>
     <t>11 agosto 1990</t>
   </si>
   <si>
     <t>Vasily, ex combattente del reggimento di Kalinovsky, estradato dal Vietnam in Bielorussia, era anche membro del Consiglio di coordinamento.
 Secondo quanto riportato , l'uomo sarebbe finito in Asia dopo che la Lituania lo aveva considerato una minaccia per la sicurezza nazionale e gli aveva vietato l'ingresso nell'Unione Europea. "Kalinovets" è stato portato in Bielorussia la sera del 14 novembre sotto scorta di tre persone. Vasily è stato trasportato in Bielorussia con il volo Belavia B2978 da Mosca la sera del 14 novembre.
 È noto inoltre che il video di Veremeychik, pubblicato dai propagandisti, è, come previsto, una messa in scena: è stato filmato su un altro aereo e in un altro momento.
 L'ex prigioniero politico Yuri Zenkovich ha raccontato di aver trascorso quattro mesi in un centro di detenzione preventiva del KGB prima del suo rilascio, condividendo la cella con l'ex prigioniero di Kalinovka Vasily Veremeychik. Ha sottolineato di nutrire grande rispetto per Vasily, considerandolo una persona onesta, aperta e coraggiosa, che non si è mai arresa e continua a essere forte: "Quello che ha detto durante l'"interrogatorio" gli è stato estorto. Per costringerlo a dire ciò che gli ufficiali del BBT volevano sentirsi dire, hanno usato la violenza fisica contro di lui. Dato che resistere non aveva senso, ha detto quello che ha detto sotto costrizione."
 Vasily iniziò ad avere problemi di salute nel centro di detenzione preventiva. Veremeychik lamentava sintomi che suggerivano problemi cardiaci: dolore al petto, mancanza di respiro, vertigini e gonfiore a braccia e gambe. Non ricevette alcuna assistenza medica nel centro di detenzione preventiva. Nel 2025, Veremeychik fu condannato a 13 anni di carcere e trasferito nella colonia penale n. 17 di Shklov per scontare la pena. Lì, Vasily fu finalmente visitato: gli furono effettuati degli esami e un'ecografia cardiaca. La famiglia dell'uomo non conosce i risultati esatti, ma dopo l'esame, a Veremeychik furono somministrate flebo e gli furono prescritti quattro farmaci potenti: aspirina, clopidogrel, atorvastatina e metoprololo. Si sospetta che Vasily abbia avuto un infarto.
 Secondo la moglie di Vasily , avrebbe dovuto essere trasferito all'ospedale del Centro di detenzione preventiva n. 1 di Minsk all'inizio di giugno 2026 per un intervento chirurgico al cuore. Invece, il prigioniero politico è stato rinchiuso in una cella di isolamento, e poi in un'altra cella di isolamento.</t>
   </si>
   <si>
     <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 13 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 09.07.2026: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-11-28 02:13:24</t>
   </si>
   <si>
-    <t>Vitali Mikhajlavich Kavalenka</t>
-[...38 lines deleted...]
-    <t>2024-12-29 22:08:18</t>
+    <t>Yuri Kazimirovich Jukovski</t>
+  </si>
+  <si>
+    <t>12 agosto 1978</t>
+  </si>
+  <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
+  </si>
+  <si>
+    <t>8 anni di reclusione in condizioni di regime rafforzato.</t>
+  </si>
+  <si>
+    <t>2022-05-23 19:28:46</t>
+  </si>
+  <si>
+    <t>Aliaksandr Aliaksandravich Milkamanovich</t>
+  </si>
+  <si>
+    <t>12 agosto 1988</t>
+  </si>
+  <si>
+    <t>Specialista in finanza e sviluppo aziendale, co-fondatore della piattaforma di prestiti online "Malimon".
+Alexander è stato arrestato in relazione al caso relativo alla designazione della coalizione di iniziative Green Network come "gruppo estremista". Tra questi progetti figurano Belarus Beehive, Green Portal ed Ecodom. La relativa decisione è stata presa dal KGB il 30 luglio 2025. Probabilmente è accusato ai sensi dell'articolo 361-4 ("favoreggiamento di attività estremiste") del codice penale.
+Durante le indagini, si è ipotizzato che le azioni di Milkomanovich e Gerasimovich potessero essere classificate ai sensi dell'articolo 361-4 del Codice penale (favoreggiamento di attività estremiste), ma la sentenza definitiva è stata emessa per partecipazione al suddetto gruppo.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:29:02</t>
+  </si>
+  <si>
+    <t>Siarhei Aliaksandravich Zhukouski</t>
+  </si>
+  <si>
+    <t>12 agosto 1983</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa.</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
   </si>
   <si>
     <t>Igor Vladimirovich Korotkov</t>
   </si>
   <si>
-    <t>12 agosto 1988</t>
-[...1 lines deleted...]
-  <si>
     <t>Condannato per aver donato 9 euro al reggimento Kalinovsky.</t>
   </si>
   <si>
-    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 27.12.2023: 5 anni di reclusione in una colonia del regime generale. Appello 13.02.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Siarhei Aliaksandravich Zhukouski</t>
-[...21 lines deleted...]
-Nel novembre 2021, venne rivelato che Dmitry era stato accusato anche di "creazione di un gruppo estremista". Nell'ottobre 2022, fu riconosciuto colpevole di "partecipazione a un gruppo estremista" ed "evasione fiscale", condannato al carcere, al pagamento di una pesante multa e interdetto da determinate cariche per cinque anni.</t>
+    <t>Vladimir Evgenievich Boltenkov</t>
+  </si>
+  <si>
+    <t>13 agosto 1998</t>
+  </si>
+  <si>
+    <t>Vladimir è stato accusato di aver lasciato un commento offensivo su VKontakte sotto un post su Lukashenko. Il post conteneva una foto e il testo di un discorso sulle operazioni militari in Bielorussia. Vladimir ha scritto il commento dalla pagina e dal numero di telefono della sorella mentre era in visita da lei. Ha ammesso pienamente la sua colpevolezza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.01.2023: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2023-01-10 19:15:54</t>
+  </si>
+  <si>
+    <t>Victor Valerievich Antushevich</t>
+  </si>
+  <si>
+    <t>13 agosto 1992</t>
+  </si>
+  <si>
+    <t>Si sa di Viktor che, dopo essersi diplomato alla scuola secondaria n. 3 di Rogachev, ha lavorato come autista di polizia nella squadra di detenzione presso il dipartimento locale del Dipartimento di Sicurezza del Ministero degli Affari Interni. Era membro dell'organizzazione giovanile filogovernativa BRSM. Gli attivisti per i diritti umani hanno informazioni secondo cui Viktor Antushevich è stato arrestato all'inizio di giugno 2025.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
+  </si>
+  <si>
+    <t>Vitaly Vyacheslavovich Shishlov</t>
+  </si>
+  <si>
+    <t>15 agosto 1993</t>
+  </si>
+  <si>
+    <t>Vitaly è stato arrestato il 25 settembre 2020 nell'ambito di un procedimento penale avviato dopo una protesta a Minsk. La televisione di Stato lo ha mostrato con le mani legate nella foresta, dove ha ammesso di aver partecipato agli scontri.</t>
   </si>
   <si>
     <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 06.10.2022: 6 anni di reclusione in una colonia del regime generale, 700 unità di base di multa, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività. Appello 06.01.2023: il verdetto è stato confermato.</t>
-[...47 lines deleted...]
-    <t>2023-01-10 19:15:54</t>
+    <t>Sentenza del tribunale 02.07.2021: 6 anni di reclusione in una colonia del regime potenziato, sconosciuto rubli di risarcimento. Appello 24.09.2021: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:49:06</t>
   </si>
   <si>
     <t>Ilya Petrovich Kravchevsky</t>
   </si>
   <si>
     <t>15 agosto 1996</t>
   </si>
   <si>
     <t>Al processo ex art. 342 e dell'art. 364 si è dichiarato non colpevole.</t>
   </si>
   <si>
     <t>8,5 anni di carcere.</t>
   </si>
   <si>
     <t>2022-09-17 11:38:09</t>
-  </si>
-[...13 lines deleted...]
-    <t>2021-02-26 21:49:06</t>
   </si>
   <si>
     <t>Alexander Sergeevich Yurchik</t>
   </si>
   <si>
     <t>16 agosto 1969</t>
   </si>
   <si>
     <t>Alexander è stato arrestato nel gennaio 2021 in relazione al caso delle rivolte di massa e condannato con l'accusa di aver partecipato a canali Telegram di "orientamento radicale", nonché di aver voluto danneggiare o distruggere tre chioschi Tabakerka.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
   </si>
   <si>
     <t>Igor Nikolaevich Goltsov</t>
   </si>
   <si>
     <t>16 agosto 1984</t>
   </si>
   <si>
     <t>Programmatore quarantenne di Mogilev. Nel 2013 si è laureato presso l'Università bielorussa-russa, diventando ingegnere. È specializzato nell'uso della piattaforma Magento, utilizzata per creare negozi online e organizzare il commercio online. Ha una figlia piccola e una moglie.
 Igor Goltsov ha trasferito circa 50 dollari al canale YouTube "Zerkalo" tramite Patreon. Questo è accaduto nel 2023.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.05.2025: 5 anni di reclusione in una colonia del regime generale. Appello 20.06.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-04-03 14:38:31</t>
   </si>
   <si>
+    <t>Alexei Vyacheslavovich Shvetsov</t>
+  </si>
+  <si>
+    <t>17 agosto 1985</t>
+  </si>
+  <si>
+    <t>È stato condannato a 5 anni di prigione per aver donato al reggimento di Kalinovsky (il primo - 13,63 euro, il secondo - 35 euro, per un totale di 133 rubli e 30 centesimi).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.12.2023: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Kuzavatkin</t>
+  </si>
+  <si>
+    <t>17 agosto 1999</t>
+  </si>
+  <si>
+    <t>Alexey, cittadino russo, lavorava presso l'impianto chimico di Gomel prima del suo arresto. È stato fermato in relazione a un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste" dopo che le forze di sicurezza bielorusse hanno avuto accesso alle chat di un bot appartenente al progetto di monitoraggio bielorusso Gayun, in cui gli utenti inviavano informazioni sui movimenti delle truppe russe.
+Nell'inverno del 2025, Alexei è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale, nonché al pagamento di una pesante multa.
+Alexey è affetto da diabete di tipo 1 ed è insulino-dipendente. Inoltre, fin da bambino gli è stata riconosciuta una disabilità permanente.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.12.2025: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 25.02.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
     <t>Eugene Ivanovich Soroko</t>
   </si>
   <si>
     <t>17 agosto 1993</t>
   </si>
   <si>
     <t>Evgeniy è stato arrestato nel dicembre 2024 e condannato alla reclusione nel giugno 2025.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni 5 mesi di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
     <t>Cheslau Gerasimovitch</t>
   </si>
   <si>
     <t>17 agosto 1986</t>
   </si>
   <si>
     <t>Cheslav Gerasimovich ha 37 anni. Viene da Minsk.
 Per qualche tempo nel 2022 Gerasimovich ha lavorato a Vilnius, ma nell'autunno del 2022 è tornato a Minsk.
 Il 26 giugno Cheslav è stato condannato per “disobbedienza a un agente di polizia” in un procedimento amministrativo.
 A giudicare dal video GUBOPiK, Gerasimovich è accusato quattro volte di aver fatto donazioni alla "formazione estremista". Probabilmente è accusato ai sensi dell'articolo 361-2 del codice penale.
 Gerasimovich scrive sui social network che conduce formazione in psicoterapia da più di 15 anni. Dal 2011 ha iniziato a lavorare come tester. È interessato alla musica e suona la chitarra, scrive anche poesie e brevi prose.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.12.2024: 5 anni di reclusione in una colonia del regime generale, 300 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
     <t>Anatoly Stepanovich Vasilevsky</t>
   </si>
   <si>
     <t>17 agosto 1963</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.10.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 24.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-25 19:45:52</t>
   </si>
   <si>
-    <t>Aliaksei Yuryevich Kuzavatkin</t>
-[...30 lines deleted...]
-  <si>
     <t>Nikita Valerievich Samarin</t>
   </si>
   <si>
     <t>17 agosto 1991</t>
   </si>
   <si>
     <t>Nikita è stato arrestato per aver spruzzato gas lacrimogeno in faccia a un agente della polizia antisommossa mentre cercava di proteggere una persona durante una protesta. È stato picchiato, gli sono stati tagliati i capelli con un coltello e gli è stato spruzzato gas lacrimogeno in faccia. Nel dicembre 2020 è stato condannato a quattro anni di libertà limitata, ma il pubblico ministero è poi riuscito ad aumentare la pena a due anni e mezzo di carcere. Nikita non si è presentato in tribunale, raccontando tramite un amico che erano stati pianificati arresti arbitrari in aula, con minacce contro di lui e altri.
 Fu costretto all'esilio.
 Alla fine di marzo 2025, si è saputo che Nikita, che all'epoca si era nascosto per quattro anni per sfuggire al verdetto, era stato arrestato a Grodno. Come riportato dal Ministero degli Interni, l'uomo è stato fermato, non avendo documenti con sé, e gli è stato chiesto di recarsi in stazione. Nikita ha opposto resistenza agli agenti di polizia e, a quanto pare, ha rotto un braccio a uno di loro. Si dice che l'uomo sia ricercato per aver "spruzzato una bomboletta di gas lacrimogeno in faccia alle forze dell'ordine" nell'agosto 2020. Per questo motivo è stato aperto un procedimento penale contro di lui. Ha lasciato il Paese, ma poi è tornato illegalmente in Bielorussia.
 Dal 13 maggio 2025, non si hanno più informazioni sul prigioniero politico. Sono vietati corrispondenza e pacchi a lui indirizzati. Non si hanno inoltre informazioni sul caso di Nikita e sulla data dell'udienza. Inoltre, si segnala che all'investigatore del caso del prigioniero politico è vietato informare parenti e amici di Nikita sullo stato e l'avanzamento del caso.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 11.12.2020: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 rubli di risarcimento. Protesta del pubblico ministero 25.03.2021: 2 anni 6 mesi di reclusione in una colonia del regime generale, 2000 rubli di risarcimento. Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
     <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>18 agosto 1978</t>
   </si>
   <si>
     <t>Vladislav, blogger, poeta e scrittore, è stato arrestato nell'aprile 2021 e condannato un anno dopo per frode, per aver promesso a più di 100 persone nel 2015-2016 di partecipare ai primi reality show in Bielorussia, senza poi mantenere la promessa. È stato inoltre ritenuto colpevole di aver partecipato a tre marce nel 2020 e di aver organizzato proteste tramite Instagram. Lo stesso Vladislav ha ammesso solo di aver partecipato ai raduni.
 Nell'ottobre 2022 è stato nuovamente condannato per aver insultato Lukashenko in una poesia allegata a un ricorso contro il verdetto.
 Sul portale del negozio online Ridero.ru, sotto lo pseudonimo di Vlad Savinn, vengono presentati i suoi libri: il racconto "Ambidestro" e la raccolta di poesie "Poesia attraverso", disponibili in formato cartaceo ed elettronico.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 30.03.2022: 8 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale 26.10.2022: 2 anni di reclusione in una colonia del regime generale. Appello 23.12.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 08.08.2025: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
-  </si>
-[...26 lines deleted...]
-    <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Vitali Braginiec</t>
   </si>
   <si>
     <t>19 agosto 1973</t>
   </si>
   <si>
     <t>Avvocato con 25 anni di esperienza. In precedenza, ha diretto la sua compagnia, Braginets and Partners. Recentemente ha lavorato nell'ufficio di consulenza legale del distretto Dzerzhinsky di Minsk.
 Dopo essere stato trattenuto a casa, è stato portato al dipartimento di polizia di Partizanskoye “per verificare se fosse coinvolto in attività di protesta”. Da lì lui, come affermato in tribunale, "ha cercato di andarsene". È qui che è arrivata la disobbedienza.
 Contro di lui è stato redatto un protocollo ai sensi dell'art. 24.3 del codice degli illeciti amministrativi e arrestato per 15 giorni. Doveva essere rilasciato la sera del 7 giugno, ma ciò non è avvenuto.
 Vitaly è il difensore dell'avvocato Andrey Mochalov, contro il quale è stato denunciato un procedimento penale .
 Il processo si è svolto a porte chiuse.</t>
   </si>
   <si>
     <t>8 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
     <t>Vital Valeryevich Lukhverchyk</t>
   </si>
   <si>
     <t>19 agosto 1990</t>
   </si>
   <si>
     <t>Vitaly è stato arrestato in relazione a un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste" ed è stato condannato alla libertà vigilata e al reclusione in un istituto penitenziario a regime aperto.</t>
   </si>
   <si>
-    <t>Open correctional facility No. 46. 213188, Kruhlaje, vulica Savieckaja, 96</t>
+    <t>Open correctional facility No. 49. 213010, Škloŭ, vulica Maladziožnaja 2B</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Oleg Nikolaevich Silich</t>
+  </si>
+  <si>
+    <t>19 agosto 1972</t>
+  </si>
+  <si>
+    <t>3,5 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
+  </si>
+  <si>
+    <t>Pavel Petrovich Alekseev</t>
+  </si>
+  <si>
+    <t>19 agosto 1988</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa.
+Ex prigionieri politici riferiscono che Pavel viene spesso messo in isolamento, avendo trascorso circa 100 giorni in cella fino a maggio 2026. Soffre di attacchi di panico e assume antidepressivi . È inoltre noto che a Pavel è stata asportata la cistifellea .
+Alcune fonti hanno riferito che Pavel non era un attivista politico o sociale. Era l'amministratore di una chat di quartiere, creata tra il 2017 e il 2018, dove si discuteva di questioni quotidiane. Nel 2020, iniziarono ad apparire commenti politici. Pavel non moderava le discussioni né esprimeva opinioni. Prima del suo arresto, era attivamente coinvolto in attività illecite e ne traeva profitto.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.05.2024: 5 anni di reclusione in una colonia del regime generale. Appello 26.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:35:47</t>
+  </si>
+  <si>
+    <t>Alexander Andreevich Kudrevich</t>
+  </si>
+  <si>
+    <t>20 agosto 1989</t>
+  </si>
+  <si>
+    <t>I dettagli del caso non sono noti. Alexander è stato probabilmente arrestato nel gennaio 2024. Secondo le informazioni sui suoi social network, l'uomo è sposato e si è laureato alla BSUIR nel 2014.
+Probabilmente ha lavorato per il dipartimento di intelligence criminale, che ha intentato una causa contro Alexander per aver causato danni alla proprietà. Va notato che il Dipartimento di intelligence criminale del Ministero degli affari interni è apparso in Bielorussia nell'aprile di quest'anno - in precedenza era chiamato Dipartimento per il supporto delle attività investigative operative del Ministero degli affari interni.
+Il processo si svolgerà a porte chiuse.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.12.2024: 15 anni di reclusione in una colonia del regime potenziato. Appello 11.03.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-12-02 14:32:26</t>
   </si>
   <si>
     <t>Irina Alexandrovna Melkher</t>
   </si>
   <si>
     <t>20 agosto 1955</t>
   </si>
   <si>
     <t>Irina è stata arrestata nel dicembre 2020 insieme a suo figlio nell’ambito del criminale “caso Autukhovich”. Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. È stata accusata di aver partecipato a una "organizzazione terroristica" coinvolta nell'incendio delle proprietà degli agenti di polizia. Irina è stata condannata per “partecipazione a un'organizzazione criminale”, “atto di terrorismo”, “tentativo di prendere il potere”, nonché per aver partecipato a una manifestazione di protesta avvenuta nel settembre 2020 a Brest.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 17 anni di reclusione in una colonia del regime generale, 700 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 00:45:25</t>
   </si>
   <si>
     <t>Dmitriy Tahirovich Suvkhanov</t>
   </si>
   <si>
     <t>20 agosto 1987</t>
   </si>
   <si>
     <t>Dmitry Suvkhanov è il fratello di Marat Suvkhanov, morto in Ucraina nel febbraio 2023, combattendo a fianco delle forze di occupazione russe.
 La moderatrice dell'incontro presso il tribunale distrettuale di Svetlogorsk è stata ancora una volta Kristina Kasyanova. Ha considerato l'accusa contro Dmitry Suvkhanov ai sensi della parte 2 dell'art. 367, con cui le autorità puniscono per aver diffamato Lukashenko.
 Le autorità hanno così violato il diritto di Suvkhanov di far esaminare il suo caso da un tribunale indipendente e imparziale. Dopotutto, la cittadina Kasyanova è in uno stato di dipendenza lavorativa dalla persona che Suvkhanov avrebbe calunniato: Menaut Lukashenko, con il suo decreto, ha nominato Kasyanova alla carica di giudice e se è insoddisfatto delle sue azioni, solo lui può licenziarla da quella posizione. posizione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 02.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
-    <t>Alexander Andreevich Kudrevich</t>
-[...13 lines deleted...]
-    <t>2024-12-02 14:32:26</t>
+    <t>Daniil Aliaksandravich Bykau</t>
+  </si>
+  <si>
+    <t>21 agosto 1990</t>
+  </si>
+  <si>
+    <t>Daniil è stato condannato per aver partecipato alla "Marcia della Libertà" ai sensi dell'articolo 342, comma 1, del Codice penale e condannato a un anno di reclusione. Il caso è stato discusso presso il Tribunale distrettuale di Molodechno, nella regione di Minsk. Daniil era già stato condannato nel 2021 agli arresti domiciliari e nel 2024 alla reclusione. È stato inoltre condannato per aver partecipato alle proteste mentre stava scontando la precedente pena.
+Daniil aveva già scontato cinque giorni di carcere per aver partecipato a una marcia nell'agosto del 2020.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.06.2026: 1 anno di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-09-10 21:46:55</t>
   </si>
   <si>
     <t>Yauheni Anatolyevich Liulkovich</t>
   </si>
   <si>
     <t>21 agosto 1984</t>
   </si>
   <si>
     <t>Dopo numerosi arresti amministrativi, il 21 novembre 2021 è stato nuovamente arrestato per procedimento penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.06.2022: 8 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-05-14 20:51:06</t>
-  </si>
-[...16 lines deleted...]
-    <t>2021-12-29 15:27:44</t>
   </si>
   <si>
     <t>Olga Vladimirovna Mayorova</t>
   </si>
   <si>
     <t>22 agosto 1966</t>
   </si>
   <si>
     <t>Un noto personaggio pubblico che in precedenza aveva partecipato al Partito civile unito è stato arrestato il 4 gennaio 2021 nell'ambito del "caso Autukhovich" e accusato di aver partecipato a una "organizzazione terroristica" associata all'incendio doloso delle proprietà della polizia. Olga è stata condannata per “partecipazione a un'organizzazione criminale”, “tentato sequestro di potere”, “incitamento all'odio”, “richiesta di sanzioni” e “azioni illegali con armi”.
 In custodia, il prigioniero politico era sospettato di avere il diabete. Nel marzo 2024, è stata nuovamente condannata per “disobbedienza dolosa ai requisiti dell’amministrazione della colonia”.</t>
   </si>
   <si>
     <t>Penal colony No. 24. 247526, vulica Vytvorčaja, 44, Zarečča, Rečyca district, Homieĺ region</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 20 anni di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale 05.03.2024: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello 29.05.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 00:48:39</t>
+  </si>
+  <si>
+    <t>Boris Borisovich Puchalski</t>
+  </si>
+  <si>
+    <t>22 agosto 1975</t>
+  </si>
+  <si>
+    <t>L'inchiesta ritiene che nel gennaio di quest'anno l'ucraino Likholat abbia contattato l'SBU, dove gli è stato ordinato di far saltare in aria i binari ferroviari. Per questo compito chiamò due abitanti di Grodno, dotati di competenze specifiche nello sminamento. Boris Pukhalsky è stato arrestato dopo aver preso un ordigno esplosivo da un nascondiglio nel distretto di Kobryn e averlo trasportato nel distretto di Tolochin.
+Condannato a 25 anni di carcere, il tribunale ha ordinato a Boris di scontare i primi cinque anni della pena in carcere.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2024: 25 anni di reclusione in una colonia del regime potenziato. Appello 02.05.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
   </si>
   <si>
     <t>Svetlana Viktorovna Bychkovskaya</t>
   </si>
   <si>
     <t>22 agosto 1977</t>
   </si>
   <si>
     <t>La donna lavorava nel servizio One Window nel distretto Oktyabrsky di Minsk.
 È sospettato di aver trasferito dati personali di funzionari della sicurezza ai canali di Telegram.
 Il processo si è svolto a porte chiuse.</t>
   </si>
   <si>
     <t>5. 5 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Boris Borisovich Puchalski</t>
-[...26 lines deleted...]
-  <si>
     <t>Marat Aliaksandravich Bushenka</t>
   </si>
   <si>
     <t>23 agosto 1969</t>
   </si>
   <si>
     <t>Marat trascorse l'infanzia a Kletsk. Dopo aver terminato la scuola, studiò presso la Scuola Superiore Militare-Politica di Leopoli.
 Per lungo tempo ha diviso il suo tempo tra la Bielorussia e la Lettonia. Recentemente, stando ai social media , risultava residente in Lettonia.
 Bushenko ha fondato e gestito diverse società commerciali in vari paesi, tra cui la polacca Goods Express Trading, la tedesca wwi UG, le ceche MAG TRIO e Interclouds, nonché la russa Rekordis Favorit LLC e la con sede a Minsk Comfort Active LLC. In precedenza, ha anche gestito attività commerciali in Estonia e Moldavia.</t>
   </si>
   <si>
     <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-05-16 21:33:27</t>
   </si>
   <si>
+    <t>Illia Aliaksandravich Valvenkin</t>
+  </si>
+  <si>
+    <t>23 agosto 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Andrey Anatolyevich Kryvashei</t>
+  </si>
+  <si>
+    <t>24 agosto 1993</t>
+  </si>
+  <si>
+    <t>2025-11-06 20:45:56</t>
+  </si>
+  <si>
+    <t>Pauline Alexandrovna Pitkevich</t>
+  </si>
+  <si>
+    <t>24 agosto 1994</t>
+  </si>
+  <si>
+    <t>Quando nel giugno 2024 il KGB della Bielorussia dichiarò il progetto Media IQ un gruppo estremista, nominò Pitkevich tra i suoi partecipanti. Più o meno nello stesso periodo, gli account di Polina sono stati online l'ultima volta.
+Polina Pitkevich è nata nel 1994. Laureato presso la Facoltà di Giornalismo della BSU (2016). Si interessò al teatro e per qualche tempo lavorò come attrice nel Laboratorio del Teatro Sociale di Minsk. Come giornalista ha scritto di argomenti culturali. Polina è nota anche per il suo amore per gli animali: sulle sue pagine dei social media si possono trovare molti annunci pubblicitari che aiutano gli animali senza casa. Secondo gli amici, Polina aveva più di un gatto salvato che viveva in casa sua.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.03.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-02-28 01:16:19</t>
+  </si>
+  <si>
     <t>Paul Vladimirovich Korenyukhin</t>
   </si>
   <si>
     <t>24 agosto 1988</t>
   </si>
   <si>
     <t>È stato detenuto nel novembre 2024 a Zhodino.
 Allo stesso tempo, il sito web dell'iniziativa “Lettera Bel” e le sue pagine sui social network sono stati riconosciuti come “materiali estremisti”. Un mese dopo , il KGB riconobbe l’iniziativa come “ formazione estremista”. Secondo il dipartimento, Alexander Mazur , così come Pavel Korenyukhin e Alexander Lykshin sono imparentati con la "lettera . bel". Ora gli uomini si trovano nell'ST -8 , sono accusati ai sensi dell'art. 361-1 del codice penale (Creazione di un gruppo estremista o partecipazione ad esso).</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 25.11.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
-  </si>
-[...23 lines deleted...]
-    <t>2025-02-28 01:16:19</t>
   </si>
   <si>
     <t>Nadezhda Anatolievna Laptenok</t>
   </si>
   <si>
     <t>24 agosto 1972</t>
   </si>
   <si>
     <t>È noto che Nadezhda ha due figlie adulte e un figlio minore con disabilità.
 Il 1 marzo 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>6 anni di reclusione in una colonia alle condizioni del regime generale</t>
   </si>
   <si>
     <t>2023-12-07 23:27:01</t>
   </si>
   <si>
     <t>Dmitriy Aleksandrovich Makeev</t>
   </si>
   <si>
     <t>25 agosto 1983</t>
   </si>
   <si>
     <t>Un farmacista di formazione. Dmitry è accusato ai sensi di sei articoli del codice penale.
@@ -990,228 +1005,182 @@
 Secondo gli attivisti per i diritti umani, le persone coinvolte nel “caso” dovranno pagare un risarcimento di 29 milioni di rubli.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.12.2021: 16 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Tribunale per il cambio di regime 09.11.2022: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-26 21:11:11</t>
   </si>
   <si>
     <t>Nikita Sergeevich Nechaev</t>
   </si>
   <si>
     <t>26 agosto 1994</t>
   </si>
   <si>
     <t>Nikita si è laureato presso la Facoltà di Radiofisica e Informatica nel 2019. È stato riconosciuto come miglior studente nella categoria "Miglior laureato BSU".
 Ha 7 anni di esperienza lavorativa su progetti di ricerca avanzata in vari campi ( tra cui statistica , teoria della probabilità e algebra lineare , fisica dei semiconduttori e fisica termica ) .</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello 03.02.2026: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-13 13:44:32</t>
   </si>
   <si>
-    <t>Olga Alexandrovna Rodionova</t>
-[...12 lines deleted...]
-    <t>2024-11-01 02:14:01</t>
+    <t>Dmitry Yurievich Ravich</t>
+  </si>
+  <si>
+    <t>26 agosto 1988</t>
+  </si>
+  <si>
+    <t>Arrestato per un'azione sulla ferrovia .
+Durante l'offensiva delle truppe russe su Kiev dalla regione di Gomel, insieme a Denis Dikun e Oleg Molchanov , ha bruciato un armadio con apparecchiature elettroniche sulla ferrovia per rallentare la consegna di attrezzature militari russe al confine ucraino. Di conseguenza, i semafori e gli scambi su una delle sezioni della ferrovia Zhlobin-Kalinkovichi, che prosegue verso l'Ucraina, sono stati portati in rovina.
+Dmitry ha lavorato presso VMU RUE "PO Belorusneft" come elettricista di impianti di perforazione.</t>
+  </si>
+  <si>
+    <t>22 anni di reclusione in una colonia penale a regime rafforzato.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:12:13</t>
   </si>
   <si>
     <t>Catherine Nikolaevna Novikov</t>
   </si>
   <si>
     <t>26 agosto 1985</t>
   </si>
   <si>
     <t>Presumibilmente detenuto per aver rilasciato interviste a media stranieri.
 È noto che Ekaterina è stata detenuta all'inizio dell'estate in una camicia da notte, in cui è stata tenuta in un centro di custodia cautelare fino al primo trasferimento dai suoi parenti.
 All'inizio di aprile 2024, fonti di Belsat hanno consegnato alla redazione una lettera di Ekaterina. Su un pezzo di carta igienica, ha descritto la sua orribile detenzione e la successiva incarcerazione:
 “Sono caduto dal secondo piano del letto, con la testa su una panca di legno. Hanno fatto una foto, ma non hanno riportato il risultato per più di un mese”.
 “L’hanno messo sulla bandiera, hanno picchiato l’intero ufficio. Hanno detto che era per le mie interviste, per il canale e per i miei ardenti appelli”.
 Il 16 luglio 2024 il ricorso è stato esaminato.</t>
   </si>
   <si>
     <t>6,5 anni di reclusione in una colonia in condizioni di regime generale.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Dmitry Yurievich Ravich</t>
-[...28 lines deleted...]
-    <t>2023-10-02 21:15:28</t>
+    <t>Olga Alexandrovna Rodionova</t>
+  </si>
+  <si>
+    <t>26 agosto 1974</t>
+  </si>
+  <si>
+    <t>Olga Rodionova ha lavorato fino al 2020 presso KYKY.org, principalmente per la rubrica “Dolore”, e ha anche collaborato come freelance con i media bielorussi e stranieri.
+Mentre si trovava nel centro di detenzione n. 1, Olga è stata mandata per un esame psichiatrico all'ospedale di Novinki. La madre malata di Olga , che ha più di 80 anni , ha bisogno di cure costanti .</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.12.2024: 4 anni di reclusione in una colonia del regime generale. Appello 07.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-11-01 02:14:01</t>
+  </si>
+  <si>
+    <t>Alexander Gennadievich Kordyukov</t>
+  </si>
+  <si>
+    <t>27 agosto 1979</t>
+  </si>
+  <si>
+    <t>Alexander è stato arrestato dopo una protesta contro i risultati delle elezioni presidenziali, tenutesi l'11 agosto 2020 a Brest. Durante questo evento, Gennady Shutov venne colpito alla nuca, alla quale Alexander assistette. In seguito venne condannato per resistenza e tentato omicidio del capitano Roman Gavrilov, che aveva sparato al manifestante, e del sottufficiale Arseniy Galitsyn, che interpretava le vittime.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 25.02.2021: 10 anni di reclusione in una colonia del regime potenziato, 2642 rublo di risarcimento. Appello 14.05.2021: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
   </si>
   <si>
     <t>Stepan Sergeevich Zadojko</t>
   </si>
   <si>
     <t>27 agosto 1984</t>
   </si>
   <si>
     <t>Secondo canali filogovernativi, è stato arrestato per aver pubblicato oltre 1.200 commenti. In particolare, i commenti mostrati dalle forze di sicurezza erano scritti principalmente in bielorusso e in gran parte volti a sostenere l'Ucraina. Tutti i commenti mostrati provenivano da YouTube.
 In un video diffuso sui canali delle forze di sicurezza, si vedono cinque agenti della SOBR che lo aggrediscono, e in seguito l'uomo appare picchiato: ha un occhio nero e un graffio sanguinante alla testa.
 Stepan lavora come operaio in un'azienda privata a Grodno. Inoltre, frequenta regolarmente la palestra e, a giudicare dalle sue foto sui social media, mantiene una buona forma fisica.
 È noto, grazie alle testimonianze di ex prigionieri politici, che Stepan non ha ricevuto alcun aiuto dall'esterno.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 24.10.2023: 5 anni 6 mesi di reclusione in una colonia del regime potenziato, 100 unità di base di multa.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
-    <t>Alexander Gennadievich Kordyukov</t>
-[...13 lines deleted...]
-  <si>
     <t>Aliaksandr Nazarovich</t>
   </si>
   <si>
     <t>27 agosto 1983</t>
   </si>
   <si>
     <t>Alexander è stato arrestato e condannato per aver fermato un treno merci, aver messo strisce rosse sui pannelli luminosi pubblicitari, aver forato i pneumatici di un agente di polizia, aver dato fuoco al chiosco Tabakerka e maneggiato oggetti contenenti sostanze infiammabili. Ha spiegato le sue azioni come una protesta contro la situazione nel paese dopo le elezioni presidenziali del 9 agosto 2020, in particolare contro le detenzioni infondate e la tortura di persone da parte delle forze di sicurezza. Sequestrata anche la sua Opel Astra.</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.06.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 26.08.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Vasily Alexandrovich Klimovich</t>
-[...26 lines deleted...]
-    <t>2025-01-09 00:25:08</t>
+    <t>Mikhail Iharavich Baboshka</t>
+  </si>
+  <si>
+    <t>27 agosto 1992</t>
+  </si>
+  <si>
+    <t>Il 1° dicembre 2023 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>7 anni di reclusione in una colonia di massima sicurezza</t>
+  </si>
+  <si>
+    <t>2023-10-02 21:15:28</t>
   </si>
   <si>
     <t>Dzmitry Aliaksandravich Ivanchanka</t>
   </si>
   <si>
     <t>31 agosto 1986</t>
   </si>
   <si>
     <t>Arrestato per commenti sui social.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-02-26 21:20:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1515,51 +1484,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1591,1915 +1560,1848 @@
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>48</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>49</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>53</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>54</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...16 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
         <v>63</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...11 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>68</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>69</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>79</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>80</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="I15" t="s">
         <v>86</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" t="s">
         <v>89</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>90</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
         <v>91</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" t="s">
         <v>94</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>95</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>96</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>97</v>
       </c>
-      <c r="F17" t="s">
-[...5 lines deleted...]
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" t="s">
         <v>100</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>102</v>
       </c>
-      <c r="D18" t="s">
-[...11 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" t="s">
         <v>105</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>106</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" t="s">
         <v>109</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>110</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>112</v>
       </c>
       <c r="I20" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>114</v>
       </c>
       <c r="B21" t="s">
         <v>115</v>
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>117</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>118</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>121</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>122</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>125</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>128</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
         <v>131</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>132</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>136</v>
       </c>
-      <c r="C25" t="s">
+      <c r="I25" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
+        <v>140</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>63</v>
+      </c>
+      <c r="H26" t="s">
         <v>141</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>142</v>
-      </c>
-[...16 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" t="s">
+        <v>145</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" t="s">
         <v>151</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
         <v>152</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>153</v>
       </c>
-      <c r="D28" t="s">
-[...11 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
         <v>156</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>157</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>74</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
         <v>161</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="D30" t="s">
-[...11 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
         <v>166</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
         <v>171</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>172</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>42</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>178</v>
       </c>
       <c r="I33" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>180</v>
       </c>
       <c r="B34" t="s">
         <v>181</v>
       </c>
       <c r="C34" t="s">
         <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>183</v>
       </c>
       <c r="I34" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>185</v>
       </c>
       <c r="B35" t="s">
         <v>186</v>
       </c>
       <c r="C35" t="s">
         <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>188</v>
       </c>
       <c r="I35" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>190</v>
       </c>
       <c r="B36" t="s">
         <v>191</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>192</v>
       </c>
-      <c r="D36" t="s">
-[...11 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>194</v>
+      </c>
+      <c r="B37" t="s">
         <v>195</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="D37" t="s">
-[...11 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>199</v>
+      </c>
+      <c r="B38" t="s">
         <v>200</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>201</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>202</v>
       </c>
       <c r="I38" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>204</v>
       </c>
       <c r="B39" t="s">
         <v>205</v>
       </c>
       <c r="C39" t="s">
         <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>207</v>
       </c>
       <c r="I39" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>209</v>
       </c>
       <c r="B40" t="s">
         <v>210</v>
       </c>
       <c r="C40" t="s">
         <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>43</v>
+        <v>212</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I40" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B41" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>216</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
+        <v>36</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>217</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B42" t="s">
         <v>220</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>221</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>74</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>222</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>227</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>89</v>
+      </c>
+      <c r="E44" t="s">
+        <v>111</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...11 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>236</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>237</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>239</v>
+      </c>
+      <c r="B46" t="s">
         <v>240</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>242</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>244</v>
+      </c>
+      <c r="B47" t="s">
         <v>245</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>246</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>152</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>247</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>248</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>249</v>
+      </c>
+      <c r="B48" t="s">
+        <v>250</v>
+      </c>
+      <c r="C48" t="s">
         <v>251</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
+        <v>89</v>
+      </c>
+      <c r="E48" t="s">
         <v>252</v>
       </c>
-      <c r="C48" t="s">
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>253</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
         <v>258</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" t="s">
         <v>261</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>262</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>89</v>
+      </c>
+      <c r="E50" t="s">
+        <v>111</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>263</v>
       </c>
       <c r="I50" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>265</v>
       </c>
       <c r="B51" t="s">
         <v>266</v>
       </c>
       <c r="C51" t="s">
         <v>267</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>268</v>
       </c>
       <c r="F51" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>269</v>
       </c>
       <c r="I51" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>271</v>
       </c>
       <c r="B52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
       </c>
-      <c r="D52" t="s">
-[...11 lines deleted...]
-      <c r="H52" t="s">
+      <c r="I52" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>275</v>
+      </c>
+      <c r="B53" t="s">
         <v>276</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>31</v>
+      </c>
+      <c r="I53" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>278</v>
+      </c>
+      <c r="B54" t="s">
         <v>279</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>280</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>89</v>
+      </c>
+      <c r="E54" t="s">
+        <v>111</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
         <v>281</v>
       </c>
-      <c r="D54" t="s">
-[...11 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>283</v>
+      </c>
+      <c r="B55" t="s">
         <v>284</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>285</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>286</v>
       </c>
-      <c r="D55" t="s">
-[...11 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>288</v>
+      </c>
+      <c r="B56" t="s">
         <v>289</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>290</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>89</v>
+      </c>
+      <c r="E56" t="s">
+        <v>111</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>291</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>293</v>
+      </c>
+      <c r="B57" t="s">
         <v>294</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>295</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>152</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>296</v>
       </c>
-      <c r="D57" t="s">
-[...11 lines deleted...]
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>298</v>
+      </c>
+      <c r="B58" t="s">
         <v>299</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>300</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>36</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
         <v>301</v>
       </c>
-      <c r="D58" t="s">
-[...11 lines deleted...]
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" t="s">
         <v>304</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>305</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>306</v>
       </c>
-      <c r="D59" t="s">
-[...11 lines deleted...]
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" t="s">
         <v>309</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>310</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>74</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>311</v>
       </c>
-      <c r="D60" t="s">
-[...11 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>313</v>
+      </c>
+      <c r="B61" t="s">
         <v>314</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>315</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>89</v>
+      </c>
+      <c r="E61" t="s">
+        <v>111</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>316</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>318</v>
+      </c>
+      <c r="B62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>89</v>
+      </c>
+      <c r="E62" t="s">
+        <v>111</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>321</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>323</v>
+      </c>
+      <c r="B63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>74</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>326</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>328</v>
+      </c>
+      <c r="B64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>330</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>74</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>331</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>333</v>
+      </c>
+      <c r="B65" t="s">
         <v>334</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>335</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
         <v>336</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65" t="s">
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>337</v>
       </c>
-      <c r="F65" t="s">
-[...5 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>339</v>
+      </c>
+      <c r="B66" t="s">
         <v>340</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>341</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>152</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
       <c r="I66" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>344</v>
       </c>
       <c r="B67" t="s">
         <v>345</v>
       </c>
       <c r="C67" t="s">
         <v>346</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>347</v>
       </c>
-      <c r="F67" t="s">
-[...5 lines deleted...]
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>348</v>
-      </c>
-[...56 lines deleted...]
-        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">