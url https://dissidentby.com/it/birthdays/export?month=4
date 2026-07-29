--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,674 +12,657 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
-    <t>Nikolay Nikolaevich Korol</t>
-[...7 lines deleted...]
-Nicholas ha una moglie e un figlio di un anno.</t>
+    <t>Aliaksandr Anatolyevich Yazheuski</t>
+  </si>
+  <si>
+    <t>2 aprile 1968</t>
+  </si>
+  <si>
+    <t>Dal 2011 ha lavorato come insegnante presso la succursale della Scuola Statale di Riserva Olimpica di Gomel.</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
-    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
-[...1 lines deleted...]
-  <si>
     <t>In custodia</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-07-19 13:22:52</t>
+  </si>
+  <si>
+    <t>Alexey Olegovich Tarasevich</t>
+  </si>
+  <si>
+    <t>3 aprile 1981</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 45. 225073, Brest region, Kamenetsky district, Sushki</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
     <t>Si</t>
   </si>
   <si>
-    <t>4 anni di carcere</t>
-[...25 lines deleted...]
-    <t>2022-02-03 18:52:00</t>
+    <t>Sentenza del tribunale 25.06.2025: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 11.08.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-09-10 10:53:22</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Rudchyk</t>
+  </si>
+  <si>
+    <t>3 aprile 1964</t>
+  </si>
+  <si>
+    <t>Alexander Rudchik è nato a Skovorodino, una città nella regione dell'Amur, in Russia, vicino al confine con la Cina. Si è laureato presso l'Istituto di Finanza ed Economia Militare del Ministero della Difesa russo nel 1985 e successivamente ha prestato servizio come tenente a Tynda, nella regione dell'Amur.
+Secondo BelPol, l'uomo ha vissuto in Bielorussia per molti anni e ha lavorato come revisore dei conti in proprio dal 2003. Ha chiuso la sua attività alla fine del 2019.
+Alexander non ha nascosto le sue posizioni anti-Putin e anti-Lukashenko sui social media.
+Dal 2022, l'uomo vive fuori dalla Bielorussia. Già nella primavera del 2025 pubblicava foto dalla Polonia. Ma in seguito, per ragioni sconosciute, Rudchik è finito in Bielorussia.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 10 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-05-09 22:14:21</t>
   </si>
   <si>
     <t>Alexey Vladimirovich Glotov</t>
   </si>
   <si>
     <t>3 aprile 1978</t>
   </si>
   <si>
     <t>Alexey è stato arrestato il 30 giugno 2021 nell'ambito di un'indagine penale su un incidente avvenuto in una struttura di comunicazione della Marina russa vicino a Vileika.
 Secondo la versione dell'accusa presentata in tribunale, Alexei e Vadim Gulevich, "vestiti in mimetica e armati di armi da fuoco, sono entrati nella struttura militare e hanno piazzato ordigni esplosivi con un raggio d'azione fino a 11 metri". Uno di essi non è esploso ed è stato disinnescato. Un esame ha rivelato che gli ordigni sono stati innescati con un'azione ritardata.
 I danni furono stimati in oltre 26.000 rubli. Nel dicembre 2022, fu riconosciuto colpevole e condannato alla reclusione in una colonia penale di massima sicurezza e a una multa salata.
 Nell'agosto 2023 si tenne un'udienza in tribunale per discutere la questione della modifica della pena, in seguito alla quale Alexei fu trasferito in regime carcerario.</t>
   </si>
   <si>
-    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
-[...2 lines deleted...]
-    <t>Sentenza del tribunale 05.12.2022: 20 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa. Appello 03.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 04.08.2023: 3 anni di regime carcerario. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
+    <t>Penal colony No. 9. 213410, Horki, vulica Dabraliubava 16</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.12.2022: 20 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa. Appello 03.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 04.08.2023: 3 anni di regime carcerario. Sentenza del tribunale data sconosciuta: 1 anno di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2022-08-28 22:21:39</t>
   </si>
   <si>
-    <t>Uladzimir Stanislavavich Kazlouski</t>
-[...45 lines deleted...]
-    <t>Oleg Georgievich Khomenko</t>
+    <t>Aleh Heorhiyevich Khamenka</t>
   </si>
   <si>
     <t>4 aprile 1967</t>
   </si>
   <si>
     <t>Oleg Khomenko è un musicista, leader del gruppo "Palace".
 L'arresto è stato reso noto il 30 giugno 2025. Come è noto, è stato aperto un procedimento penale nei suoi confronti per aver collaborato con un organo di stampa bielorusso indipendente, inserito nell'elenco delle cosiddette "formazioni estremiste" (l'articolo specifico del Codice penale è attualmente sconosciuto).
 Oleg Khomenko è un musicista, compositore e conduttore radiofonico. Nel 1992 ha fondato il gruppo folk-rock "Palace". La band ha pubblicato sei album in studio, Khomenko si è esibito anche da solista e ha registrato audiolibri. Nel 2008 ha partecipato alla selezione nazionale per l'Eurovision Song Contest con il brano "Kola Grukatala". Dopo il 2020, i "Palace" sono rimasti in patria e si sono esibiti occasionalmente.</t>
   </si>
   <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.03.2026: 3 anni di reclusione in una colonia del regime generale, 450 unità di base di multa. Appello 08.05.2026: sconosciuto.</t>
+  </si>
+  <si>
     <t>2025-07-09 20:45:12</t>
   </si>
   <si>
-    <t>Anatoliy Frantsevich Leonik</t>
-[...11 lines deleted...]
-    <t>2023-01-20 16:09:40</t>
+    <t>Alexander Pavlovich Sidorenko</t>
+  </si>
+  <si>
+    <t>4 aprile 1991</t>
+  </si>
+  <si>
+    <t>Alexander, il direttore del negozio di York, è stato arrestato nel novembre 2021 nell'ambito di un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva.
+Nel settembre 2023 si è saputo che Alexander era stato trasferito in un ospedale per detenuti nel villaggio di Kolyadichi, vicino a Minsk, per un'operazione programmata. Alla fine di ottobre dello stesso anno venne nuovamente trasferito nella colonia penale.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.09.2022: 8 anni di reclusione in una colonia del regime potenziato. Appello 28.02.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2022-05-26 01:16:45</t>
+  </si>
+  <si>
+    <t>Yahor Savelyevich Buzhylau</t>
+  </si>
+  <si>
+    <t>5 aprile 1994</t>
+  </si>
+  <si>
+    <t>Alla fine di luglio, il famoso marchio di gioielli Belaruskicry è stato designato come "organizzazione estremista" in Bielorussia e i suoi prodotti informativi sono stati classificati come "materiale estremista". Il gruppo ha sospeso le proprie attività. Il 27 luglio, i propagandisti hanno dettagliato le accuse contro il marchio e hanno riportato l'arresto di uno dei membri del gruppo, Yegor Buzhilov, che si era recato in Bielorussia. Inoltre, altre sei persone in Bielorussia sarebbero collegate a Belaruskicry e sono accusate di reati economici.
+Secondo quanto affermato dai propagandisti, il regista Yegor Buzhilov sarebbe stato arrestato al suo arrivo in Bielorussia. Il servizio giornalistico includeva filmati di Buzhilov dietro le sbarre. Il video è datato 29 luglio. Sempre secondo i propagandisti, Buzhilov è accusato, tra le altre cose, di "finanziamento dell'estremismo" (articolo 361-2 del codice penale).
+Yegor coordinava la produzione dei gioielli Bielaruskicry: pendenti, orecchini e amuleti. Fu accusato di aver consegnato uno di questi pezzi a Svetlana Tikhanovskaya.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 9. 210034, Vitebsk, street 3rd Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-08-28 11:01:38</t>
   </si>
   <si>
     <t>Alexandra Viktorovna Kasko</t>
   </si>
   <si>
     <t>5 aprile 1993</t>
   </si>
   <si>
     <t>Alexandra è stata arrestata nel febbraio 2023 al suo ritorno in Bielorussia e il giorno successivo è stata condannata a 10 giorni ai sensi di un articolo amministrativo per "diffusione di materiale estremista". Tuttavia, dopo aver scontato l'arresto, non è mai stata rilasciata, poiché è stato aperto un procedimento penale nei suoi confronti per due interviste con una fonte informativa riconosciuta come "gruppo estremista".
 È stata accusata di aver assistito “gruppi estremisti”, di aver gestito canali Telegram, di aver incitato all’odio, di aver insultato le autorità, di aver diffuso dati personali e di aver diffamato Lukashenko, ed è stata condannata in base a otto articoli penali.
 Nel marzo 2024, il tribunale ha esaminato l'appello e ha ridotto la pena di un anno, senza il diritto di ulteriore appello.
 Nel maggio 2024 si è saputo che era stata nuovamente condannata per "aver insultato un funzionario governativo e un giudice".
 Nella primavera del 2025, è emersa la notizia che era stato aperto un altro procedimento penale contro Alexandra e che la donna era stata trasferita in un centro di custodia cautelare.</t>
   </si>
   <si>
+    <t>Donna</t>
+  </si>
+  <si>
     <t>Pre-trial detention center No. 6. 225413, Baranavičy, vulica Bresckaja 258B</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.12.2023: 10 anni di reclusione in una colonia del regime generale. Appello 21.03.2024: 9 anni di reclusione in una colonia del regime generale. Sentenza del tribunale 31.05.2024: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 100 unità di base di multa.</t>
   </si>
   <si>
     <t>2023-03-02 20:04:59</t>
   </si>
   <si>
-    <t>Dmitry Petrovich Kornejchuk</t>
-[...5 lines deleted...]
-    <t>La natura delle accuse è ancora oggetto di indagine, ma è molto probabile che Dmitry sia stato incarcerato in relazione al caso di alto profilo del canale di monitoraggio "Belarusian Gayun", che monitorava le azioni delle truppe russe in Bielorussia prima e durante la loro aggressione armata contro l'Ucraina. L'ultimo impiego noto di Dmitry Korneichik è stato presso la catena di vendita al dettaglio OJSC "Avtospace", che vende ricambi e materiali di consumo per auto e ha negozi in diverse città della Bielorussia. In precedenza, era un imprenditore individuale nel settore della fotografia professionale.</t>
+    <t>Mikhail Yuryevich Karol</t>
+  </si>
+  <si>
+    <t>6 aprile 1987</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:46:32</t>
+  </si>
+  <si>
+    <t>Matsvei Piatrovich Baranau</t>
+  </si>
+  <si>
+    <t>7 aprile 2000</t>
+  </si>
+  <si>
+    <t>SIZO-3, 308017, st. Konstantin Zaslonova m.169 A, regione di Belgorod, Belgorod</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
-    <t>2025-12-28 21:24:09</t>
-[...5 lines deleted...]
-    <t>6 aprile 1965</t>
+    <t>2026-03-26 17:09:51</t>
+  </si>
+  <si>
+    <t>Ivan Siarheyevich Zamiatsin</t>
+  </si>
+  <si>
+    <t>7 aprile 2003</t>
+  </si>
+  <si>
+    <t>La Procura Regionale di Brest ha elencato le azioni per le quali il giovane è perseguito ai sensi di quattro articoli: nove donazioni a un canale YouTube "utilizzato per il supporto informativo" del Reggimento Kalinovsky. Inoltre, nel 2024, il giovane ha scritto messaggi nelle chat di Telegram contenenti "insulti pubblici" contro Alexander Lukashenko, nonché messaggi presumibilmente rientranti nell'articolo 361 del Codice Penale (Richieste di sanzioni). Infine, nell'ottobre 2024, il residente di Brest avrebbe tentato di aderire al piano "Peramoga" ( "ha attivato la corrispondenza con un bot di Telegram, ha compilato il modulo proposto, fornendo informazioni su di sé e sulle sue competenze, aderendovi", e ha completato un "compito di prova" ).</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 19.09.2025: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
-[...5 lines deleted...]
-    <t>Vladimir Aleksandrovich Avramtsev</t>
+    <t>Sentenza del tribunale data sconosciuta: 7 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-09-17 20:57:14</t>
+  </si>
+  <si>
+    <t>Yuri Miroslavovich Rukshta</t>
+  </si>
+  <si>
+    <t>7 aprile 1984</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.07.2024: 3 anni di reclusione in una colonia del regime generale. Appello 13.09.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-09-06 17:57:38</t>
+  </si>
+  <si>
+    <t>Uladzimir Aliaksandravich Auramtsau</t>
   </si>
   <si>
     <t>7 aprile 1994</t>
   </si>
   <si>
     <t>Vladimir, diplomato alla Bobruisk Olympic Reserve School e alla BSATU, era impegnato nel wrestling e ha lavorato come allenatore presso il centro fitness Eva.
 È stato arrestato il 30 marzo 2022 con l'accusa di sabotaggio sulla ferrovia. Nonostante non abbia opposto resistenza, le forze speciali hanno utilizzato la forza e le armi. Successivamente è stato condannato in base a cinque articoli gravi del codice penale.
 Nel settembre 2024, Vladimir è stato trasferito in un rigido regime carcerario.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.02.2023: 22 anni di reclusione in una colonia del regime potenziato, 350 unità di base di multa, circa 13000 rubli di risarcimento. Appello 26.04.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 25.09.2024: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-04-06 19:33:48</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-09-17 20:57:14</t>
   </si>
   <si>
     <t>Oleg Aleksandrovich Degterenko</t>
   </si>
   <si>
     <t>8 aprile 2002</t>
   </si>
   <si>
     <t>La sostanza dell'accusa è ancora sconosciuta agli attivisti per i diritti umani.
 Il processo, durato dal 9 febbraio, ha dichiarato Degterenko colpevole di “adesione ad una formazione estremista” e ai sensi della parte 3 dell'art. 361-1 del codice penale, è stato condannato a tre anni di reclusione.
 È stato inoltre riconosciuto colpevole di “fornitura di fondi con qualsiasi mezzo allo scopo di utilizzarli in attività terroristiche, sostegno materiale e altro sostegno” da parte di una persona che aveva precedentemente commesso un reato ai sensi dell'art. 361-1 del codice penale, e secondo la parte 2 dell'art. 290-1 del codice penale (come modificato dalla legge della Repubblica di Bielorussia del 9 gennaio 2019 n. 171-Z), è stato condannato a una pena detentiva di 8 anni con una multa di 100 unità base.
 Per addizione parziale delle pene, l'imputato è stato condannato in via definitiva alla reclusione per una durata di 8 anni e 6 mesi.
 Il 10 maggio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.03.2024: 8 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 10.05.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-02-08 00:37:52</t>
   </si>
   <si>
+    <t>Andrey Vladimirovich Osipenko</t>
+  </si>
+  <si>
+    <t>8 aprile 1967</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 1 anno 6 mesi di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-09-09 20:34:41</t>
+  </si>
+  <si>
     <t>Stanislav Valerievich Mochalov</t>
   </si>
   <si>
     <t>8 aprile 1976</t>
   </si>
   <si>
     <t>Stanislav, un attivista di Gomel, è stato arrestato il 28 maggio 2021 dopo che le forze di sicurezza avevano perquisito il suo appartamento, dove viveva con i genitori. In precedenza, aveva scontato tre arresti amministrativi ai sensi dell'articolo 24.23 del Codice degli illeciti amministrativi della Repubblica di Bielorussia per aver partecipato a proteste.
 Stanislav è stato condannato in base a due articoli penali per aver partecipato a una catena di montaggio alla Marcia della Solidarietà, tenutasi il 20 settembre 2020 a Gomel. Si è rifiutato di firmare la petizione per la grazia e ha difeso i suoi diritti anche in condizioni carcerarie difficili, nonostante i problemi di salute. È rimasto senza cure per la figlia minorenne e i genitori anziani, mentre suo padre è disabile.
 È stato rilasciato nel dicembre 2023, dopo aver scontato completamente la pena.
 Nel dicembre 2024 si è saputo che Stanislav era stato nuovamente arrestato per un nuovo procedimento penale.</t>
   </si>
   <si>
-    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
-[...2 lines deleted...]
-    <t>Sentenza del tribunale 03.01.2022: 3 anni di reclusione in una colonia del regime generale. Appello 23.03.2022: il verdetto è stato confermato. Sentenza del tribunale 26.11.2025: 4 anni di reclusione in una colonia del regime rigoroso.</t>
+    <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.01.2022: 3 anni di reclusione in una colonia del regime generale. Appello 23.03.2022: il verdetto è stato confermato. Sentenza del tribunale 26.11.2025: 4 anni di reclusione in una colonia del regime rigoroso. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-06-01 03:07:17</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Osipenko</t>
-[...10 lines deleted...]
-  <si>
     <t>Egor Anatolevich Volkov</t>
   </si>
   <si>
     <t>9 aprile 1969</t>
   </si>
   <si>
-    <t>Egor Volkov ha 55 anni. È originario di Minsk e ha studiato alla scuola n. 50. Successivamente si è laureato presso l'Istituto radiotecnico di Minsk (ora Università statale bielorussa di informatica e radioelettronica).
-[...2 lines deleted...]
-Il 23 luglio 2024 è stato discusso l'appello e il verdetto è entrato in vigore.</t>
+    <t>Yegor Volkov ha 55 anni. È originario di Minsk e ha frequentato la scuola n. 50. In seguito si è laureato presso l'Istituto di Radiotecnica di Minsk (ora Università Statale Bielorussa di Informatica e Radioelettronica).
+Volkov ha avviato la sua attività negli anni '90. Il suo settore di competenza è il trasporto merci, compreso il trasporto di liquidi. La sua azienda è piuttosto grande, con una flotta che conta fino a cento camion.
+Secondo i media filogovernativi, Yegor è stato processato per aver donato 11.100 dollari in criptovaluta al Reggimento Kalinovsky tra il 2022 e il 2023, nonché per aver scattato foto durante le proteste.
+Il 23 luglio 2024, il ricorso è stato esaminato e la sentenza è entrata in vigore.
+Il 14 aprile 2026 non è stato rilasciato dal carcere come previsto dalla sentenza. Ad aprile 2026 si trovava nel Centro di detenzione preventiva n. 1; a quanto pare, era stato aperto un nuovo procedimento penale contro Yegor.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.05.2024: 3 anni di reclusione in una colonia del regime generale. Appello 23.07.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-04-24 23:21:58</t>
   </si>
   <si>
     <t>Alexander Fedorovich Gorbel</t>
   </si>
   <si>
     <t>9 aprile 1978</t>
   </si>
   <si>
     <t>L'08.08.2024 è stato esaminato il ricorso e la sentenza è entrata in vigore.
 È noto che il 15 febbraio 2024 è stato preso in considerazione un protocollo amministrativo nei confronti di Alexander ai sensi della Parte 2 dell'art. 19.11 del Codice degli illeciti amministrativi (Distribuzione, produzione, conservazione, trasporto di prodotti informativi contenenti incitamenti ad attività estremiste o che promuovono tali attività). Il giudice Tatyana Tarabueva ha condannato Alexander alla pena amministrativa di 15 giorni di arresto amministrativo. Alexander ha pubblicato sulla sua pagina Odnoklassniki prodotti informativi sotto forma di una registrazione video "Guarda cosa ne resta..." del canale televisivo Belsat.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.06.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 08.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-08-02 15:12:37</t>
-  </si>
-[...48 lines deleted...]
-    <t>2023-09-13 17:05:22</t>
   </si>
   <si>
     <t>Valery Felixovich Poznyakevich</t>
   </si>
   <si>
     <t>10 aprile 1968</t>
   </si>
   <si>
     <t>Valery è un poeta bielorusso. È membro dell'Unione dei giornalisti bielorussi. Le sue opere sono apparse su tutte le riviste e i quotidiani bielorussi più noti. Nel 1998, le sue poesie sono state pubblicate in una raccolta di poesie per le scuole secondarie e in quattro antologie.
 Nel 1994 ha vinto un diploma al Primo Festival Nazionale dei Canti dei Bardi Bielorussi. Molte delle sue poesie sono state musicate.
 È stato arrestato diverse volte con accuse amministrative di matrice politica. È stato arrestato in relazione a un procedimento penale nell'estate del 2025. È stato rilasciato su cauzione in attesa del processo.
 Valery ha una madre disabile e costretta a letto che necessita di cure costanti.</t>
   </si>
   <si>
     <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
   </si>
   <si>
-    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 14.08.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 24.10.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-11-25 18:51:34</t>
+  </si>
+  <si>
+    <t>Mikhail Mikhajlavich Horbach</t>
+  </si>
+  <si>
+    <t>10 aprile 1981</t>
+  </si>
+  <si>
+    <t>Mikhail si è laureato presso la Facoltà di Radiofisica e Informatica della BSU nel 2003. Dal 2014, Mikhail lavora come imprenditore individuale, occupandosi della manutenzione tecnica delle apparecchiature per ufficio. Ha anche lavorato come amministratore di sistema per diverse aziende di Minsk.
+Mikhail è un appassionato di calcio. Ha partecipato a diverse competizioni internazionali, tra cui gli Europei del 2012. Nel settembre 2024, è andato in vacanza in Egitto. Poco dopo, è scomparso dai social media.</t>
+  </si>
+  <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-02-08 19:54:45</t>
   </si>
   <si>
     <t>Vyacheslav Valentinovich Kandybo</t>
   </si>
   <si>
     <t>10 aprile 1977</t>
   </si>
   <si>
     <t>Vyacheslav è stato arrestato nell'estate del 2021 nell'ambito di un procedimento penale avviato ai sensi degli articoli "incitamento all'odio o alla discordia" e "raccolta e diffusione illegale di informazioni sulla vita privata".
 Nel marzo 2022, è stato condannato per aver trasmesso informazioni su funzionari delle forze dell'ordine a un canale Telegram dell'opposizione. Vyacheslav è stato anche privato del suo grado speciale di "tenente colonnello della giustizia" nella riserva.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.03.2022: 7 anni di reclusione in una colonia del regime potenziato, restrizione del servizio militare.</t>
   </si>
   <si>
     <t>2021-09-06 18:28:41</t>
+  </si>
+  <si>
+    <t>Maxim Valerievich Zhuk</t>
+  </si>
+  <si>
+    <t>10 aprile 1996</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.01.2025: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-01-08 20:06:41</t>
   </si>
   <si>
     <t>Stepan Sergeevich Latypov</t>
   </si>
   <si>
     <t>11 aprile 1980</t>
   </si>
   <si>
     <t>Un arboricoltore e direttore dell'azienda Belarbo, residente nei pressi di Piazza dei Cambiamenti, è stato arrestato il 15 settembre 2020 nell'ambito di un procedimento penale per rivolte di massa e ritenuto colpevole ai sensi di tre articoli del Codice penale della Repubblica di Bielorussia.
 Nel settembre 2022, la pena di Stepan è stata inasprita e lui è stato trasferito in regime carcerario per due anni.
 Nell'autunno del 2024, Stepan venne nuovamente trasferito all'IK-22.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 16.08.2021: 8 anni 6 mesi di reclusione in una colonia del regime potenziato, 300 unità di base di multa. Appello 16.11.2021: il verdetto è stato confermato. Tribunale per il cambio di regime 15.09.2022: 2 anni di regime carcerario.</t>
+    <t>Sentenza del tribunale 16.08.2021: 8 anni 6 mesi di reclusione in una colonia del regime potenziato, 300 unità di base di multa. Appello 16.11.2021: il verdetto è stato confermato. Tribunale per il cambio di regime 15.09.2022: 2 anni di regime carcerario. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-25 11:25:59</t>
   </si>
   <si>
     <t>Olga Viktorovna Pietukh</t>
   </si>
   <si>
     <t>11 aprile 1993</t>
   </si>
   <si>
     <t>Olga, che lavorava come direttrice artistica presso l'Europa Hotel di Minsk, è stata arrestata nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo" e condannata nel giugno 2023 ai sensi di diversi articoli penali.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.</t>
   </si>
   <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 21.06.2023: 10 anni di reclusione in una colonia del regime generale. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-08-09 02:20:58</t>
+  </si>
+  <si>
+    <t>Vadim Gennadievich Dovguchits</t>
+  </si>
+  <si>
+    <t>11 aprile 1990</t>
+  </si>
+  <si>
+    <t>Il 20 agosto 2024, il ricorso è stato esaminato e la sentenza è entrata in vigore.
+È noto che nella colonia Vadim viene regolarmente messo in isolamento.
+Vadim ha un figlio piccolo.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.06.2024: 6 anni di reclusione in una colonia del regime generale. Appello 20.08.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-20 23:19:07</t>
   </si>
   <si>
     <t>Alexey Nikolaevich Mandik</t>
   </si>
   <si>
     <t>12 aprile 1993</t>
   </si>
   <si>
     <t>Aleksey Mandik, 28 anni, è stato arrestato nel novembre 2021. È un dipendente del quinto policlinico cittadino, capo del dipartimento di prevenzione e medico di medicina generale.
 Il motivo dell'arresto da parte del GUBOP è stata la partecipazione a "canali distruttivi di Telegram", dove ha scritto "commenti distruttivi e offensivi" rivolti agli agenti di polizia.
 La sua lettera penitenziale è stata pubblicata sulla risorsa filogovernativa.</t>
   </si>
   <si>
     <t>7 anni di reclusione in una colonia.</t>
   </si>
   <si>
     <t>2022-02-17 23:45:14</t>
   </si>
   <si>
     <t>Yuri Alexeyevich Redkov</t>
   </si>
   <si>
     <t>12 aprile 1976</t>
   </si>
   <si>
     <t>Osservatore, direttore, organizzatore di fiere del miele e direttore della società Tsar-Med.
 Condannato per aver partecipato alle proteste del 23 agosto 2020 come commentatore
 Nell'autunno del 2024, il regime di Yuri cambiò e lui fu mandato a scontare la sua pena in una colonia penale.
 Nell'autunno del 2025, si è saputo che Yuri era stato condannato a un altro procedimento penale e a una pena detentiva. I dettagli del caso sono sconosciuti.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.09.2022: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 29.11.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 30.09.2024: sconosciuto anni di reclusione in una colonia del regime generale. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-09-14 21:36:42</t>
   </si>
   <si>
-    <t>Ivan Aleksandrovich Gubchik</t>
-[...13 lines deleted...]
-  <si>
     <t>Alexander Anatolievich Lytin</t>
   </si>
   <si>
     <t>13 aprile 1993</t>
   </si>
   <si>
     <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.12.2022: 10 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-12-13 14:55:40</t>
   </si>
   <si>
     <t>Evgeniy Mikhailovich Ermak</t>
   </si>
   <si>
     <t>14 aprile 1991</t>
   </si>
   <si>
     <t>L'11 marzo 2022, Evgeniy è stato arrestato per commenti in "The Punishers".
 Durante una perquisizione gli hanno trovato addosso dell'hashish. Evgeniy ha detto di averlo comprato per sé e per il suo collega Yuri, con il quale lo aveva già usato più volte.
 L'uomo è stato arrestato e posto in custodia cautelare con l'accusa di oltraggio a quattro agenti di polizia, un giudice e traffico di droga.
 Il 27 settembre 2022 si è tenuta l'udienza di appello.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 22.07.2022: 5 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-07-14 17:00:49</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-06-23 14:47:53</t>
   </si>
   <si>
     <t>Ivan Nikolaevich Borodich</t>
   </si>
   <si>
     <t>14 aprile 1974</t>
   </si>
   <si>
     <t>L'indagine ritiene che nel gennaio 2023 Ivan Likholat abbia contattato la SBU, dove gli è stato ordinato di far saltare in aria i binari ferroviari. Ha coinvolto due residenti di Grodno che avevano competenze professionali nel settore degli esplosivi per il compito. Uno di loro era Ivan Borodich.
 Likholat e Borodich sono stati detenuti a Grodno.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 18.12.2024: 11 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-09-27 21:12:08</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Satsuk</t>
-[...13 lines deleted...]
-  <si>
     <t>Alexander Anatolyevich Newar</t>
   </si>
   <si>
     <t>15 aprile 1985</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.11.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 14.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-11 22:02:36</t>
+  </si>
+  <si>
+    <t>Dzmitry Leanidavich Kakhanouski</t>
+  </si>
+  <si>
+    <t>15 aprile 1991</t>
+  </si>
+  <si>
+    <t>Dmitry, dipendente di Beltelecom, è stato fermato sul luogo di lavoro il 28 ottobre 2021, nell'ambito di un procedimento penale avviato ai sensi degli articoli "sequestro illegale di informazioni informatiche", "incitamento all'odio e alla discordia sociale" e "azioni illecite relative a informazioni private e dati personali".
+Nel dicembre 2022, è stato riconosciuto colpevole di aver presumibilmente "estratto dati personali di funzionari della sicurezza, dipendenti pubblici e giudici da un database" ed è stato condannato alla reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.12.2022: 6 anni 6 mesi di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2021-10-31 00:58:21</t>
   </si>
   <si>
     <t>Vasiliy Ivanovich Demidovich</t>
   </si>
   <si>
     <t>15 aprile 1952</t>
   </si>
   <si>
     <t>In precedenza, gli era stata attribuita la responsabilità amministrativa per aver partecipato alle proteste.
 Secondo l'indagine, da settembre 2021 a gennaio 2022, Vasily ha pubblicato messaggi distruttivi sui canali Telegram, insultando funzionari governativi, tra cui alti funzionari della Repubblica di Bielorussia.
 Ha anche minacciato di usare violenza contro le forze dell'ordine e gli ufficiali giudiziari, umiliandone pubblicamente l'onore e la dignità. L'uomo ha inoltre invitato i cittadini a mobilitarsi per organizzare rivolte di massa. Sui canali Telegram estremisti, ha cercato persone disposte a commettere "crimini", ma non ha dato seguito alle sue intenzioni, essendo stato arrestato dalle forze dell'ordine.
 All'imputato è stato inoltre ordinato di pagare alle vittime un risarcimento economico per danni morali pari a un importo complessivo di 32.000 rubli bielorussi.
 Il 31 gennaio 2023 è iniziato un altro processo a Dzerzhinsk contro un pensionato. Questa volta, l'accusa è stata ai sensi dell'articolo 369 del Codice Penale (Oltraggio a pubblico ufficiale).
 Il 13.02.2023 è stato annunciato il secondo verdetto.
 Il 23 marzo 2023, il tribunale distrettuale di Drogichin ha iniziato a esaminare il caso del prigioniero politico ai sensi dell'articolo 369 del codice penale della Repubblica di Bielorussia. Vasily Demidovich è stato rinchiuso nel centro di detenzione temporanea di Drogichin.
 Ad aprile, il prigioniero politico è stato trasferito al centro di detenzione preventiva n. 3 di Gomel. Il 20 aprile 2023, il Tribunale distrettuale Sovietskij di Gomel ha iniziato a esaminare un altro caso del pensionato. È accusato ai sensi dell'articolo 369 del Codice penale della Repubblica di Bielorussia e dell'articolo 391 del Codice penale della Repubblica di Bielorussia. Il 2 maggio è stata emessa un'altra condanna.
 Il 5 maggio 2023 inizierà il quinto processo a Demidovich: l'uomo è nuovamente accusato ai sensi dell'articolo 369 del Codice Penale . Il processo si terrà a Pukhovichi, giudice Olga Babuk .
 Il prossimo incontro è previsto per il 24 maggio 2023 a Pukhovichi.
 Il 5 luglio 2023, il tribunale regionale di Gomel ha esaminato il ricorso del prigioniero politico presentato dal giudice Ruslan Tsaruk.
 Il 23 agosto 2023, il tribunale distrettuale di Nesvizh ha esaminato il sesto caso penale contro un prigioniero politico.
 A Starye Dorogi, il settimo processo a Vasily inizierà il 19 ottobre 2023. In totale, Vasilyè stato condannato a 7 anni di reclusione, mentre i risultati degli ultimi due processi sono ancora sconosciuti.
 A causa dell'inclusione del prigioniero politico nella "lista dei terroristi", non può effettuare trasferimenti di denaro. Inoltre, Vasily non ha parenti che possano sostenerlo. Nell'ultimo anno, è sopravvissuto a decine di trasferimenti. I prigionieri politici vengono trasferiti in condizioni difficili, il che lascia un segno molto negativo sulla salute di Vasily.
 Il 15 dicembre 2023 è ripreso a Starye Dorogi il processo a Vasily, iniziato in ottobre.
 Alla fine di giugno 2025, l'edificio residenziale di Vasily è stato venduto all'asta sulla piattaforma BelYurObespechenie.</t>
   </si>
@@ -687,741 +670,577 @@
     <t>1) 6 anni di reclusione in colonia penale.
 2) 1 anno di reclusione con la multa di 30 unit&amp;agrave; base.
 Con l'aggiunta parziale delle pene, &amp;egrave; stato infine condannato a 6,5 anni in una colonia sotto regime rafforzato.
 3) 2,5 anni di carcere.
 Per aggiunta parziale, al pensionato sono stati infine assegnati 7 anni di reclusione.</t>
   </si>
   <si>
     <t>2022-07-19 00:27:34</t>
   </si>
   <si>
     <t>Michael Valentinovich Mekeko</t>
   </si>
   <si>
     <t>15 aprile 1993</t>
   </si>
   <si>
     <t>Ha vissuto e lavorato in Polonia per un anno e mezzo ed è tornato in Bielorussia, dove è stato detenuto alla fine di novembre 2022. Secondo le forze di sicurezza, è stato in Polonia che si è registrato nel piano Peramoga. Avrebbe anche scritto messaggi minacciosi contro le forze di sicurezza.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.08.2023: 6 anni di reclusione in una colonia del regime potenziato. Appello 03.11.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2023-06-14 14:00:21</t>
   </si>
   <si>
-    <t>Dmitry Leonidovich Kokhanovsky</t>
-[...11 lines deleted...]
-    <t>2021-10-31 00:58:21</t>
+    <t>Siarhei Viktaravich Satsuk</t>
+  </si>
+  <si>
+    <t>15 aprile 1968</t>
+  </si>
+  <si>
+    <t>Sergei, giornalista investigativo e redattore del portale bielorusso "Ezhednevnik" (ej.by), è stato arrestato l'8 dicembre 2021 a seguito di una perquisizione e di un interrogatorio da parte del Comitato investigativo. È stato accusato di corruzione e posto in custodia cautelare. Sergei era già stato arrestato in relazione a questo caso, dal 25 marzo al 4 aprile 2020.
+In seguito si venne a sapere che era stato accusato anche di "incitamento all'odio e alla discordia" e di "abuso di potere o di autorità pubblica".
+Le organizzazioni per i diritti umani hanno interpretato il procedimento giudiziario come prova di una motivazione politica alla base del processo penale contro il giornalista, volta a costringerlo a interrompere o a modificare la natura della sua attività di divulgazione di informazioni sulla corruzione.
+Secondo i colleghi di Sergei, il procedimento giudiziario sarebbe stato motivato dalle sue inchieste giornalistiche di alto profilo, incentrate principalmente sulla corruzione su larga scala nel settore sanitario. Sulla base di queste scoperte, Sergei avrebbe denunciato tangenti senza precedenti nella fornitura di attrezzature costose, l'acquisto di un vaccino non registrato che si presumeva fosse stato testato su bambini bielorussi e la falsificazione di dati sulla diffusione del COVID-19 in Bielorussia. Inoltre, a suo dire, tali azioni si sarebbero svolte con l'approvazione del Ministero della Salute.
+Nell'ottobre del 2023, Sergei è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.10.2022: 8 anni di reclusione in una colonia del regime generale. Appello 10.02.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-12-15 15:37:54</t>
   </si>
   <si>
     <t>Elena Vladimirovna Morozova</t>
   </si>
   <si>
     <t>16 aprile 1979</t>
   </si>
   <si>
     <t>Secondo il canale filogovernativo Telegram, è stata arrestata insieme a suo figlio per aver partecipato alle proteste del 2020. Il 06/03/2024 è stata condannata ai sensi di un articolo amministrativo ( Articolo 19.1 del Codice dei reati amministrativi della Repubblica di Bielorussia - Piccolo teppismo). È stata quindi accusata di accuse penali.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 17.12.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 25.02.2025: sconosciuto.</t>
+    <t>Sentenza del tribunale 17.12.2024: 4 anni di reclusione in una colonia del regime generale. Appello 25.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-08 00:00:02</t>
   </si>
   <si>
-    <t>Andrey Stanislavovich Pochobut</t>
-[...33 lines deleted...]
-    <t>Andrey Nikolaevich Hanevich</t>
+    <t>Andrei Mikalayevich Khanevich</t>
   </si>
   <si>
     <t>16 aprile 1975</t>
   </si>
   <si>
     <t>Presidente della principale organizzazione sindacale del sindacato bielorusso indipendente dei lavoratori della JSC "Grodno Azot". Il motivo dell'avvio di un procedimento penale contro il dirigente sindacale, secondo il pubblico ministero, è stato il colloquio con un giornalista del canale televisivo Belsat, durante il quale "le ha fornito alcune informazioni". Il telefono di Andrey è stato intercettato e le conversazioni sono state registrate dai servizi di sicurezza. Dopo il suo licenziamento dallo stabilimento, è stato avviato un procedimento penale contro di lui. È accusato di promuovere attività estremiste e di screditare la Repubblica di Bielorussia. In precedenza, l'organizzazione principale del sindacato indipendente bielorusso dei lavoratori di Grodno Azot OJSC è stata riconosciuta come estremista. Il tribunale regionale di Grodno ha deciso di vietare le attività dell'organizzazione e di liquidarla. È stato preso in custodia in aula, prima era agli arresti domiciliari.</t>
   </si>
   <si>
     <t>5 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-11-16 15:17:34</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Lisitsa</t>
-[...11 lines deleted...]
-    <t>2024-01-09 01:16:25</t>
+    <t>Kirill Olegovych Kroshkin</t>
+  </si>
+  <si>
+    <t>17 aprile 1977</t>
+  </si>
+  <si>
+    <t>Originario di Vitebsk , ha studiato a Gomel ma fino a poco tempo fa viveva a Grodno. Ingegnere di professione, ha lavorato come amministratore di sistemi presso Whitebird. Secondo i suoi profili sui social media, viveva a Varsavia.
+È anche un radioamatore e membro della Federazione bielorussa dei radioamatori e degli sportivi radiofonici.
+Il processo è iniziato nel gennaio 2024 e l'ultima udienza si è tenuta il 29 marzo 2024.
+Nella colonia, Kirill continua a subire pressioni e viene regolarmente messo in isolamento nonostante i suoi gravi problemi di salute.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.03.2024: 9 anni di reclusione in una colonia del regime generale. Appello 25.06.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2023-12-10 10:51:57</t>
   </si>
   <si>
     <t>Vladislav Igorevich Yakubovsky</t>
   </si>
   <si>
     <t>17 aprile 1996</t>
   </si>
   <si>
-    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
-[...2 lines deleted...]
-    <t>Sentenza del tribunale 19.12.2025: 3 anni di reclusione in una colonia del regime generale, sconosciuto unità di base di multa.</t>
+    <t>Sentenza del tribunale 19.12.2025: 3 anni di reclusione in una colonia del regime generale, sconosciuto unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-12-22 22:06:53</t>
+  </si>
+  <si>
+    <t>Vitali Vitalyevich Maretski</t>
+  </si>
+  <si>
+    <t>17 aprile 1978</t>
+  </si>
+  <si>
+    <t>2025-10-30 12:43:44</t>
   </si>
   <si>
     <t>Yuri Iosifovich Stanevsky</t>
   </si>
   <si>
     <t>17 aprile 1986</t>
   </si>
   <si>
     <t>Secondo l'accusa, dal 15 luglio al 27 dicembre 2021, ha pubblicato commenti in chat distruttive sotto pubblicazioni, in cui insultava Lukashenka e altri funzionari governativi e i loro parenti, nonché minacce contro funzionari che svolgevano le loro funzioni ufficiali.
 Le pubblicazioni contenevano messaggi relativi alla profanazione dell'inno nazionale della Repubblica di Bielorussia e della bandiera di stato della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.10.2022: 7 anni di reclusione in una colonia del regime potenziato. Appello 16.12.2022: sconosciuto.</t>
   </si>
   <si>
     <t>2022-07-22 17:59:47</t>
   </si>
   <si>
+    <t>Egor Viktorovich Lebedok</t>
+  </si>
+  <si>
+    <t>17 aprile 1982</t>
+  </si>
+  <si>
+    <t>L'analista militare Yegor Lebedok è stato condannato a 15 giorni di arresto amministrativo ai sensi dell'articolo 24.3 del codice dei reati amministrativi. Dopo un giorno, Yegor non è uscito ed è stato detenuto in un procedimento penale per assistenza ad attività estremiste per commenti per Euroradio.
+A ottobre, i canali filogovernativi hanno riferito che un altro procedimento penale era stato aperto contro Yegor sulla base della ripetizione e hanno osservato che "ogni intervista con un estremista costituisce un corpus delicti separato".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 23.12.2022: 5 anni di reclusione in una colonia del regime potenziato. Appello 21.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 11.12.2024: regime carcerario fino alla fine della pena.</t>
+  </si>
+  <si>
+    <t>2022-07-30 00:15:40</t>
+  </si>
+  <si>
     <t>Alexander Valerievich Yavorsky</t>
   </si>
   <si>
     <t>Si sa di Alexander che è di Petrikov, dove era impegnato in attività imprenditoriali nel campo del commercio di prodotti alimentari, bevande e tabacco e possedeva il negozio Saleman.
 Nell'ottobre 2020 l'uomo si è unito allo sciopero nazionale dichiarato da Svetlana Tikhanovskaya e ha persino registrato un videomessaggio al riguardo. Uno dei giornali di propaganda statale ha poi citato beffardamente le sue parole dal video.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-01-23 16:39:23</t>
   </si>
   <si>
-    <t>Egor Viktorovich Lebedok</t>
-[...31 lines deleted...]
-  <si>
     <t>Andrei Slizevich</t>
   </si>
   <si>
     <t>18 aprile 1982</t>
   </si>
   <si>
     <t>Imprenditore individuale. Secondo l'accusa avrebbe lasciato commenti negativi sulla Russia dopo l'attacco terroristico a Crocus Hall e avrebbe invitato a bombardare le città russe.
 Andrei è stato arrestato a marzo. I canali filogovernativi hanno pubblicato un suo video di “pentimento”.</t>
   </si>
   <si>
-    <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 04.12.2024: 4 anni di reclusione in una colonia del regime generale. Appello 18.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-27 14:19:39</t>
-  </si>
-[...15 lines deleted...]
-    <t>2025-02-17 16:29:03</t>
   </si>
   <si>
     <t>Roman Bronislavovich Marusov</t>
   </si>
   <si>
     <t>19 aprile 1996</t>
   </si>
   <si>
     <t>Roman è stato arrestato nel marzo 2021 nell'ambito di un procedimento penale ai sensi dell'articolo "Complicità in azioni intenzionali volte a incitare all'odio sociale e alla discordia basati su un'altra affiliazione sociale, commesse da un gruppo di persone". È stato condannato per aver fatto trapelare informazioni alla BYPOL.
 "Il 18 marzo 2021, Roman si è recato a casa di un agente di polizia per verificare l'indirizzo pubblicato online e segnalarlo a una risorsa distruttiva. È entrato nell'edificio, ha suonato il citofono, ha incontrato il marito dell'agente ed è fuggito. A casa, ha inviato un messaggio a un canale Telegram per confermare l'indirizzo", si legge nei documenti dell'indagine.
 Nell'autunno del 2023, le condizioni di detenzione vennero inasprite e Roman venne trasferito in regime carcerario.
 Nel settembre 2024 si tenne un'udienza in tribunale per l'accusa di "disobbedienza dolosa alle richieste dell'amministrazione di un istituto penitenziario", durante la quale Roman avrebbe potuto ricevere fino a due anni di reclusione; l'esito dell'udienza è sconosciuto.</t>
   </si>
   <si>
-    <t>Penal colony No. 9. 213410, Horki, vulica Dabraliubava 16</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime generale. Tribunale per il cambio di regime 17.10.2023: 2 anni di regime carcerario. Sentenza del tribunale 27.09.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello 28.11.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2021-08-11 11:38:58</t>
   </si>
   <si>
-    <t>Gennady Marjanovic Zhukel</t>
-[...14 lines deleted...]
-    <t>2023-10-10 00:01:50</t>
+    <t>Sergey Stepanovich Buwaka</t>
+  </si>
+  <si>
+    <t>20 aprile 1965</t>
+  </si>
+  <si>
+    <t>Sergei è stato accusato di aver scritto diversi messaggi su Telegram ed è stato condannato a libertà limitata con un ordine di rinvio. L'udienza si è svolta nell'edificio del Complesso Industriale Cooperativo Berezovsky. Dopo il processo, il pubblico ministero ha rimproverato i lavoratori e "ha ricordato loro la responsabilità per i crimini di estremismo". Sergei è rimasto agli arresti domiciliari in attesa del processo.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.03.2024: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:48:30</t>
   </si>
   <si>
     <t>Anatoly Sergeevich Kireychik</t>
   </si>
   <si>
     <t>20 aprile 1949</t>
   </si>
   <si>
     <t>Secondo l’indagine, dall’ottobre 2020 al febbraio 2022, l’uomo di 74 anni ha pubblicato sistematicamente commenti sotto fotografie di funzionari governativi, in cui, “senza mezzi termini, ha insultato, umiliato pubblicamente e screditato il loro onore e la loro dignità”. Durante una perquisizione, nella sua abitazione sono state trovate delle munizioni. Il pensionato ha detto agli investigatori di averli raccolti.
 Si presume che Kireychik abbia "insultato" ben 135 funzionari della sicurezza: dipendenti del KGB, della procura, della polizia, del comitato investigativo, del ministero della Difesa e del sistema giudiziario.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.06.2024: 3 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 16.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-04-12 17:44:11</t>
   </si>
   <si>
     <t>Konstantin Vladimirovich Shestov</t>
   </si>
   <si>
     <t>20 aprile 1978</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.03.2024: 8 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-03-06 13:51:10</t>
   </si>
   <si>
-    <t>Alexey Yurievich Drab</t>
-[...46 lines deleted...]
-    <t>2023-11-13 19:42:07</t>
+    <t>Yury Aliaksandravich Anisau</t>
+  </si>
+  <si>
+    <t>21 aprile 1980</t>
+  </si>
+  <si>
+    <t>Yuri fu arrestato nel maggio 2025 e condannato nel novembre dello stesso anno per "favoreggiamento di attività estremiste". Dopo l'annuncio del verdetto, fu rilasciato in attesa della decisione del tribunale.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 21. 247760, Mazyr, buĺvar Junasci, 24</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.11.2025: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-09-20 14:26:33</t>
+  </si>
+  <si>
+    <t>Ivan Andreevich Tsybulsky</t>
+  </si>
+  <si>
+    <t>22 aprile 1996</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.03.2025: 1 anno di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-06-20 19:59:19</t>
+  </si>
+  <si>
+    <t>Vitalina Paulauna Mikhalenia</t>
+  </si>
+  <si>
+    <t>22 aprile 1982</t>
+  </si>
+  <si>
+    <t>Vitalina è originaria di Uzda. Ha lavorato nel settore finanziario per tutta la vita. Dal 2008 ha ricoperto il ruolo di responsabile contabile presso diverse aziende, dal centro di produzione Spamash a imprese edili e commerciali. Nel 2013, Vitalina si è iscritta come imprenditrice individuale ed è diventata consulente fiscale. Negli ultimi anni ha lavorato anche come reclutatrice.
+La donna ha un figlio minorenne.
+Il pubblico ministero aveva chiesto 3 anni e mezzo di reclusione per Vitalina, ma il giudice le ha inflitto 4 anni.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale. Appello 10.02.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-02-24 03:05:15</t>
   </si>
   <si>
     <t>Natalya Nikolaevna Lasch</t>
   </si>
   <si>
     <t>23 aprile 1993</t>
   </si>
   <si>
     <t>Un avvocato di 2a classe, ex dipendente dell'ufficio del procuratore del distretto Frunzensky di Minsk, ha lavorato per qualche tempo come specialista delle risorse umane in un'azienda informatica. Natalia è accusata di aver fatto trapelare informazioni al Libro nero della Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 01.03.2023: 6 anni di reclusione in una colonia del regime generale. Appello 30.05.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-08-19 22:28:41</t>
   </si>
   <si>
     <t>Siarhei Ilich Dziuba</t>
   </si>
   <si>
     <t>24 aprile 1976</t>
   </si>
   <si>
     <t>Sergei, un dipendente delle Ferrovie bielorusse, è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti della fabbrica che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei Lavoratori). Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Sergei è stato riconosciuto colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannato alla reclusione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 12 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-09-26 14:08:50</t>
   </si>
   <si>
+    <t>Sergey Anatolyevich Komar</t>
+  </si>
+  <si>
+    <t>24 aprile 1980</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.09.2025: 4 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-10-11 21:32:00</t>
+  </si>
+  <si>
     <t>Artem Sergeevich Yankovsky</t>
   </si>
   <si>
     <t>25 aprile 2003</t>
   </si>
   <si>
     <t>Il 13 agosto 2023 è stato detenuto per “distribuzione, produzione, conservazione, trasporto di prodotti informativi contenenti inviti ad attività estremiste o che promuovevano tali attività”. Successivamente è stato aperto un procedimento penale contro di lui. Dopo l'arresto, è stato pubblicato un video "pentito" con Artem, in cui affermava che nel 2020 aveva proposto di lanciare "cocktail Molotov" contro gli agenti di polizia e aveva inviato istruzioni per prepararle agli amici.</t>
   </si>
   <si>
+    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
+  </si>
+  <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2023-11-13 12:48:28</t>
   </si>
   <si>
-    <t>Dmitry Iosifovich Podrez</t>
+    <t>Irina Viktorovna Zlobina</t>
+  </si>
+  <si>
+    <t>25 aprile 1989</t>
+  </si>
+  <si>
+    <t>Irina si è laureata presso la Facoltà di Filosofia e Scienze Sociali della BSU e negli ultimi anni ha gestito la propria piccola attività legata ai fiori e alla produzione di souvenir. È stata arrestata il 12 gennaio 2021, insieme ad Andrei Alexandrov. Irina è stata accusata di “finanziare attività di protesta” e di aver pagato multe ai partecipanti alla protesta. È stata condannata per “tradimento dello Stato” e “partecipazione ad azioni di gruppo che violano gravemente l’ordine pubblico”.
+Il 1 settembre 2022 la coppia si è sposata nel centro di custodia cautelare-1.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.10.2022: 9 anni di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello 06.01.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:11</t>
+  </si>
+  <si>
+    <t>Siarhei Vasilyevich Shcharbakou</t>
+  </si>
+  <si>
+    <t>25 aprile 1984</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-03-29 15:11:02</t>
+  </si>
+  <si>
+    <t>Dzmitry Iosifavich Padrez</t>
   </si>
   <si>
     <t>25 aprile 1987</t>
   </si>
   <si>
-    <t>L'artista di strada e specialista IT è stato arrestato a metà luglio 2021 per aver trasmesso dati di agenti delle forze dell'ordine al canale Telegram Libro nero della Bielorussia.
-[...3 lines deleted...]
-    <t>Sentenza del tribunale 15.03.2022: 7 anni di reclusione in una colonia del regime potenziato.</t>
+    <t>Dmitry, artista di strada e specialista IT, è stato arrestato nel luglio 2021 in un procedimento penale avviato sulla base di tre articoli, tra cui "interferenza nelle attività di un agente delle forze dell'ordine". È noto che durante il suo arresto, gli agenti del GUBOPiK hanno picchiato e abusato di Dmitry.
+Nel marzo 2022, Dmitry è stato riconosciuto colpevole di aver trasmesso dati provenienti da funzionari delle forze dell'ordine al canale Telegram "Libro nero della Bielorussia" ed è stato condannato alla reclusione in una colonia penale e al risarcimento dei danni morali alle "vittime".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.03.2022: 7 anni di reclusione in una colonia del regime potenziato, 11000 rubli di risarcimento.</t>
   </si>
   <si>
     <t>2021-09-30 10:25:31</t>
   </si>
   <si>
-    <t>Vitali Paulavich Barysevich</t>
-[...13 lines deleted...]
-  <si>
     <t>Victor Vitalievich Yaskich</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 aprile 1989</t>
   </si>
   <si>
     <t>Lavorava come tassista. È padre di molti figli, sei dei quali nati da due matrimoni.
 Fu arrestato in relazione a un caso di terrorismo. Fu duramente picchiato durante l'interrogatorio (a Viktor fu persino rotto un braccio). Secondo il KGB, Viktor Yaskich e Yevhen Gruk furono condannati ai sensi dell'articolo 289 del Codice Penale (atto di terrorismo) e dell'articolo 295 del Codice Penale (azioni illegali che coinvolgono armi da fuoco, munizioni ed esplosivi). Il loro arresto divenne noto all'inizio di aprile 2024 da un servizio dell'ONT. Secondo i propagandisti, le forze di sicurezza arrestarono almeno 12 persone, tra cui Gruk e Yaskich, accusate di contrabbando di esplosivi e pianificazione di attacchi terroristici. Secondo il giornalista, Gruk era un informatore dell'SBU: fotografava equipaggiamento militare e ne trasmetteva le coordinate. A Gruk fu quindi ordinato di recuperare gli esplosivi da un nascondiglio. Yaskich diede a Gruk un passaggio fino al nascondiglio. Successivamente, i due avrebbero dovuto distribuire gli esplosivi dal nascondiglio a nuovi nascondigli. Il rapporto non spiega la logica alla base di questa azione.
 Il processo si è svolto nel maggio 2025. Il verdetto è sconosciuto; Viktor è stato trattenuto in custodia cautelare prima del processo.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+    <t>Sentenza del tribunale data sconosciuta: 20 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-07-16 23:01:33</t>
   </si>
   <si>
-    <t>Pavel Alexandrovich Shpetniy</t>
-[...52 lines deleted...]
-    <t>2024-04-30 23:50:52</t>
+    <t>Vital Paulavich Barysevich</t>
+  </si>
+  <si>
+    <t>Vitaly è stato arrestato nel novembre 2021 con l'accusa di "partecipazione a sommosse di massa" e posto in custodia cautelare.
+Nel marzo 2022, è stato riconosciuto colpevole di aver partecipato a una protesta post-elettorale svoltasi nell'agosto 2020 vicino al centro commerciale Riga a Minsk. Secondo il Ministero degli Interni, avrebbe "insieme ad altri partecipanti aggressivi, commesso atti di vandalismo e danneggiamento di proprietà: rompendo lastre di pavimentazione, erigendo barricate e bloccando il traffico".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.03.2022: 6 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2021-12-14 16:57:25</t>
   </si>
   <si>
     <t>Tatyana Sergeevna Kuzina</t>
   </si>
   <si>
     <t>26 aprile 1973</t>
   </si>
   <si>
     <t>Tatyana è cofondatrice della scuola Sympa per giovani dirigenti della pubblica amministrazione, esperta del progetto di ricerca Bipart e laureata in Scienze politiche.
 È stata fermata a Minsk nella notte tra il 28 e il 29 giugno 2021, all'aeroporto, mentre si stava sottoponendo al controllo passaporti per lasciare il Paese. È noto che Tatyana avrebbe dovuto prendere un volo notturno per Tbilisi. In seguito si è saputo che era stata fermata in relazione a un procedimento penale avviato. Tatyana è stata condotta nel centro di detenzione temporanea di Okrestina e, pochi giorni dopo, trasferita in un centro di detenzione preventiva.
 Il 6 febbraio 2023, il tribunale ha iniziato a esaminare il suo caso con le accuse di "favoreggiamento di azioni volte a prendere il potere", "istigazione ad azioni che danneggiano la sicurezza nazionale" e "incitamento all'odio sociale". Il 17 marzo dello stesso anno, il tribunale ha condannato Tatyana in una sessione a porte chiuse a 10 anni di reclusione in una colonia penale a regime generale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.03.2023: 10 anni di reclusione in una colonia del regime generale. Appello 25.07.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-07-20 20:17:19</t>
   </si>
   <si>
+    <t>Dzmitry Ruslanovich Zakharoshka</t>
+  </si>
+  <si>
+    <t>26 aprile 2006</t>
+  </si>
+  <si>
+    <t>Il film filo-governativo (aprile 2024) afferma che sei adolescenti si sarebbero uniti nella “cellula anarchica “Black Nightingales”, che” sotto la guida dell’Esercito di liberazione nazionale dell’Ucraina “è stata creata dalla cittadina ucraina di 16 anni Maria Misyuk .
+I dipendenti dell'ONT affermano che gli adolescenti si sono uniti per effettuare il sabotaggio in una discarica in Bielorussia e poi in Russia. Maria è accusata ai sensi della parte 2 dell'art. 289 cp (atto di terrorismo). Secondo la storia, la sedicenne Maria Misyuk si è trasferita con la sua famiglia dall’Ucraina alla Bielorussia nel 2022, dove ha creato una “cellula anarchica per preparare attacchi terroristici”. Tra gli arrestati ci sono studenti universitari a Baranovichi, Nesvizh, Mir, Minsk e Luninets. Questi sono Trofim Borisov, Sergey Zhigalev, Dmitry Zahoroshko , Anastasia Klimenko e Alexandra Pulinovich. Secondo i dipendenti dell'ONT, i giovani si sono riuniti nell'appartamento di Baranovichi per prepararsi alla loro prima azione seria: raccogliere esplosivi e far saltare in aria il dipartimento di polizia o la procura di Baranovichi. Non si sa con quali accuse siano accusati i restanti cinque partecipanti. Così come il loro stato e la loro ubicazione sono sconosciuti.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 7. 224030, Brest, vulica Savieckich pamiežnikaŭ 37</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.11.2025: 10 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 09.02.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-04-30 23:50:52</t>
+  </si>
+  <si>
+    <t>Eugene Aleksandrovich Gormash</t>
+  </si>
+  <si>
+    <t>26 aprile 1987</t>
+  </si>
+  <si>
+    <t>Il suo processo è iniziato il 4 settembre 2023 presso il tribunale della città di Minsk. Si tratta dello stesso residente di Minsk che le persone hanno “ripreso” dall'arresto durante un picchetto per raccogliere firme il 31 maggio 2020, dopo aver gridato “Ganba!” da parte degli agenti della polizia stradale. Ora Evgeniy è processato in un procedimento penale.
+Il 17 novembre 2023 si è tenuta un'udienza di appello e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.09.2023: 4 anni di reclusione in una colonia del regime generale. Appello 17.11.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:43:18</t>
+  </si>
+  <si>
     <t>Vladimir Vladimirovich Tsyganovich</t>
   </si>
   <si>
     <t>26 aprile 1980</t>
   </si>
   <si>
     <t>Vladimir è un blogger e autore del canale YouTube MozgON. Iniziò discutendo di notizie economiche e sociali, per poi passare ad argomenti politici, coprendo varie azioni, tra cui i picchetti di Sergei Tikhanovsky.
 Nel giugno 2020 è stato detenuto per scontare un arresto amministrativo, ma in seguito è stato accusato di aver preparato “rivolte di massa” e condannato nel “caso Tsikhanouski”. Secondo gli attivisti per i diritti umani, le persone coinvolte nel caso dovranno pagare un risarcimento di 29 milioni di rubli.
 Nel 2022, Vladimir è stato trasferito in regime carcerario. Nel 2023 è stato processato due volte per “disobbedienza dolosa ai requisiti dell’amministrazione di un istituto correzionale”. Nell’autunno del 2023 si è svolta la terza udienza in tribunale nel nuovo caso per “disobbedienza dolosa”.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 14.12.2021: 15 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Tribunale per il cambio di regime 24.10.2022: 3 anni di regime carcerario. Sentenza del tribunale 10.04.2023: 1 anno di reclusione in una colonia del regime potenziato. Sentenza del tribunale 30.11.2023: sconosciuto. Appello 08.02.2024: sconosciuto. Sentenza del tribunale 05.09.2024: sconosciuto. Appello 06.11.2024: sconosciuto.</t>
+    <t>Sentenza del tribunale 14.12.2021: 15 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Tribunale per il cambio di regime 24.10.2022: 3 anni di regime carcerario. Sentenza del tribunale 10.04.2023: 1 anno di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 30.11.2023: 1 anno di reclusione in una colonia del regime rigoroso. Appello 08.02.2024: sconosciuto. Sentenza del tribunale 05.09.2024: 1 anno 6 mesi di reclusione in una colonia del regime rigoroso. Appello 06.11.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-26 21:25:03</t>
   </si>
   <si>
-    <t>Eugene Aleksandrovich Gormash</t>
-[...91 lines deleted...]
-    <t>2022-12-24 00:06:41</t>
+    <t>Hanna Tadevushauna Strukava</t>
+  </si>
+  <si>
+    <t>28 aprile 1975</t>
+  </si>
+  <si>
+    <t>È stata condannata nel caso del movimento "Chiesa ortodossa russa - Impero zarista". Il 29 maggio 2026, Galina è stata aggiunta alla "lista degli estremisti". Secondo una decisione del Ministero degli Interni del 15 agosto 2025, la setta religiosa "Chiesa ortodossa russa - Impero zarista" è stata designata come "organizzazione estremista".
+La "lista degli estremisti" comprende Anna Stryukova del villaggio di Ulazy nella regione di Grodno, Galina Frolova del villaggio di Kaiki nella regione di Vitebsk, Olga Boykovskaya di Svisloch e Olga Vashchenko di Vileyka. La base per la compilazione della lista è la sentenza del Tribunale cittadino di Minsk ai sensi del comma 3 dell'articolo 130 del Codice penale e del comma 3 dell'articolo 361-1 del Codice penale, relativi a "incitamento all'odio" e partecipazione o direzione di un "gruppo estremista".
+Secondo i documenti del movimento stesso, Anna Stryukova appariva come "Badessa di tutta la Rus' Bianca (Bielorussia) Evdokia", e Galina Frolova come "suora Feodosia".
+I partecipanti al movimento furono accusati di guidare le strutture del movimento e di diffondere idee che gli inquirenti interpretarono come odio religioso e nazionale.
+La procura ha annunciato le sentenze: Stryukova, Frolova e Baikovskaya sono state condannate a cinque anni e tre mesi di reclusione, mentre Voshchenko a cinque anni. Nel maggio 2026, la Corte Suprema ha confermato la sentenza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.02.2026: 5 anni 3 mesi di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-29 19:50:40</t>
   </si>
   <si>
     <t>Stanislav Viktorovich Taspaev</t>
   </si>
   <si>
     <t>28 aprile 1976</t>
   </si>
   <si>
     <t>Attivista della regione di Myadel.
 Nel dicembre 2021 si è saputo che Taspaev era stato condannato a due anni di prodotti chimici domestici per "calunnia" (articolo 188 del codice penale). Secondo il programma del tribunale, negli ultimi sei mesi è stato processato due volte in cause amministrative: per aver violato le regole sulla custodia degli animali nel maggio 2023 e per aver violato la procedura per lo svolgimento di eventi di massa nel maggio 2024.
 Il processo a Stanislav, ma in un procedimento penale, inizierà il 4 ottobre 2024 presso il tribunale distrettuale di Myadel. Secondo il servizio stampa della procura, Stanislav è l'amministratore del canale YouTube “Naroch Resort Initiative” (riconosciuto come estremista il 12 giugno 2024), in cui “da marzo 2017 a luglio 2024, in 36 messaggi su registrazioni video , ha diffuso informazioni deliberatamente false sulla situazione politica, economica e sociale della Repubblica di Bielorussia, sullo status giuridico dei suoi cittadini, sulle attività degli organi governativi che screditano paese a un numero illimitato di persone."
 L'uomo è interessato alla fotografia e questa era una delle fonti del suo reddito. Guadagna anche dai servizi informatici. Stanislav è stato anche il coordinatore distrettuale del progetto “IT Country”, finanziato dalla società IT Belkhard. Oltre al lavoro, Stanislav si è occupato dei problemi ambientali di Myadel e dei suoi dintorni, proteggendo la natura.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.12.2021: 2 anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Sentenza del tribunale 01.11.2024: 4 anni di reclusione in una colonia del regime generale. Appello 31.01.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-11-29 00:04:02</t>
   </si>
   <si>
-    <t>Grigoriy Vladimirovich Gunko</t>
-[...68 lines deleted...]
-    <t>2024-02-05 18:58:53</t>
+    <t>Alexander Sergeevich Shustovsky</t>
+  </si>
+  <si>
+    <t>28 aprile 1967</t>
+  </si>
+  <si>
+    <t>Alla fine del 2022 è stato condannato a chimica con un rinvio a giudizio per aver partecipato ad azioni di protesta, dopodiché nel 2024 è stato riconosciuto colpevole di frode e trasferito all'IK-2.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.12.2022: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Sentenza del tribunale 24.05.2024: sconosciuto anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2022-12-24 00:06:41</t>
+  </si>
+  <si>
+    <t>Taras Igorevich Machinsky</t>
+  </si>
+  <si>
+    <t>28 aprile 1981</t>
+  </si>
+  <si>
+    <t>Ex ucraino. Ha ricevuto la cittadinanza bielorussa nel 2010, capita spesso nella zona di confine.
+La storia sul canale filogovernativo afferma di aver trasmesso a Kuprienko (accusato di spionaggio), ad esempio, dati sull'ubicazione dell'equipaggiamento militare, il movimento delle colonne.</t>
+  </si>
+  <si>
+    <t>10 anni di carcere in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2022-12-27 00:38:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1725,2342 +1544,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
         <v>22</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>26</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>27</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="H8" t="s">
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
+      <c r="E11" t="s">
+        <v>68</v>
+      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>72</v>
+      </c>
+      <c r="C12" t="s">
+        <v>73</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I15" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>98</v>
+      </c>
+      <c r="C17" t="s">
+        <v>99</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I17" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I20" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>123</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="I21" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B22" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
+      <c r="E22" t="s">
+        <v>90</v>
+      </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I22" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B23" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F23" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I23" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B24" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C24" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H24" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B25" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I25" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C26" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H26" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I26" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B27" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C27" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H27" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I27" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B28" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C28" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H28" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="I28" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
+      <c r="E29" t="s">
+        <v>164</v>
+      </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H29" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I29" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>168</v>
+      </c>
+      <c r="C30" t="s">
+        <v>169</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>164</v>
       </c>
       <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
         <v>14</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I30" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C31" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>164</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="H31" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="I31" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B32" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>176</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="I32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C33" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>164</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H33" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B34" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C34" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I34" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B35" t="s">
-        <v>190</v>
+        <v>192</v>
+      </c>
+      <c r="C35" t="s">
+        <v>193</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="I35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B36" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C36" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B37" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="I37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>164</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I38" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H39" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H40" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H41" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>223</v>
       </c>
       <c r="B42" t="s">
         <v>224</v>
       </c>
       <c r="C42" t="s">
         <v>225</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>164</v>
+        <v>27</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H42" t="s">
         <v>226</v>
       </c>
       <c r="I42" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>228</v>
       </c>
       <c r="B43" t="s">
         <v>229</v>
       </c>
       <c r="C43" t="s">
         <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H43" t="s">
         <v>231</v>
       </c>
       <c r="I43" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>233</v>
       </c>
       <c r="B44" t="s">
+        <v>224</v>
+      </c>
+      <c r="C44" t="s">
         <v>234</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>21</v>
+      </c>
+      <c r="H44" t="s">
         <v>235</v>
       </c>
-      <c r="F44" t="s">
-[...5 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" t="s">
         <v>238</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>239</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H45" t="s">
         <v>240</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C46" t="s">
         <v>244</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
+      <c r="E46" t="s">
+        <v>33</v>
+      </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H46" t="s">
         <v>245</v>
       </c>
       <c r="I46" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>247</v>
       </c>
       <c r="B47" t="s">
         <v>248</v>
       </c>
       <c r="C47" t="s">
         <v>249</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H47" t="s">
         <v>250</v>
       </c>
       <c r="I47" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>252</v>
       </c>
       <c r="B48" t="s">
         <v>253</v>
       </c>
       <c r="C48" t="s">
         <v>254</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H48" t="s">
         <v>255</v>
       </c>
       <c r="I48" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>257</v>
       </c>
       <c r="B49" t="s">
         <v>258</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" t="s">
         <v>259</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>261</v>
+      </c>
+      <c r="B50" t="s">
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
         <v>263</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>264</v>
       </c>
-      <c r="C50" t="s">
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50" t="s">
         <v>265</v>
       </c>
-      <c r="D50" t="s">
-[...11 lines deleted...]
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>267</v>
+      </c>
+      <c r="B51" t="s">
         <v>268</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>269</v>
       </c>
-      <c r="C51" t="s">
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" t="s">
         <v>270</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51" t="s">
+      <c r="I51" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" t="s">
+        <v>273</v>
+      </c>
+      <c r="C52" t="s">
         <v>274</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>57</v>
+      </c>
+      <c r="E52" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>275</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>276</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>277</v>
+      </c>
+      <c r="B53" t="s">
+        <v>278</v>
+      </c>
+      <c r="C53" t="s">
         <v>279</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
         <v>280</v>
       </c>
-      <c r="C53" t="s">
+      <c r="I53" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" t="s">
         <v>284</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>90</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
         <v>285</v>
       </c>
-      <c r="D54" t="s">
-[...11 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>287</v>
+      </c>
+      <c r="B55" t="s">
         <v>288</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
         <v>289</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>290</v>
-      </c>
-[...16 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>291</v>
+      </c>
+      <c r="B56" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" t="s">
+        <v>293</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
         <v>294</v>
       </c>
-      <c r="B56" t="s">
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>21</v>
+      </c>
+      <c r="H56" t="s">
         <v>295</v>
       </c>
-      <c r="C56" t="s">
+      <c r="I56" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" t="s">
         <v>299</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>57</v>
+      </c>
+      <c r="E57" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" t="s">
         <v>300</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>302</v>
+      </c>
+      <c r="B58" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>21</v>
+      </c>
+      <c r="H58" t="s">
         <v>304</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>306</v>
+      </c>
+      <c r="B59" t="s">
+        <v>307</v>
+      </c>
+      <c r="C59" t="s">
+        <v>308</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>21</v>
+      </c>
+      <c r="H59" t="s">
         <v>309</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
+        <v>298</v>
+      </c>
+      <c r="C60" t="s">
+        <v>312</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>164</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" t="s">
+        <v>313</v>
+      </c>
+      <c r="I60" t="s">
         <v>314</v>
-      </c>
-[...22 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="C61" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H61" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E62" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H62" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>327</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>21</v>
+      </c>
+      <c r="H63" t="s">
+        <v>328</v>
+      </c>
+      <c r="I63" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>330</v>
+      </c>
+      <c r="B64" t="s">
+        <v>331</v>
+      </c>
+      <c r="C64" t="s">
+        <v>332</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>21</v>
+      </c>
+      <c r="H64" t="s">
+        <v>333</v>
+      </c>
+      <c r="I64" t="s">
         <v>334</v>
-      </c>
-[...22 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>335</v>
+      </c>
+      <c r="B65" t="s">
+        <v>336</v>
+      </c>
+      <c r="C65" t="s">
+        <v>337</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>84</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" t="s">
+        <v>338</v>
+      </c>
+      <c r="I65" t="s">
         <v>339</v>
-      </c>
-[...22 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" t="s">
+        <v>342</v>
+      </c>
+      <c r="D66" t="s">
+        <v>57</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66" t="s">
         <v>343</v>
       </c>
-      <c r="B66" t="s">
+      <c r="I66" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>345</v>
+      </c>
+      <c r="B67" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" t="s">
         <v>347</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" t="s">
         <v>348</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>350</v>
+      </c>
+      <c r="B68" t="s">
+        <v>351</v>
+      </c>
+      <c r="C68" t="s">
         <v>352</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>353</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>354</v>
-      </c>
-[...16 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>355</v>
+      </c>
+      <c r="B69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
         <v>357</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>164</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" t="s">
         <v>358</v>
       </c>
-      <c r="C69" t="s">
+      <c r="I69" t="s">
         <v>359</v>
-      </c>
-[...355 lines deleted...]
-        <v>418</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">