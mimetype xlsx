--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1636 +12,1421 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
-  </si>
-[...25 lines deleted...]
-    <t>2025-03-11 00:58:35</t>
   </si>
   <si>
     <t>Vladimir Vladimirovich Lazarevich</t>
   </si>
   <si>
     <t>1 marzo 2001</t>
   </si>
   <si>
     <t>Il 19 luglio 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.
 Il 13 agosto 2024 dovrebbe iniziare un nuovo processo contro Alexander ai sensi dell'art. 361-3 parte 2</t>
   </si>
   <si>
+    <t>Uomo</t>
+  </si>
+  <si>
     <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
   </si>
   <si>
     <t>In custodia</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 19.03.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 19.07.2024: sconosciuto. Sentenza del tribunale 14.08.2024: sconosciuto. Appello 15.10.2024: sconosciuto.</t>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 19.07.2024: sconosciuto. Sentenza del tribunale 14.08.2024: 9 anni di reclusione in una colonia del regime potenziato. Appello 15.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-12 23:08:59</t>
   </si>
   <si>
-    <t>Stanislav Vyacheslavovich Omelyanyuk</t>
-[...24 lines deleted...]
-    <t>2023-09-22 00:34:45</t>
+    <t>Dmitry Alexandrovich Kosenko</t>
+  </si>
+  <si>
+    <t>1 marzo 1990</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2025-12-01 00:02:06</t>
   </si>
   <si>
     <t>Ruslan Igorevich Slutsky</t>
   </si>
   <si>
     <t>2 marzo 1983</t>
   </si>
   <si>
     <t>Ruslan è stato arrestato nel gennaio 2021 e condannato per aver confezionato e distribuito "ricci" davanti a un convoglio di auto che partecipavano a una manifestazione filo-governativa nell'autunno del 2020. È stato inoltre accusato di aver tentato di danneggiare i binari ferroviari collegandoli con fili metallici, il che avrebbe potuto ritardare la partenza dei treni.
 Ruslan è appassionato di sport estremi e arboricoltura. Ama l'altezza e si emoziona sedendosi su un tetto o abbracciando le cime degli alberi. In prigione ha scoperto il suo talento per il disegno. Nella sua vita privata, lavora il legno, coltiva patate, alleva maiali e ama i cavalli.
 Ruslan è affetto da un tumore benigno al cervello e soffre di forti dolori alla schiena , a causa dei quali a volte non riesce ad alzarsi dal letto.</t>
   </si>
   <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.01.2022: 11 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-03-17 17:05:03</t>
   </si>
   <si>
-    <t>Alexander Aleksandrovich Zalatarevich</t>
-[...14 lines deleted...]
-    <t>Valeria Andreevna Glinskaya</t>
+    <t>Pavel Yauhenavich Kuchynski</t>
+  </si>
+  <si>
+    <t>2 marzo 1992</t>
+  </si>
+  <si>
+    <t>Un ex militare, residente a Minsk, costretto dai servizi speciali sotto tortura a partecipare ad una provocazione, nell'ambito della quale quest'ultimo ha contattato i rappresentanti di BYPOL e si è offerto di intraprendere azioni dirette. Tutte le trattative e la corrispondenza sono state registrate.
+Il 19 marzo 2024 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.12.2023: 19 anni di reclusione in una colonia del regime potenziato. Appello 19.03.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-09-22 00:34:45</t>
+  </si>
+  <si>
+    <t>Andrei Uladzimiravich Kolb</t>
+  </si>
+  <si>
+    <t>3 marzo 1991</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 46. 213188, Kruhlaje, vulica Savieckaja, 96</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 25.02.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-03-14 23:51:24</t>
+  </si>
+  <si>
+    <t>Yuri Nikolaevich Gadun</t>
+  </si>
+  <si>
+    <t>3 marzo 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.03.2025: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-03-11 17:24:54</t>
+  </si>
+  <si>
+    <t>Valeryia Andreyeuna Hlinskaia</t>
   </si>
   <si>
     <t>3 marzo 1995</t>
   </si>
   <si>
     <t>Detenuta con la madre .
 La perquisizione nell'appartamento è stata effettuata ai sensi dell'art. 364 del codice penale della Repubblica di Bielorussia. Quindi l'articolo di accusa è stato riclassificato come parte 3 dell'art. 130 del codice penale della Repubblica di Bielorussia.
 Precedentemente accusato di diffusione di dati personali di dipendenti del ministero dell'Interno.</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.01.2023: 6 anni 6 mesi di reclusione in una colonia del regime generale. Appello 28.04.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-01-07 01:48:15</t>
   </si>
   <si>
+    <t>Alena Andreyeuna Svirydzenka</t>
+  </si>
+  <si>
+    <t>3 marzo 1973</t>
+  </si>
+  <si>
+    <t>È stata arrestata insieme al marito Igor Sviridenko .</t>
+  </si>
+  <si>
+    <t>2026-05-22 14:50:56</t>
+  </si>
+  <si>
+    <t>Andrei Mikalayevich Balmakou</t>
+  </si>
+  <si>
+    <t>4 marzo 1978</t>
+  </si>
+  <si>
+    <t>Avvocato di professione, è stato arrestato nel marzo 2025 per "favoreggiamento di attività estremiste". Il caso è collegato a BYPOL. È stato detenuto in un centro di detenzione preventiva del KGB fino al febbraio 2026 ed è stato successivamente trasferito al Centro di detenzione preventiva n. 1. Nell'aprile 2026 è stato annunciato che il suo processo sarebbe iniziato a breve.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.05.2026: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-04-07 17:07:06</t>
+  </si>
+  <si>
+    <t>Tatsiana Henadzeuna Kolas</t>
+  </si>
+  <si>
+    <t>4 marzo 1982</t>
+  </si>
+  <si>
+    <t>Tatyana è accusata di aver presumibilmente condiviso informazioni personali con il canale Telegram "Libro Nero della Bielorussia".
+Il 27 giugno 2022, canali Telegram filogovernativi hanno riferito che la donna lavorava per un'azienda statale e aveva accesso ai dati personali di funzionari della sicurezza.
+Prima del processo, si trovava agli arresti domiciliari.
+Nel luglio 2026 è stato annunciato che a Tatyana era stato diagnosticato un cancro. Inoltre, Tatyana soffre di un forte mal di schiena dovuto a una precedente frattura da compressione della colonna vertebrale.</t>
+  </si>
+  <si>
+    <t>6,5 anni di carcere</t>
+  </si>
+  <si>
+    <t>2022-06-28 15:06:11</t>
+  </si>
+  <si>
     <t>Dzmitry Rozhyn</t>
   </si>
   <si>
     <t>4 marzo 1996</t>
   </si>
   <si>
-    <t>Condannato per aver fatto una donazione alle Forze Armate dell'Ucraina.</t>
-[...5 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+    <t>Condannato per aver effettuato donazioni alle Forze Armate dell'Ucraina.
+Nel maggio 2026, si è appreso che era stato aperto un nuovo procedimento penale contro Dmitry e che era stato trasferito dalla colonia penale a un centro di detenzione preventiva.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-10-28 20:37:33</t>
   </si>
   <si>
-    <t>Iryna Dabrynovich</t>
-[...11 lines deleted...]
-    <t>Oleg Aminovich Timoshenkov</t>
+    <t>Sergey Yurievich Lisovsky</t>
   </si>
   <si>
     <t>5 marzo 1976</t>
-  </si>
-[...10 lines deleted...]
-    <t>Sergey Yurievich Lisovsky</t>
   </si>
   <si>
     <t>Sergei è stato arrestato nell'agosto 2021 con l'accusa di terrorismo politico per le sue attività non violente. Secondo le informazioni disponibili, egli comunicava con i dipendenti del Ministero degli Interni, convincendoli a rifiutarsi di eseguire ordini criminali e aiutando anche coloro che avevano abbandonato il servizio e temevano persecuzioni.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, ufficiali delle forze dell'ordine, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente". Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".
 Sergei è stato riconosciuto colpevole di numerose accuse penali e condannato a lunghe pene detentive, le prime cinque delle quali erano pene detentive. Fu anche privato del suo grado militare.</t>
   </si>
   <si>
     <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 20 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario), restrizione del servizio militare. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-02-11 19:21:58</t>
   </si>
   <si>
+    <t>Aliaksandr Iharavich Konanau</t>
+  </si>
+  <si>
+    <t>5 marzo 1998</t>
+  </si>
+  <si>
+    <t>Alexander è stato arrestato nel settembre 2025 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste".
+Nel 2026, è stato riconosciuto colpevole, condannato alla libertà vigilata e trasferito in un istituto penitenziario a regime aperto.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-02-03 00:47:44</t>
+  </si>
+  <si>
     <t>Pavel Olegovich Ovcharov</t>
   </si>
   <si>
     <t>6 marzo 1996</t>
   </si>
   <si>
     <t>Pavel è stato arrestato nell'ambito di un procedimento penale aperto in seguito a una protesta avvenuta il 23 settembre 2020 a Minsk. È stato condannato per tre capi d'accusa, tra cui "resistenza a un agente di polizia". Secondo l'accusa, l'uomo avrebbe incitato a partecipare a rivolte di massa, presumibilmente pianificate in anticipo con il pretesto di eventi di massa, avrebbe bloccato le comunicazioni e avrebbe opposto resistenza disobbedendo alle richieste di aprire la portiera, rifiutandosi di uscire dall'auto e tenendosi al sedile con le mani.
 Nel luglio 2022, Pavel è stato nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione di un istituto penitenziario", una norma in base alla quale i prigionieri che si rifiutano di collaborare con l'amministrazione vengono processati per violazioni fittizie.</t>
   </si>
   <si>
+    <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 20.05.2021: 5 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale 13.07.2022: 1 anno 6 mesi di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2021-02-26 21:29:25</t>
   </si>
   <si>
-    <t>Igor Grigorievich Ivanov</t>
-[...27 lines deleted...]
-    <t>2024-12-16 22:53:08</t>
+    <t>Aliaksandr Vasilyevich Sumar</t>
+  </si>
+  <si>
+    <t>7 marzo 1982</t>
+  </si>
+  <si>
+    <t>Nel periodo dall'agosto 2020 al 26 luglio 2022, Alexander ha amministrato la chat telegrafica "Lunga vita a Luninets!", Per la quale è stato arrestato il 27 luglio 2022. Il 24 novembre 2022, per decisione del Ministero dell'Interno, i telegrammi chattano "Lunga vita a Luninets!" è stata riconosciuta come "formazione estremista" sul territorio della Repubblica di Bielorussia. Il processo contro Alexander si è svolto il 9 febbraio 2023, dove è stato accusato ai sensi di 5 articoli del codice penale della Repubblica di Bielorussia: parte 1 dell'art. 361-1, parte 1 dell'art. 342, comma 2 dell'art. 367, dell'art. 369, parte 3 dell'art. 361. Si sa di Alexander Sumar che nel 2006 ha lavorato presso il dipartimento degli affari interni del distretto di Luninets come esperto forense. Negli ultimi anni ha vissuto a Mosca (Russia).</t>
+  </si>
+  <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>9 anni di reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2023-01-10 15:05:51</t>
   </si>
   <si>
     <t>Andrey Vasilievich Zinenko</t>
   </si>
   <si>
     <t>7 marzo 1983</t>
   </si>
   <si>
     <t>Pavel Vabishchevich e Andrei Zinenko, come affermato nel film di propaganda dell'ONT, sono stati arrestati nella notte tra il 26 e il 27 agosto 2023 sulla ferrovia nel distretto di Stolbtsy vicino al deposito petrolifero e al punto di fermata di Sinyava.
 Un film di propaganda dell’autunno 2023 affermava che erano stati arrestati per aver tentato di posizionare un ordigno esplosivo sulla ferrovia nel distretto di Stolbtsy, “che avrebbe dovuto essere attivato dal comando di un curatore della SBU”.
 Andrei Zinenko, 40 anni, è un ex collega di Vabishchevich, che "ha lavorato in una posizione di leadership e ha ricevuto un alto stipendio", sottolineano i media statali. Una tale enfasi sugli “stipendi elevati” non è insolita nella propaganda di Lukashenko. Zinenko sembra sconfitto nel filmato.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.02.2025: 12 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-12-11 23:59:11</t>
   </si>
   <si>
-    <t>Vitaly Ivanovich Petruchuk</t>
-[...88 lines deleted...]
-  <si>
     <t>Andrey Aleksandrovich Mireychik</t>
   </si>
   <si>
     <t>8 marzo 1978</t>
   </si>
   <si>
     <t>Il 9 agosto 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 20.05.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 09.08.2024: sconosciuto.</t>
+    <t>Sentenza del tribunale 20.05.2024: 7 anni di reclusione in una colonia del regime generale. Appello 09.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-04-09 23:29:21</t>
   </si>
   <si>
     <t>Maksim Anatolevich Lopatin</t>
   </si>
   <si>
     <t>8 marzo 1979</t>
   </si>
   <si>
     <t>Detenuto insieme alla moglie in caso di sabotaggio a Machulishchi.
 Gli attivisti per i diritti umani hanno ricevuto informazioni secondo cui il 3 marzo gli ufficiali del KGB hanno arrestato Maxim Lopatin per sabotaggio a Machulishchi. L'uomo è detenuto nel centro di custodia cautelare del KGB.
 Lopatin è stato duramente picchiato durante il suo arresto. Su ONT è uscito un film che racconta alcune detenzioni di alto profilo, inclusa la menzione di Maxim. Presumibilmente, la sua amica psicoterapeuta Evgenia Tochinskaya, che vive in Polonia, ha chiesto di portare l '"agente ucraino" Shvets da Stolin all'autostrada Logoisk il 27 febbraio.
 Il video mostra che ha una dentiera sulla mascella, il che potrebbe significare che era rotta. Dopo lo splintaggio, dovrebbe esserci una seria fase di riabilitazione con l'assunzione di cibo e acqua attraverso una cannuccia.
 Il 23 marzo è stata arrestata anche la moglie di Maxim, Lyudmila Lopatina.
 Vale la pena notare che la coppia ha due figli minori.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.10.2024: 8 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 27.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-03-28 16:23:05</t>
   </si>
   <si>
-    <t>Vitaly Nikolaevich Chausov</t>
-[...14 lines deleted...]
-    <t>2025-06-27 16:13:19</t>
+    <t>Evgeny Nikolaevich Melnichuk</t>
+  </si>
+  <si>
+    <t>8 marzo 1990</t>
+  </si>
+  <si>
+    <t>Fu arrestato all'inizio di aprile 2024. In un video "confessionale" del 4 aprile 2024, "confessò" di aver "agitato la mano" verso la folla durante la manifestazione, dicendo "circondate la polizia antisommossa" e di aver lanciato pietre.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.09.2024: 4 anni di reclusione in una colonia del regime generale. Appello 22.11.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-09-24 18:50:18</t>
   </si>
   <si>
     <t>Ivan Pavlovich Podlipentsev</t>
   </si>
   <si>
     <t>9 marzo 1980</t>
   </si>
   <si>
     <t>In un video filogovernativo, Ivan afferma di essere stato arrestato per commenti “ostili” nei confronti di funzionari governativi e agenti di polizia su Youtube e Telegram. Secondo le forze di sicurezza anche lui sarebbe stato registrato nel piano Peramoga.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.06.2024: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-03-06 13:59:15</t>
   </si>
   <si>
     <t>Hanna Aliakseyeuna Ablab</t>
   </si>
   <si>
     <t>9 marzo 1978</t>
   </si>
   <si>
     <t>Anna, una dipendente delle Ferrovie bielorusse, è stata arrestata nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti della fabbrica che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei Lavoratori). Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Anna è stata dichiarata colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannata alla reclusione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 11 anni di reclusione in una colonia del regime generale. Appello 02.08.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-09-27 14:05:51</t>
   </si>
   <si>
     <t>Arthur Nikolaevich Memekh</t>
   </si>
   <si>
     <t>9 marzo 1991</t>
   </si>
   <si>
     <t>L'ingegnere informatico senior dell'EPAM Arthur Memekh si è trasferito nel New Jersey nella primavera del 2020. Sembra che sia stato arrestato quando ha deciso di visitare i parenti in Bielorussia.
 L'ultima volta che è stato online sui social network è stato alla fine dello scorso autunno. Sembra che Memekh abbia deciso di visitare la Bielorussia alla fine del 2023 o all’inizio del 2024 e sia stato arrestato. Arthur inizia a essere processato il 23 settembre 2024 per “promozione di attività estremiste”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.09.2024: 3 anni di reclusione in una colonia del regime generale. Appello 10.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-09 20:08:23</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Vusik</t>
-[...10 lines deleted...]
-  <si>
     <t>Ivan Valerievich Puzdrov</t>
   </si>
   <si>
+    <t>9 marzo 1979</t>
+  </si>
+  <si>
     <t>Il 18 luglio 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore</t>
   </si>
   <si>
     <t>anni sconosciuti di reclusione in una colonia in condizioni di regime generale</t>
   </si>
   <si>
     <t>2023-05-08 22:24:19</t>
   </si>
   <si>
-    <t>Pauline Sergeevna Zyl</t>
-[...13 lines deleted...]
-    <t>2025-02-17 14:35:31</t>
+    <t>Vitaly Nikolaevich Chausov</t>
+  </si>
+  <si>
+    <t>Imprenditore, direttore di una delle agenzie pubblicitarie.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-06-27 16:13:19</t>
   </si>
   <si>
     <t>Vyacheslav Aleksandrovich Pantyushenko</t>
   </si>
   <si>
     <t>10 marzo 1980</t>
   </si>
   <si>
     <t>Arrestato per aver appeso una bandiera bianco-rosso-bianca e la bandiera dell'Ucraina sulla facciata di un edificio a più piani a Minsk.
 Dopo la loro detenzione, il canale nell'applicazione mobile Zello, attraverso il quale hanno comunicato durante l'azione, è stato riconosciuto come formazione estremista.</t>
   </si>
   <si>
     <t>5 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2022-10-13 21:45:33</t>
   </si>
   <si>
-    <t>Anatoly Alexandrovich Krupin</t>
-[...28 lines deleted...]
-    <t>2024-05-07 16:47:33</t>
+    <t>Pauline Sergeevna Zyl</t>
+  </si>
+  <si>
+    <t>10 marzo 1993</t>
+  </si>
+  <si>
+    <t>Polina Zyl, attivista e blogger di Mozyr, ha dichiarato a Nasha Niva di essere stata accusata di aver partecipato a proteste e di appartenere a un "gruppo estremista". Anche il suo fidanzato, Maksim Shukanov, è stato arrestato insieme a lei. Non si hanno notizie sul suo rilascio; probabilmente si trova anch'egli in custodia cautelare.
+Dopo l'arresto di Zyl, le forze di sicurezza hanno avuto accesso a un bot utilizzato dagli informatori del progetto di monitoraggio OSINT bielorusso Gayun. Un errore tecnico fatale risiedeva nel fatto che il link con i diritti di accesso al bot di Gayun, che Zyl aveva ricevuto in passato – a quanto pare nel 2022 – non aveva una data di scadenza. È improbabile che Zyl lo sapesse, ed è improbabile che Motoľko se lo ricordasse, ma ciò nonostante, anche nel 2025, era possibile accedere al bot e ottenere tutte le informazioni. Ed è proprio quello che è successo. Quando le forze di sicurezza hanno arrestato Polina nel febbraio 2025 e hanno avuto accesso al suo telefono cellulare, sono riuscite a connettersi al bot ed estrarre tutte le informazioni. Hanno ottenuto i messaggi dagli account che avevano scritto al bot, così come i loro ID e nomi utente.
+Polina ha 31 anni. È originaria di Yelsk e ha studiato a Mozyr. Nel 2020 ha partecipato alle proteste ed è stata persino detenuta per un giorno. Polina si è poi ritirata nell'ombra, ma è rimasta nel paese. Sia Zyl che Shukanov erano ricercati dalle autorità, ma si sono rifiutati di lasciare la Bielorussia.
+ </t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 1 anno di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto. Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-02-17 14:35:31</t>
   </si>
   <si>
     <t>Maxim Sergeevich Dudorga</t>
   </si>
   <si>
     <t>11 marzo 1996</t>
   </si>
   <si>
     <t>Ha dedicato tutta la sua vita adulta allo sport e al servizio militare. Ancora nel 2015, Maxim correva maratone e mezze maratone con il Victoria Club.
 In seguito prestò servizio nella 38ª Brigata d'Assalto Aviotrasportata Separata a Brest. Nel febbraio 2020, i media statali lo descrissero come un ufficiale esemplare: "Il Tenente Maggiore delle Guardie Dudorga è diventato il miglior comandante di un plotone aviotrasportato delle forze speciali dopo una gara di addestramento sul campo". Sembra che abbia raggiunto il grado di capitano, almeno è così che è stato poi firmato nei suoi taccuini: "Capitano Dudorga". Maxim era un appassionato ciclista, partecipava a gite in bicicletta con il club VeloBrest e lavorava persino come autista, trasportando passeggeri lungo la tratta Minsk-Brest-Luninets.
 Non è chiaro se Dudorga lavorasse ancora nelle forze speciali o se avesse già lasciato.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.10.2025: 4 anni di reclusione in una colonia del regime potenziato. Appello 09.01.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-09-25 19:23:04</t>
   </si>
   <si>
-    <t>Vadim Yurievich Sychugov</t>
-[...14 lines deleted...]
-    <t>Alexey Pavlovich Gameza</t>
+    <t>Mikita Siarheyevich Kuntysh</t>
+  </si>
+  <si>
+    <t>12 marzo 2002</t>
+  </si>
+  <si>
+    <t>Nikita è stato arrestato nel novembre 2021 in relazione a un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo", secondo gli inquirenti per aver sabotato i binari ferroviari. Successivamente è stato incriminato ai sensi di due articoli del codice penale: "partecipazione ad azioni che violano gravemente l'ordine pubblico" e "preparazione alla partecipazione a sommosse di massa".
+Nel luglio 2022, Nikita è stato riconosciuto colpevole di aver incitato alla partecipazione attiva e di aver partecipato alle proteste post-elettorali del 2020 a Minsk, compresi episodi di "blocco stradale". Gli inquirenti hanno anche affermato che avrebbe ricevuto manganelli telescopici e pistole elettriche dagli amministratori della chat Telegram "OGSB", nonché istruzioni per sabotare la ferrovia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.07.2022: 6 anni di reclusione in una colonia del regime potenziato. Appello 30.09.2022: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-12-06 21:19:03</t>
+  </si>
+  <si>
+    <t>Aliaksei Paulavich Hameza</t>
   </si>
   <si>
     <t>12 marzo 1985</t>
   </si>
   <si>
-    <t>Alexey, direttore di un'impresa edile, è stato arrestato nell'ottobre 2021 in un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva e a una multa.
-[...3 lines deleted...]
-    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+    <t>Alexey, direttore di un'impresa edile, è stato arrestato nell'ottobre del 2021 in relazione a un caso penale connesso all'iniziativa "Busly Lyatsyats". Tra le accuse figurava il danneggiamento dell'auto di un giudice del distretto di Borisovsky. Di conseguenza, è stato condannato a una lunga pena detentiva e a una multa.
+Nel giugno 2023, la sua pena è stata aumentata ed è stato trasferito in un regime carcerario.
+Durante la sua prigionia, il padre di Alexei morì.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.09.2022: 14 anni 6 mesi di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 15.06.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-10-13 14:50:29</t>
   </si>
   <si>
     <t>Anna Vladimirovna Strazhevich</t>
   </si>
   <si>
     <t>12 marzo 1965</t>
   </si>
   <si>
     <t>Anna fu arrestata il 18 dicembre 2023. Dopo 72 ore, non era ancora stata rilasciata. In via preliminare, è stato aperto un procedimento penale per oltraggio a Lukashenko e a un agente di polizia.
 Anna è stata condannata per diversi capi d'accusa, tra cui "assistenza ad attività estremiste", ed è stata condannata alla reclusione e a una pesante multa. Il processo si è svolto a porte chiuse.
 Presumibilmente uno dei motivi della persecuzione fu la sua solidarietà con i prigionieri politici: è noto che Anna scrisse loro lettere in continuazione.
  </t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.12.2024: 4 anni di reclusione in una colonia del regime generale, 550 unità di base di multa. Appello 14.03.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-12-22 02:06:21</t>
   </si>
   <si>
-    <t>Nikita Sergeevich Kuntysh</t>
-[...27 lines deleted...]
-    <t>2024-07-08 23:49:21</t>
+    <t>Andrey Viktorovich Yankovic</t>
+  </si>
+  <si>
+    <t>13 marzo 1976</t>
+  </si>
+  <si>
+    <t>Andrey Yankovich è originario di Rechitsa. Si è laureato presso l'Università Tecnica Statale Sukhoi Gomel nel 2008. Vive a Gomel. Fino a poco tempo fa, lavorava presso ISsoft, un'azienda che sviluppa software di ingegneria digitale.
+È molto probabile che la persecuzione di Andrei Yankovich sia collegata al caso del canale di monitoraggio "Belarusian Gayun".</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2025-12-21 02:13:38</t>
+  </si>
+  <si>
+    <t>Dzmitry Mikhajlavich Kavaleu</t>
+  </si>
+  <si>
+    <t>13 marzo 1975</t>
+  </si>
+  <si>
+    <t>I propagandisti hanno annunciato l'arresto di alcuni "corrieri del fondo BYSOL". Tra questi figurano Dmitry Kovalev , Sergei Kardash e Alexei Kubrakov, attualmente in custodia cautelare. Si presume che consegnassero denaro alle famiglie dei prigionieri politici.
+Nel loro film, i propagandisti hanno incluso anche donne che presumibilmente fungevano da "corriere" per Bayhelp e DissidentBY. La loro situazione attuale è sconosciuta.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.11.2025: 2 anni di reclusione in una colonia del regime generale. Appello 17.02.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-08 18:05:47</t>
+  </si>
+  <si>
+    <t>Alexey Olegovich Romasyuk</t>
+  </si>
+  <si>
+    <t>13 marzo 1988</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.08.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 15.10.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-12-05 17:31:28</t>
+  </si>
+  <si>
+    <t>Vyatcheslav Ivanavich Vonslavovitch</t>
+  </si>
+  <si>
+    <t>14 marzo 1983</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-06 21:48:32</t>
   </si>
   <si>
     <t>Vasiliy Vladimirovich Ermakov</t>
   </si>
   <si>
     <t>14 marzo 1987</t>
   </si>
   <si>
     <t>Ex dipendente della banca BelVEB. Vasily è stato arrestato all'inizio di luglio 2022. I canali telegrafici filogovernativi hanno affermato che era stato arrestato per presunta fuga di dati personali delle forze di sicurezza, insegnanti e medici. Nel video del “pentimento”, Ermakov ha affermato di aver partecipato a manifestazioni a Minsk e di aver passato informazioni sui dipendenti del Ministero degli Interni al bot “Libro nero della Bielorussia”, “usando i suoi poteri ufficiali”.
 Vasily è stato duramente picchiato, ha persino perso conoscenza, le sue costole erano rotte. Sono stati trasferiti dall'ospedale al centro di custodia cautelare-1.
 Ha 1 figlio.</t>
   </si>
   <si>
     <t>6 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2023-02-10 16:03:39</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-08-25 10:07:05</t>
   </si>
   <si>
     <t>Yuri Valerievich Belko</t>
   </si>
   <si>
     <t>15 marzo 1983</t>
   </si>
   <si>
     <t>È stato detenuto con l'accusa di disordini di massa e accusato di aver partecipato a canali di telegrammi “radicali”.
 Nell'aprile 2022, Yuri è stato trasferito in regime carcerario.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.07.2021: 9 anni di reclusione in una colonia del regime potenziato, circa 912 rubli di risarcimento. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato. Tribunale per il cambio di regime 13.04.2022: 3 anni di regime carcerario. Tribunale per il cambio di regime 25.06.2025: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-26 20:59:45</t>
   </si>
   <si>
     <t>Alexander Vladimirovich Kulikov</t>
   </si>
   <si>
     <t>16 marzo 1970</t>
   </si>
   <si>
     <t>Alla base del procedimento penale vi erano i commenti in una delle chat, riconosciuti dalle forze di sicurezza come materiali estremisti nel maggio 2021.
 Secondo i conoscenti di Alexander che erano all'estero, nel maggio 2023, dopo l'avvio di un procedimento penale, si è recato in Polonia, dove è rimasto per circa un mese. Poi ha ricevuto una telefonata dalla sua anziana madre, la quale ha detto che l'investigatore l'aveva chiamata e aveva minacciato di cercare suo figlio. È stato promesso che se Kulikov fosse tornato, gli sarebbe stata inflitta una pena non detentiva.
 Dopo qualche tempo, Kulikov ha deciso di tornare in Bielorussia ed è stato arrestato. Ha smesso di comunicare mentre attraversava il confine. Contro di lui è stato redatto un altro protocollo sulla violazione amministrativa (articolo 19.11 del Codice amministrativo) ed è stato aperto un procedimento penale. Il 13 luglio 2023, il tribunale distrettuale Leninsky di Mogilev ha dichiarato colpevole il residente di Mogilev e lo ha condannato a tre anni di prigione e inviato in una colonia in condizioni di regime generale.
 Nel dicembre 2023 si è saputo che Kulikov sarebbe stato nuovamente processato. Questa volta è accusato di tre articoli: partecipazione a un gruppo estremista (articolo 361 nota 1 parte 3), partecipazione sul territorio di uno Stato estero a una formazione armata o a un conflitto armato (articolo 361 nota 3 parte 1) e formazione o formazione altra preparazione alla partecipazione ad attività estremiste (art. 361 nota 5). Il 22 dicembre, il servizio stampa del tribunale di Mogobl ha riferito che il 20 dicembre Kulikov è stato condannato a 4 anni di prigione. In combinazione con la pena precedente, la durata complessiva della reclusione per l'uomo sarà di 4 anni e 6 mesi di reclusione alle condizioni del regime generale.
 Il 12 dicembre, BT ha pubblicato un film di propaganda su Kulikov, che parla del suo tentativo di unirsi al reggimento di Kastus Kalinowski e dell'addestramento militare vicino a Kiev.
 Nel marzo 2024 si è saputo che il pubblico ministero aveva protestato contro la condanna del prigioniero politico di Mogilev Alexander Kulikov, condannato a quattro anni e mezzo di prigione. Secondo la decisione del tribunale gli è stato concesso un anno e mezzo in più di pena .
 Il 1 luglio 2024 si è svolto un processo per sostituire Alexander con il regime e lui   ha deciso di trasferire il prigioniero politico in regime carcerario .</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 13.07.2023: 3 anni di reclusione in una colonia del regime generale. Appello 10.10.2023: sconosciuto. Sentenza del tribunale 22.12.2023: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello 16.02.2024: il verdetto è stato confermato. Protesta del pubblico ministero data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 01.07.2024: sconosciuto anni di regime carcerario.</t>
+    <t>Sentenza del tribunale 13.07.2023: 3 anni di reclusione in una colonia del regime generale. Appello 10.10.2023: sconosciuto. Sentenza del tribunale 22.12.2023: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello 16.02.2024: il verdetto è stato confermato. Protesta del pubblico ministero data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 01.07.2024: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-07-07 15:22:28</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-08-07 22:27:20</t>
   </si>
   <si>
     <t>Egor Pavlovich Lenkevich</t>
   </si>
   <si>
     <t>16 marzo 2001</t>
   </si>
   <si>
     <t>Condannato per aver partecipato alle proteste.
 Dal 16 settembre 2023, Egor è stato trasferito in regime carcerario. Lì, il prigioniero politico dovrà scontare 2 anni di reclusione.
 Il 31 luglio 2025, Yegor è stato condannato ai sensi dell'articolo 411 del codice penale per "disobbedienza dolosa alle richieste dell'amministrazione di un istituto penitenziario che esegue una pena detentiva" ad altri 10 mesi e 14 giorni di reclusione.</t>
   </si>
   <si>
     <t>Penal colony No. 20. 247755, Homieĺ region, Mazyr district, Michalkoŭski sieĺsaviet, 70</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.03.2022: 5 anni 6 mesi di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 05.09.2023: 2 anni di regime carcerario. Sentenza del tribunale 31.07.2025: 10 mesi 14 giorni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-03-18 18:44:06</t>
   </si>
   <si>
-    <t>Iryna Lebedz</t>
-[...13 lines deleted...]
-    <t>2024-11-18 22:58:10</t>
+    <t>Elena Alexandrovna Safronova</t>
+  </si>
+  <si>
+    <t>17 marzo 1969</t>
+  </si>
+  <si>
+    <t>Professore associato presso il Dipartimento di discipline linguistiche dell'Accademia statale di agricoltura della Bielorussia.
+Ha svolto attività scientifica e metodologica nel campo dell'insegnamento del russo come lingua straniera e ha al suo attivo più di 85 pubblicazioni su riviste nazionali e straniere.
+Presumibilmente condannato nel "Caso Yard Chat".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-01 21:15:08</t>
   </si>
   <si>
     <t>Ivan Nikolaevich Kochanov</t>
   </si>
   <si>
     <t>17 marzo 1989</t>
   </si>
   <si>
     <t>Ivan ha lavorato più recentemente presso Belenergo, installando e configurando reti in fibra ottica e comunicazioni.
 Ivan è un commentatore molto attivo su Telegram. Dal 2019 al 2025, ha lasciato oltre 50.000 messaggi nelle chat aperte. La maggior parte di essi non era politica: parlava di tecnologia, offrendo consigli professionali su editing e strumenti di rete. Tuttavia, scriveva anche di politica. Kochanov ha sostenuto il movimento per libere elezioni e ha condannato l'invasione russa dell'Ucraina. Allo stesso tempo, ha criticato l'Europa e la NATO, si è espresso contro la persecuzione dei bielorussi all'estero e la repressione, nonché contro la repressione della lingua russa in Ucraina, poiché "incita all'aggressione".
 È stato condannato per commenti in una chat room ritenuta estremista e per aver partecipato alle proteste del 2020. Due settimane dopo essere stato trasferito nella colonia penale, Ivan è stato accusato di un secondo caso penale relativo alla chat room "Belarusian Gayun" ed è stato nuovamente trasferito in un centro di detenzione preventiva.</t>
   </si>
   <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2025-06-23 12:42:50</t>
   </si>
   <si>
     <t>Kirill Vyacheslavovich Poznyak</t>
   </si>
   <si>
     <t>17 marzo 1977</t>
   </si>
   <si>
     <t>Il giornalista Kirill Poznyak è stato arrestato il 4 settembre, il giorno in cui il canale YouTube Platforma 375 è stato riconosciuto come "gruppo estremista". Nel 2021-2022, il canale ha ospitato diversi dibattiti tra propagandisti filogovernativi e i loro oppositori, costretti a lasciare il Paese. Kirill Poznyak è stato uno dei conduttori dei dibattiti. Nel suo discorso di apertura, ha affermato che i dibattiti sono necessari per creare una "piattaforma di dialogo in modo che gli oppositori possano almeno ascoltarsi a vicenda", nonché per "elevare il livello e la cultura dei dibattiti e delle discussioni", e per consentire alle parti in conflitto di "trasmettere non solo al proprio pubblico, ma anche al pubblico degli indecisi e al pubblico degli oppositori".
 Il canale, così come i suoi account TikTok, sono stati inclusi nell'"Elenco di organizzazioni, formazioni e singoli imprenditori coinvolti in attività estremiste" l'11 settembre.</t>
   </si>
   <si>
-    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+    <t>Sentenza del tribunale 26.06.2026: 3 anni 6 mesi di reclusione in una colonia del regime generale, 550 unità di base di multa.</t>
   </si>
   <si>
     <t>2025-09-13 11:24:16</t>
   </si>
   <si>
-    <t>Viachaslau Kruk</t>
-[...8 lines deleted...]
-    <t>2025-12-08 14:42:32</t>
+    <t>Iryna Viachaslavauna Rashkevich</t>
+  </si>
+  <si>
+    <t>17 marzo 1982</t>
+  </si>
+  <si>
+    <t>Lavorava presso il sesto ospedale di Minsk.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.08.2025: 9 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-05-13 23:34:11</t>
   </si>
   <si>
     <t>Dmitry Viktorovich Basko</t>
   </si>
   <si>
     <t>18 marzo 1965</t>
   </si>
   <si>
     <t>È noto che prima del suo arresto, Dmitry viveva a Minsk e lavorava come programmatore. Inoltre, insegnava periodicamente programmazione presso la Facoltà di Matematica Applicata e Informatica dell'Università Statale Bielorussa. Prima del suo arresto, Dmitry non lavorava da nessuna parte, poiché era diventato "inaffidabile" per l'università e molte aziende informatiche avevano lasciato la Bielorussia, quindi non c'era lavoro per lui con le sue elevate qualifiche. Non voleva andarsene, perché a quel tempo si prendeva cura dell'anziana madre. Durante le indagini su Dmitry, la madre morì.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.05.2025: 9 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-08-23 11:45:35</t>
   </si>
   <si>
     <t>Vitaly Nikolaevich Paprocki</t>
   </si>
   <si>
     <t>18 marzo 1970</t>
   </si>
   <si>
     <t>Ha iniziato nel 1999 come investigatore nella polizia di Zhodino. È noto che raggiunse il grado di tenente colonnello di giustizia. Fino alla primavera del 2014, Vitaly ha lavorato come capo del dipartimento distrettuale di Smolevichi del comitato investigativo.
 Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia. Paprocki nel suo discorso afferma di aver servito il popolo per tutta la vita. Vitaly dice che coloro che hanno difeso le persone sono stati repressi, suggerisce di "tornare in sé e pensare". Paprocki dice di sostenere chi lavora secondo la legge.
 Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.03.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 15:23:48</t>
   </si>
   <si>
-    <t>Dmitriy Igorevich Svichkarev</t>
-[...12 lines deleted...]
-    <t>2023-09-22 00:07:08</t>
+    <t>Michael Mikhailovich Lazko</t>
+  </si>
+  <si>
+    <t>19 marzo 1986</t>
+  </si>
+  <si>
+    <t>anni sconosciuti di prigionia in colonia</t>
+  </si>
+  <si>
+    <t>2024-07-31 14:36:53</t>
   </si>
   <si>
     <t>Alexey Igorevich Komarovsky</t>
   </si>
   <si>
     <t>19 marzo 1984</t>
   </si>
   <si>
     <t>Il 10 agosto 2020, durante le proteste, Aleksey stava guidando con la sua auto intorno a Minsk, nella zona di Belai Vezha. All'incrocio, un uomo ha visto la polizia antisommossa che, alla ricerca di manifestanti, ha iniziato a trattenere brutalmente gli automobilisti: sparare e rompere i finestrini delle auto. Aleksey, senza aspettare il suo arresto, è andato avanti, dove stava passando la polizia stradale. Non accorgendosi dell'auto ufficiale, Alex ha cambiato corsia. Al momento della manovra l'auto della polizia stradale si era già fermata e l'uomo continuava i suoi affari. In questa azione , il tribunale ha visto l'interferenza nelle attività di un dipendente dell'organo per gli affari interni (articolo 365 del codice penale).
 Nello stesso momento e nello stesso luogo, presumibilmente c'era un vigile urbano Mosenza, che ha testimoniato a fine dicembre 2022, presumibilmente Aleksey voleva abbatterlo allora. Per questo, l'uomo è stato condannato ai sensi dell'art. 364 cp e preso in custodia.
 Alexey ha tre figli, uno dei quali è una figlia minorenne di 5 anni.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 4 anni di reclusione in una colonia del regime rigoroso, 3000 rubli di risarcimento. Appello 02.05.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2023-03-21 20:25:58</t>
   </si>
   <si>
-    <t>Michael Mikhailovich Lazko</t>
-[...65 lines deleted...]
-    <t>2025-08-22 19:29:17</t>
+    <t>Kirill Andreevich Slivets</t>
+  </si>
+  <si>
+    <t>19 marzo 2002</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.05.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello 11.07.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-07-28 10:12:41</t>
+  </si>
+  <si>
+    <t>Dmitriy Igorevich Svichkarev</t>
+  </si>
+  <si>
+    <t>19 marzo 1988</t>
+  </si>
+  <si>
+    <t>Un dipendente dell'EPAM. Arrestato per donazioni. La figlia di Dmitry aveva nove mesi al momento dell'arresto.
+Il 6 febbraio 2024, l'appello è stato discusso. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>5 anni di reclusione in una colonia di massima sicurezza</t>
+  </si>
+  <si>
+    <t>2023-09-22 00:07:08</t>
+  </si>
+  <si>
+    <t>Ihar Dzmitryyevich Dzehtsiaronak</t>
+  </si>
+  <si>
+    <t>20 marzo 1995</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-01 22:37:48</t>
   </si>
   <si>
     <t>Alexander Anatolyevich Petushkov</t>
   </si>
   <si>
     <t>20 marzo 1988</t>
   </si>
   <si>
     <t>Per la prima volta, Alexander Petushkov è stato arrestato nel gennaio 2022, dopodiché i canali Telegram filogovernativi hanno pubblicato con lui un video di "pentimento". Il motivo della detenzione sono stati i suoi commenti sugli eventi in Kazakistan.
 La seconda volta che Alexander è stato arrestato nell'aprile 2022. Il motivo per l'avvio di un procedimento penale sono stati i repost e i commenti che chiedevano uno sciopero, l'interruzione del lavoro delle imprese e la ripresa delle proteste. Ha anche avanzato proposte per rimuovere le spalline delle forze di sicurezza e dei generali. In relazione a Lukashenka, ha usato le parole "usurpatore" e "illegittimo".</t>
   </si>
   <si>
     <t>7,5 anni di carcere in una colonia penale.</t>
   </si>
   <si>
     <t>2022-07-22 18:12:13</t>
   </si>
   <si>
     <t>Eugene Vyacheslavovich Milenkevich</t>
   </si>
   <si>
     <t>21 marzo 1996</t>
   </si>
   <si>
     <t>Evgeny è stato condannato ai sensi dell'articolo "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico, o partecipazione attiva a tali azioni" e condannato alla restrizione della libertà con rinvio a un istituto di tipo aperto.</t>
   </si>
   <si>
     <t>Open correctional facility No. 49. 213010, Škloŭ, vulica Maladziožnaja 2B</t>
   </si>
   <si>
     <t>Sentenza del tribunale 13.11.2024: 1 anno 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 09.01.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-11-02 16:24:01</t>
   </si>
   <si>
+    <t>Kirill Vladimirovich Matyuto</t>
+  </si>
+  <si>
+    <t>21 marzo 1991</t>
+  </si>
+  <si>
+    <t>Il 20 giugno 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.04.2023: 7 anni di reclusione in una colonia del regime generale. Appello 20.06.2023: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2023-03-22 17:00:38</t>
+  </si>
+  <si>
     <t>Ilya Ditovich Telichenko</t>
   </si>
   <si>
     <t>21 marzo 1982</t>
   </si>
   <si>
     <t>Molto probabilmente è rimasto in custodia fino al processo.
 Il 26 gennaio 2024 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2024-01-25 18:30:24</t>
   </si>
   <si>
-    <t>Kirill Vladimirovich Matyuto</t>
-[...11 lines deleted...]
-    <t>2023-03-22 17:00:38</t>
+    <t>Alexander Ivanovich Mazur</t>
+  </si>
+  <si>
+    <t>22 marzo 1974</t>
+  </si>
+  <si>
+    <t>È stato detenuto nel novembre 2024 a Zhodino.
+Allo stesso tempo, il sito web dell'iniziativa “Letter Bel” e le sue pagine sui social network sono stati riconosciuti come “materiali estremisti”. Un mese dopo, il KGB riconobbe l’iniziativa come “ formazione estremista”. Secondo il dipartimento, Alexander Mazur , così come Pavel Korenyukhin e Alexander Lykshin sono imparentati con la "lettera . bel". Ora gli uomini si trovano nell'ST -8 , sono accusati ai sensi dell'art. 361-1 del codice penale (Creazione di un gruppo estremista o partecipazione ad esso).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-12-29 21:52:50</t>
   </si>
   <si>
     <t>Oleg Anatolyevich Molchanov</t>
   </si>
   <si>
     <t>22 marzo 1970</t>
   </si>
   <si>
     <t>Arrestato per incendio doloso il 28 febbraio 2022 presso la stazione Zherd-Ostankovichi di un armadio relè per segnalazione, centralizzazione e blocco (SCB), a seguito del quale i semafori e gli scambi di questa sezione sono stati portati in uno stato non funzionante. La sezione Ostankovichi - Zherd si trova sulla linea Zhlobin - Kalinkovichi, che poi prosegue fino a Ovruch (regione Zhytomyr dell'Ucraina).</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.12.2022: 21 anno di reclusione in una colonia del regime potenziato. Appello 30.03.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-04-21 18:57:59</t>
   </si>
   <si>
-    <t>Victor Viktorovich Eremenko</t>
+    <t>Viktar Viktaravich Yaromenku</t>
   </si>
   <si>
     <t>22 marzo 1981</t>
   </si>
   <si>
     <t>Le circostanze del caso, ad eccezione del verdetto, sono ancora sconosciute agli attivisti per i diritti umani.
 L'imputato Eremenko è stato riconosciuto colpevole di azioni deliberate volte a incitare all'odio etnico e sociale sulla base dell'appartenenza nazionale e sociale. È stato anche riconosciuto colpevole di aver messo consapevolmente un'altra persona a rischio di contrarre il virus dell'immunodeficienza umana (HIV).</t>
   </si>
   <si>
     <t>5 anni di reclusione in una colonia a regime severo.</t>
   </si>
   <si>
     <t>2023-05-18 09:15:40</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Mazur</t>
-[...12 lines deleted...]
-    <t>2024-12-29 21:52:50</t>
+    <t>Andrey Vladimirovich Bremschmidt</t>
+  </si>
+  <si>
+    <t>23 marzo 1985</t>
+  </si>
+  <si>
+    <t>Era un deputato locale a Zaslavl, dove era registrata la sua azienda. Bremschmidt era addirittura membro della commissione elettorale per le elezioni parlamentari del 2019. È noto che alla fine di maggio 2023 l'uomo si è recato in Lituania. Nelle chat ha scritto quanto tempo ci è voluto per attraversare il confine e che presto sarebbe tornato in Bielorussia. Uno degli organizzatori di “VIVA Rovar” a Zaslavl.
+Il 29 aprile 2024, esaminato il ricorso (presumibilmente la pena è stata ridotta dai 10 anni di reclusione imposti dal tribunale di primo grado a 6,5 anni di reclusione), la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>6,5 anni di reclusione in una colonia del regime generale</t>
+  </si>
+  <si>
+    <t>2024-02-12 19:12:28</t>
   </si>
   <si>
     <t>Andrey Vyacheslavovoch Budai</t>
   </si>
   <si>
     <t>23 marzo 1978</t>
   </si>
   <si>
     <t>Andrey, operaio edile e decoratore, è stato arrestato nel luglio 2021 nell'ambito di un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva e a una multa.
 Nel settembre 2024, Andrei è stato nuovamente condannato ai sensi dell'articolo sulla "disobbedienza dolosa alle richieste dell'amministrazione di un istituto penitenziario". Questo articolo viene spesso applicato ai prigionieri che si rifiutano di collaborare con l'amministrazione e prevede punizioni per violazioni immaginarie. Di conseguenza, la sua pena complessiva è stata aumentata a 17 anni.
 Andrei lascia tre figli e una moglie affetta da gravi problemi di salute.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 28.09.2022: 15 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Sentenza del tribunale 24.09.2024: 2 anni di reclusione in una colonia del regime potenziato.</t>
+    <t>Sentenza del tribunale 28.09.2022: 15 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Sentenza del tribunale 24.09.2024: 2 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale data sconosciuta: 1 anno 6 mesi di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2021-08-12 20:00:28</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Prikhodko</t>
-[...62 lines deleted...]
-    <t>2021-02-27 16:59:41</t>
+    <t>Arkady Andreevich Koychurenko</t>
+  </si>
+  <si>
+    <t>24 marzo 1974</t>
+  </si>
+  <si>
+    <t>Rientrato in patria dall'estero, è stato arrestato tra la fine di settembre e l'inizio di ottobre 2024. È tornato in patria per rinnovare il passaporto. È stato accusato di "azioni deliberate volte a incitare all'odio e alla discordia nazionale, religiosa e sociale", "diffusione di materiale contenente appelli pubblici alla presa del potere statale, ... e altre azioni volte a danneggiare la sicurezza nazionale della Repubblica di Bielorussia", "insulto a un funzionario governativo" e "insulto a Lukashenko".
+Arkady fu infine condannato a cinque anni di carcere di massima sicurezza e a una multa di 500 unità di base. Gli fu inoltre ordinato di pagare 5.000 rubli di "danni morali" ad Andrej Ivanovič Švets.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.10.2025: 5 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2025-07-30 10:31:41</t>
   </si>
   <si>
     <t>Oleg Igorevich Zubovich</t>
   </si>
   <si>
     <t>24 marzo 1996</t>
   </si>
   <si>
     <t>Ex agente di polizia, tenente. Si è licenziato perché non poteva guardare tutto ciò che stava accadendo, poi ha ottenuto un lavoro come guardia di sicurezza. È stato duramente picchiato durante l'arresto. Ex colleghi sono venuti in tribunale come vittime e hanno parlato bene di Oleg, ma hanno comunque preteso un risarcimento morale. A casa, Oleg è stato lasciato ad aspettare una madre.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 29.12.2022: 6 anni di reclusione in una colonia del regime generale. Appello 31.03.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-12-13 15:22:04</t>
   </si>
   <si>
     <t>Ilya Valerievich Trubin</t>
   </si>
   <si>
     <t>24 marzo 1987</t>
   </si>
   <si>
     <t>Si sa che era un ufficiale del KGB. Ma nel 2011 ha lasciato.
 Secondo l'indagine, un residente di 34 anni di Borisov ha appiccato il fuoco a due portali del sistema di riscossione dei pedaggi stradali BelToll nel distretto di Borisov.</t>
   </si>
   <si>
     <t>16 anni di reclusione in una colonia.</t>
   </si>
   <si>
     <t>2022-04-15 23:43:24</t>
   </si>
   <si>
-    <t>Arkady Andreevich Koychurenko</t>
-[...12 lines deleted...]
-    <t>2025-07-30 10:31:41</t>
+    <t>Andrey Anatolevich Lopatin</t>
+  </si>
+  <si>
+    <t>25 marzo 1977</t>
+  </si>
+  <si>
+    <t>È stato arrestato all'inizio di maggio 2023, quando è venuto a fare un trasferimento a suo fratello Maxim Lopatin, detenuto nel caso Machulishchi. Prima di ciò, l'uomo viveva in Lituania. È stato detenuto nello stesso caso di sabotaggio a Machulishchi e accusato ai sensi dell'art. 289 del codice penale. Successivamente l'articolo è stato riclassificato come 361-2 del Codice penale (finanziamento di attività estremiste).
+Al processo, Andrei non ha ammesso la colpa.
+Il 5 luglio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.04.2024: 4 anni di reclusione in una colonia del regime generale. Appello 05.07.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-09-06 20:24:56</t>
   </si>
   <si>
     <t>Vladimir Ivanovich Kniga</t>
   </si>
   <si>
     <t>25 marzo 1981</t>
   </si>
   <si>
     <t>Vladimir, ex agente di sicurezza e volontario della squadra della candidata presidenziale Svetlana Tikhanovskaya, è stato arrestato il 4 giugno 2020 e condannato nel giugno 2021 nell'ambito del "caso Tikhanovsky". Il procedimento penale è stato aperto dopo un picchetto avvenuto il 29 maggio 2020 a Grodno, dove Sergej Tikhanovsky e i suoi sostenitori sono stati arrestati.
 Nel 2022 Vladimir è stato trasferito al regime carcerario.
 Nel luglio 2023 è stato nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione della colonia".
 Dal settembre 2023, Vladimir è stato tenuto in isolamento, rinchiuso in una struttura di tipo cella (PKT) e sottoposto a regolari sanzioni disciplinari. Gli sono stati inoltre negati pacchi, visite e telefonate.
 Nel febbraio 2025, si è svolto il terzo processo ai sensi dell'articolo "disobbedienza dolosa alle richieste dell'amministrazione della colonia". In base a questo articolo, i prigionieri che si rifiutano di collaborare con l'amministrazione vengono processati sulla base di presunte violazioni. Di conseguenza, la pena detentiva complessiva è stata di 6 anni.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 02.06.2021: 4 anni di reclusione in una colonia del regime rigoroso, 2000 rubli di risarcimento. Appello 10.08.2021: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 2 anni di regime carcerario. Sentenza del tribunale 21.07.2023: 1 anno di reclusione in una colonia del regime potenziato. Sentenza del tribunale 05.02.2025: 1 anno di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
+    <t xml:space="preserve"> Sentenza del tribunale 02.06.2021: 4 anni di reclusione in una colonia del regime rigoroso, 2000 rubli di risarcimento. Appello 10.08.2021: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 2 anni di regime carcerario. Sentenza del tribunale 21.07.2023: 1 anno di reclusione in una colonia del regime potenziato. Sentenza del tribunale 05.02.2025: 1 anno di reclusione in una colonia del regime potenziato. Sentenza del tribunale data sconosciuta: 6 mesi di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2021-02-26 22:58:20</t>
-  </si>
-[...15 lines deleted...]
-    <t>2023-09-06 20:24:56</t>
   </si>
   <si>
     <t>Anton Aleksandrovich Stashevsky</t>
   </si>
   <si>
     <t>26 marzo 1980</t>
   </si>
   <si>
     <t>Anton, volontario della fondazione Country for Life e della squadra di ricerca Angel, è stato arrestato il 9 luglio 2021 nell'ambito di un'"operazione del KGB per epurare i radicali" e posto in custodia cautelare con l'accusa di aver finanziato le attività di un gruppo estremista.
 Nell'ottobre 2022, fu accusato di "cospirazione per impadronirsi del potere statale con mezzi incostituzionali" e nel novembre dello stesso anno, Anton fu condannato alla reclusione in una colonia penale di massima sicurezza.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 11.11.2022: 8 anni di reclusione in una colonia del regime rigoroso. Appello 10.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-07-13 13:41:01</t>
   </si>
   <si>
-    <t>Volha Matusevich</t>
-[...10 lines deleted...]
-  <si>
     <t>Maksim Valerievich Belenovich</t>
   </si>
   <si>
     <t>26 marzo 1984</t>
   </si>
   <si>
     <t>Secondo i canali filogovernativi, è stato arrestato per essersi iscritto al piano Peramoga.
 Istruttore di guida DOSAAF.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 26.12.2022: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello 10.03.2023: sconosciuto.</t>
+    <t>Sentenza del tribunale 26.12.2022: 8 anni di reclusione in una colonia del regime potenziato. Appello 10.03.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-04-01 17:11:55</t>
-  </si>
-[...34 lines deleted...]
-    <t>2022-04-28 14:11:36</t>
   </si>
   <si>
     <t>Alexander Mikhailovich Mazurin</t>
   </si>
   <si>
     <t>27 marzo 1981</t>
   </si>
   <si>
     <t>Molto probabilmente è stato arrestato all'inizio di dicembre 2024.
 Alexander si è laureato presso l'Accademia del Ministero degli Interni ed è entrato in servizio nella polizia. Ha raggiunto il grado di ispettore di servizio presso la Direzione Centrale degli Affari Interni del Comitato Esecutivo della Città di Minsk e di capitano. Nel 2012 è stato congedato dalla polizia.
 Nel 2013, Mazurin ha ottenuto un incarico come responsabile del reparto sicurezza presso l'azienda di lavorazione del legno Interdoors. L'azienda impiega oltre 150 persone.
 Alexander ha anche lo status di imprenditore individuale, la cui area di attività è lo sviluppo di software e la consulenza in questo settore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-06-16 23:35:43</t>
   </si>
   <si>
-    <t>Andrey Andreevich Stepurko</t>
-[...13 lines deleted...]
-    <t>2023-04-07 15:14:21</t>
+    <t>Viachaslau Aliaksandravich Malejchuk</t>
+  </si>
+  <si>
+    <t>27 marzo 1985</t>
+  </si>
+  <si>
+    <t>È accusato di aver preparato attacchi terroristici a Chizhovka e contro un'unità militare a Pechi alla vigilia della Giornata della Libertà del 2021.
+Le azioni che i funzionari della sicurezza gli attribuiscono sono diventate la base per l'inclusione di Svetlana Tikhanovskaya, Pavel Latushko, Anton Motolko e dei partecipanti all'iniziativa degli ex funzionari della sicurezza.   Aggiunti alla lista dei terroristi e avviato un procedimento penale contro di loro per aver preparato un atto di terrorismo.
+Vyacheslav è stato accusato di "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria" ai sensi dell'articolo 411 del codice penale. Il suo processo si è svolto il 10 febbraio 2023. È stato condannato a un anno di reclusione.
+Vyacheslav è stato processato il 23 agosto 2023 a Gorki, ai sensi dell'articolo 411, comma 2, del Codice penale, e condannato a ulteriori due anni di reclusione. Sommando la parte di pena non ancora scontata al momento del processo (20 anni e 5 mesi) e la nuova condanna (2 anni), gli restano ancora da scontare 22 anni e 5 mesi a partire dalla data del terzo processo.
+Il 7 agosto 2024, il giudice Anatoly Strelchenko di Mozyr celebrerà un altro processo contro Vyacheslav ai sensi dell'articolo 411.
+Il 20 agosto, il giudice Anatoly Strelchenko ha annunciato la sentenza : due anni di reclusione. È noto che, in seguito all'applicazione di un altro articolo del Codice penale, la pena aggiuntiva inflitta al prigioniero politico è stata di un anno e dieci mesi.
+Nell'estate del 2026, Vyacheslav si trovava nel carcere numero 1.
+La pena complessiva , al luglio 2026, tenendo conto del tempo già scontato e delle nuove condanne, ammonta a 26 anni e 10 mesi.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.05.2022: 22 anni di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 10.02.2023: 1 anno di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 23.08.2023: 2 anni di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 07.08.2024: 1 anno 10 mesi di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2022-04-28 14:11:36</t>
   </si>
   <si>
     <t>Sergei Gennadievich Konovalov</t>
   </si>
   <si>
     <t>27 marzo 1972</t>
   </si>
   <si>
     <t>Arrestato per un'azione sulla ferrovia .</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sentenza del tribunale 16.09.2022: 15 anni di reclusione in una colonia del regime potenziato. Appello 03.01.2023: il verdetto è stato confermato.</t>
+    <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.09.2022: 15 anni di reclusione in una colonia del regime potenziato. Appello 03.01.2023: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 2 anni di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 17.04.2026: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2022-03-11 01:16:18</t>
   </si>
   <si>
+    <t>Yuri Pavlovich Yurenya</t>
+  </si>
+  <si>
+    <t>27 marzo 1965</t>
+  </si>
+  <si>
+    <t>Detenuto insieme a suo figlio per donazioni. Secondo i funzionari, l'uomo è stato condannato per aver effettuato più di 100 trasferimenti di denaro per un totale di 1.885 dollari. I bonifici sono stati effettuati dal 7 agosto 2020 al 24 marzo 2021.
+Si trattava di un “finanziamento delle attività di una formazione estremista” (anche se, molto probabilmente, a quel tempo le iniziative non erano “formazioni estremiste”).
+Il 02/02/2024 si è tenuta l'udienza d'appello, la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>5 anni di reclusione in una colonia a regime generale.</t>
+  </si>
+  <si>
+    <t>2023-11-05 15:33:05</t>
+  </si>
+  <si>
+    <t>Irina Ivanauna Yakauleva</t>
+  </si>
+  <si>
+    <t>28 marzo 1968</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irina è stata arrestata nell'ottobre del 2024 in relazione al caso delle "chiacchiere in giardino".
+Irina Yakovleva era nota per essere una fervente credente ortodossa, impegnata nell'arte sacra e nel fare donazioni a chiese e monasteri in Bielorussia. Lavorava come contabile.
+Il 29 ottobre 2024, il KGB ha riconosciuto la coalizione di cortile "Orden", che comprende le chat di cortile "Zlye Kogtiki", "Sukharevo", "Senica2.0", "Solidarity", "Volnyya Vauki", "Navagrudskiya Partisans", "VILIYA", "Skromnye Matryoshka" e "Sosedi", come "formazione estremista".
+Secondo l'agenzia, tra le persone coinvolte in queste iniziative figurano Irina Yakovleva, Natalia Doronina, Diana Gavrilova, il cittadino ucraino Ivan Omelyan, Olga Nekhaychik, Konstantin Kirilenko, Yelizaveta Plitnik, Natalia Guzhova, Irina Smolyarova, Stanislav Botvin e Natalia Lantukh. Pochi giorni dopo, in relazione a questo caso, si sono verificati arresti di massa in tutta la Bielorussia.
+</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 8 anni 6 mesi di reclusione in una colonia del regime generale, 1000 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2024-11-20 16:50:14</t>
+  </si>
+  <si>
+    <t>Sergey Pavlovich Kaburneev</t>
+  </si>
+  <si>
+    <t>28 marzo 1970</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 25.11.2024: 3 anni di reclusione in una colonia del regime generale. Appello 29.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-04-10 14:38:27</t>
+  </si>
+  <si>
     <t>Hanna Kmit</t>
   </si>
   <si>
     <t>28 marzo 1986</t>
   </si>
   <si>
     <t>È stata arrestata insieme al marito Andrei Selyaninov il 31 ottobre 2024 e posta in custodia per " partecipazione attiva ad azioni di gruppo che violano gravemente l'ordine pubblico ".</t>
   </si>
   <si>
     <t>Sentenza del tribunale 08.07.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-11 18:40:30</t>
-  </si>
-[...43 lines deleted...]
-    <t>2024-08-01 15:04:38</t>
   </si>
   <si>
     <t>Elena Ivanovna Demenchuk</t>
   </si>
   <si>
     <t>29 marzo 1974</t>
   </si>
   <si>
     <t>Alenaè accusata di aver finanziato attività estremiste a seguito di arresti su larga scala durante la persecuzione da parte delle autorità per aver sostenuto i prigionieri politici e le loro famiglie con il progetto di assistenza alimentare sociale INeedHelpBy.
 Madre dell'ex prigioniera politica Marina Glazova.
 Il 27 agosto 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.06.2024: 3 anni di reclusione in una colonia del regime generale. Appello 27.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-19 01:02:19</t>
   </si>
   <si>
-    <t>Vladimir Rakhmedovich Dzhoraev</t>
-[...5 lines deleted...]
-    <t>2025-09-14 23:08:02</t>
+    <t>Vadim Sergeevich Sarakavik</t>
+  </si>
+  <si>
+    <t>29 marzo 1987</t>
+  </si>
+  <si>
+    <t>2025-10-05 14:54:50</t>
+  </si>
+  <si>
+    <t>Alexander Vladimirovich Tarasevich</t>
+  </si>
+  <si>
+    <t>29 marzo 1989</t>
+  </si>
+  <si>
+    <t>Alexander è stato arrestato e condannato per "aver partecipato ad azioni di gruppo che violano gravemente l'ordine pubblico" in un procedimento penale avviato dopo le proteste dell'agosto 2020 contro i risultati delle elezioni presidenziali.
+Secondo l'accusa, nella notte tra il 9 e il 10 agosto 2020, Alexander, "trovandosi sulla carreggiata e agendo in un gruppo di persone, ha gridato slogan, ha mostrato striscioni bianco-rosso-bianchi, ha deliberatamente ostacolato la circolazione dei veicoli e il lavoro delle organizzazioni, prendendo così parte attiva ad azioni di gruppo che violavano gravemente l'ordine pubblico e si accompagnavano alla disobbedienza alle richieste legali dei funzionari governativi".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.08.2024: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello 22.10.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-08-01 15:04:38</t>
+  </si>
+  <si>
+    <t>Aliaksandr Siarheyevich Shyshkо</t>
+  </si>
+  <si>
+    <t>30 marzo 1994</t>
+  </si>
+  <si>
+    <t>Alexander trascorse gli ultimi anni della sua vita in esilio. Nel 2023, fu aperto un procedimento penale contro di lui per aver partecipato alla Giornata della Libertà all'estero. L'appartamento di Alexander in Bielorussia fu sequestrato, come rivelato da un servizio giornalistico filogovernativo trasmesso dal propagandista Igor Tur.
+Nell'aprile del 2026, Alexander fece ritorno in Bielorussia e fu fermato all'aeroporto.</t>
+  </si>
+  <si>
+    <t>2026-04-12 20:49:19</t>
   </si>
   <si>
     <t>Peter Bronislavovich Butko</t>
   </si>
   <si>
     <t>30 marzo 1977</t>
   </si>
   <si>
     <t>Ex poliziotto. Secondo l'accusa, il 27 maggio Butko, che dopo aver lasciato la polizia è diventato direttore di un'azienda di trasporti commerciali, ha colpito con i pugni il suo dipendente Andrei Zakhar "almeno 12 volte alla testa". La vittima ha dichiarato in tribunale di non avere "alcuna lamentela" nei confronti di Butko.
 Nel 2017 Butko si è dimesso dal servizio e nel 2020 ha denunciato la brutalità delle forze di sicurezza. Nel maggio 2021, Lukashenko lo ha privato del grado di tenente colonnello della polizia di riserva.
 È stato incriminato ai sensi di articoli amministrativi per aver partecipato a proteste, circostanza di cui il tribunale ha tenuto conto al momento di emettere la sentenza. È noto che mentre si trova in prigione è inserito nella lista di controllo delle persone a favore dell'estremismo. L'organizzazione per i diritti umani RPF (Rispettare-Proteggere-Adempiere) individua nel suo caso una componente politica.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 17.05.2022: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-04-30 00:41:00</t>
   </si>
   <si>
-    <t>Anton Igorevich Sharupo</t>
-[...10 lines deleted...]
-  <si>
     <t>Pavel Viktorovich Chikhinsky</t>
   </si>
   <si>
     <t>30 marzo 1978</t>
   </si>
   <si>
     <t>Nel 2020, Pavel ha lavorato come investigatore senior presso il dipartimento investigativo della procura della città di Minsk.
 È stato arrestato nell'agosto 2021 in un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo" e condannato nel giugno 2023 ai sensi degli articoli "cospirazione per impadronirsi del potere statale" e "abuso di potere".
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 9 anni di reclusione in una colonia del regime potenziato. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-01-23 18:24:57</t>
   </si>
   <si>
-    <t>Vitaly Vasilievich Kushnerevich</t>
-[...35 lines deleted...]
-    <t>2024-08-28 13:15:14</t>
+    <t>Aliaksei Aliaksandravich Pustakhod</t>
+  </si>
+  <si>
+    <t>30 marzo 1979</t>
+  </si>
+  <si>
+    <t>Alexey è stato arrestato nell'aprile del 2025 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste".
+Nel novembre 2025, è stato riconosciuto colpevole, condannato alla libertà vigilata e trasferito in un istituto penitenziario a regime aperto.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.11.2025: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 30.01.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-02-21 22:32:11</t>
+  </si>
+  <si>
+    <t>Roman Stefanovich Sharkov</t>
+  </si>
+  <si>
+    <t>31 marzo 1991</t>
+  </si>
+  <si>
+    <t>Cittadino russo, ha vissuto a lungo in Bielorussia. Nel 2014 ha conseguito una laurea in ingegneria elettrica presso la Facoltà di Ingegneria Energetica dell'Università Tecnica Nazionale Bielorussa.
+Prima del suo arresto, lavorava presso l'Università MITSO. Secondo i documenti ufficiali relativi agli appalti, era responsabile dei lavori idraulici, di ventilazione ed elettrici durante un'importante ristrutturazione di uno degli edifici accademici.</t>
+  </si>
+  <si>
+    <t>2026-04-26 23:58:07</t>
   </si>
   <si>
     <t>Kirill Aleksandrovich Khudyakov</t>
   </si>
   <si>
     <t>31 marzo 1996</t>
   </si>
   <si>
     <t>Un dipendente dell'EPAM. È noto che Kirill si dedicasse al disegno (una moderna forma d'arte): i suoi ultimi lavori furono pubblicati in autunno e a gennaio si congratulò con i suoi abbonati per il nuovo anno. Fu arrestato dopo essere arrivato in Bielorussia dal Montenegro. Condannato per donazioni.
 Il 28 maggio 2024 è stato discusso l'appello e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.03.2024: 5 anni di reclusione in una colonia del regime generale. Appello 28.05.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-28 21:11:19</t>
-  </si>
-[...16 lines deleted...]
-    <t>2023-12-25 01:37:31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1945,51 +1730,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2018,2707 +1803,2280 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...11 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>47</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>48</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>49</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>53</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>59</v>
       </c>
-      <c r="D10" t="s">
-[...11 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" t="s">
         <v>62</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
         <v>64</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>69</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>75</v>
       </c>
       <c r="I13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>77</v>
       </c>
       <c r="B14" t="s">
         <v>78</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>81</v>
       </c>
       <c r="I14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>83</v>
       </c>
       <c r="B15" t="s">
         <v>84</v>
       </c>
+      <c r="C15" t="s">
+        <v>85</v>
+      </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
+      <c r="E16" t="s">
+        <v>92</v>
+      </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B17" t="s">
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="C17" t="s">
+        <v>97</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I17" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C18" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
+      <c r="E23" t="s">
+        <v>26</v>
+      </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>135</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>154</v>
+        <v>156</v>
+      </c>
+      <c r="C29" t="s">
+        <v>157</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
+      <c r="E29" t="s">
+        <v>26</v>
+      </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
+      <c r="E30" t="s">
+        <v>163</v>
+      </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
+        <v>47</v>
+      </c>
+      <c r="E31" t="s">
         <v>48</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="I31" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B32" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C32" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="I32" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B34" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>187</v>
+        <v>191</v>
+      </c>
+      <c r="C36" t="s">
+        <v>192</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>92</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C37" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B38" t="s">
+        <v>202</v>
+      </c>
+      <c r="C38" t="s">
+        <v>203</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
         <v>198</v>
       </c>
-      <c r="C38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="I38" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C39" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>37</v>
+        <v>209</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C40" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E40" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="I40" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>104</v>
+        <v>220</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C42" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D42" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="I42" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B43" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C43" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E43" t="s">
-        <v>225</v>
+        <v>48</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="I43" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B44" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C44" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="I44" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B45" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C45" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D45" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="I45" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B46" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>241</v>
+        <v>163</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="I46" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B47" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C47" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D47" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>49</v>
+        <v>209</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="I47" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B48" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="H48" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="I48" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B49" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C49" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>257</v>
+        <v>26</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
+      <c r="H49" t="s">
+        <v>260</v>
+      </c>
       <c r="I49" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B50" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>261</v>
+        <v>26</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
+      <c r="H50" t="s">
+        <v>264</v>
+      </c>
       <c r="I50" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C51" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
+      <c r="E52" t="s">
+        <v>274</v>
+      </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>37</v>
+        <v>220</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C54" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="H54" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="I54" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>284</v>
+        <v>288</v>
+      </c>
+      <c r="C55" t="s">
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="I55" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B56" t="s">
-        <v>288</v>
+        <v>293</v>
+      </c>
+      <c r="C56" t="s">
+        <v>294</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
+      <c r="E56" t="s">
+        <v>174</v>
+      </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="I56" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B57" t="s">
-        <v>292</v>
+        <v>298</v>
+      </c>
+      <c r="C57" t="s">
+        <v>299</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="I57" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>99</v>
+        <v>305</v>
       </c>
       <c r="I58" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>300</v>
+        <v>308</v>
+      </c>
+      <c r="C59" t="s">
+        <v>309</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="I59" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B60" t="s">
-        <v>304</v>
+        <v>313</v>
+      </c>
+      <c r="C60" t="s">
+        <v>314</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>247</v>
+        <v>315</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="C61" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="I61" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="B62" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="C62" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>314</v>
+        <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="I62" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="B63" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="C63" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>320</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="I63" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="I64" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="F65" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="I65" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
+      <c r="E66" t="s">
+        <v>174</v>
+      </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="I66" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="I67" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>241</v>
+        <v>74</v>
       </c>
       <c r="F68" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="I68" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B69" t="s">
-        <v>349</v>
+        <v>358</v>
+      </c>
+      <c r="C69" t="s">
+        <v>359</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>21</v>
+        <v>360</v>
       </c>
       <c r="F69" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="I69" t="s">
-        <v>351</v>
+        <v>362</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>352</v>
+        <v>363</v>
       </c>
       <c r="B70" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="C70" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
+      <c r="E70" t="s">
+        <v>92</v>
+      </c>
       <c r="F70" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="I70" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="B71" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="C71" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E71" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G71" t="s">
         <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="I71" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="B72" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="I72" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="B73" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="C73" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E73" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
         <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="I73" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="B74" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="C74" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="D74" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E74" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="I74" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="B75" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G75" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="H75" t="s">
-        <v>380</v>
+        <v>350</v>
       </c>
       <c r="I75" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B76" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C76" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G76" t="s">
         <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="I76" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B77" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="C77" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
+      <c r="E77" t="s">
+        <v>58</v>
+      </c>
       <c r="F77" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G77" t="s">
         <v>15</v>
       </c>
-      <c r="H77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I77" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="B78" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="C78" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G78" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="H78" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="I78" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="B79" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="C79" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="D79" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E79" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>220</v>
+        <v>407</v>
       </c>
       <c r="I79" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="B80" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="C80" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80" t="s">
-        <v>80</v>
+        <v>274</v>
       </c>
       <c r="F80" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G80" t="s">
         <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="I80" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B81" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C81" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81" t="s">
-        <v>104</v>
+        <v>163</v>
       </c>
       <c r="F81" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G81" t="s">
         <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>409</v>
+        <v>350</v>
       </c>
       <c r="I81" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B82" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="C82" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82" t="s">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="F82" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G82" t="s">
         <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="I82" t="s">
-        <v>415</v>
-[...32 lines deleted...]
-      <c r="B84" t="s">
         <v>422</v>
-      </c>
-[...430 lines deleted...]
-        <v>494</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">