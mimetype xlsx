--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1332 +12,1142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
-  </si>
-[...45 lines deleted...]
-    <t>2025-08-22 18:36:28</t>
   </si>
   <si>
     <t>Alexander Zufarievich Ziyazetdinov</t>
   </si>
   <si>
     <t>1 febbraio 1987</t>
   </si>
   <si>
     <t>Secondo quanto riferito dalla televisione di Stato bielorussa , Alexander ha trasferito circa 800 dollari USA alla BYPOL nel maggio 2021. Vale la pena notare che BYPOL è stata riconosciuta come organizzazione estremista nel novembre 2021, il che significa che al momento del trasferimento l'iniziativa non era estremista.
 Secondo i testimoni, ad Alexander sarebbe stato effettivamente offerto un risarcimento danni attraverso un fondo associato al presidente. Accettò tale risarcimento in cambio del suo rilascio, ma le cose non andarono secondo i piani. Ad Alexander la richiesta venne rifiutata e il suo denaro (circa 30 bitcoin) venne confiscato. L'organizzazione BYPOL è stata riconosciuta come "formazione terroristica" ed è stato aperto un nuovo procedimento penale contro Alexander ai sensi dell'articolo "Finanziamento di attività terroristiche".
 Il 15 marzo 2024, presso il tribunale della città di Minsk, la giudice Elena Shilkо ha emesso una nuova sentenza: 9 anni di reclusione. Le ondate di condoni che hanno travolto il Paese non hanno toccato il prigioniero politico.</t>
   </si>
   <si>
+    <t>Uomo</t>
+  </si>
+  <si>
     <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
   </si>
   <si>
+    <t>In custodia</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 31.10.2022: 3 anni di reclusione in una colonia del regime generale. Appello 27.01.2023: sconosciuto. Sentenza del tribunale 15.03.2024: 9 anni di reclusione in una colonia del regime generale. Appello 17.05.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-07-12 20:26:29</t>
   </si>
   <si>
     <t>Victor Dmitrievich Novik</t>
   </si>
   <si>
     <t>2 febbraio 1989</t>
   </si>
   <si>
     <t>Ufficiale doganale.
 Dal 10 ottobre 2023 al 6 febbraio 2024 presso il tribunale della città di Minsk si è tenuta un'udienza a porte chiuse contro tre dipendenti del servizio doganale Evgeniy Gurinovich, Viktor Novik e Vladimir Zhuromsky. In totale, sono stati processati ai sensi di otto articoli del codice penale. Tra le altre cose, sono accusati di “tradimento dello Stato”, “promozione di attività estremiste”, “eccesso di autorità ufficiale”, “incitamento ad altre ostilità sociali” e “creazione o partecipazione a formazioni estremiste”.
 I dettagli del caso e le ragioni della persecuzione sono sconosciuti agli attivisti per i diritti umani.
 Il 24 maggio 2024 si è tenuta un'udienza di appello e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.02.2024: 13 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 24.05.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
+    <t>Andrey Vladimirovich Andronov</t>
+  </si>
+  <si>
+    <t>2 febbraio 1977</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-07-12 20:26:29</t>
+  </si>
+  <si>
     <t>Peter Cheslavovich Yurkevich</t>
   </si>
   <si>
     <t>2 febbraio 1973</t>
   </si>
   <si>
     <t>Pyotr è stato arrestato nel gennaio 2022 con l'accusa di terrorismo a sfondo politico e condannato per diversi reati penali. È stato condannato a una lunga pena detentiva, i primi cinque dei quali saranno in una colonia penale.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" avrebbe ordito crimini estremisti in Bielorussia, Turchia, Polonia, Ucraina e altri Paesi. Tra i suoi membri figuravano militari radicali, funzionari della sicurezza, atleti e imprenditori che cercavano di prendere il potere illegalmente. Questo caso è correlato al tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e all'"organizzazione di disordini di massa".
 Petr è stato trasferito nuovamente al Centro di detenzione preventiva n. 1 nel 2025, probabilmente per un nuovo procedimento penale; all'inizio di novembre 2025 è stato nuovamente trasferito in una colonia penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 9 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario). Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-01-23 20:18:16</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Doronin</t>
-[...13 lines deleted...]
-  <si>
     <t>Alexander Valerievich Koval</t>
   </si>
   <si>
     <t>3 febbraio 1985</t>
   </si>
   <si>
     <t>Koval è stato arrestato il 28 maggio 2023 proprio al confine. Stava tornando da una competizione in Slovacchia e, entrando in Bielorussia, è stato chiesto di controllare il telefono di Koval. L'uomo stesso ha fornito alle forze di sicurezza il suo telefono e la sua password. Durante l'esame si è scoperto che possedeva dati che secondo le forze di sicurezza bielorusse erano "proibiti". Da quel giorno Koval è in prigionia.Al processo penale, Koval è stato accusato di aver inviato un video al bot Nexta Editorial Telegram il 27 marzo 2022. Il video mostrava il movimento di attrezzature militari sulla tangenziale MKAD (intorno a Minsk). Quindi, secondo la procura di Stato, Koval ha commesso un reato, perché le autorità bielorusse considerano Nexta una “formazione estremista”.</t>
   </si>
   <si>
     <t>2,5 anni di reclusione in una colonia</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
   </si>
   <si>
-    <t>Vasily Olegovich Prokhorov</t>
-[...29 lines deleted...]
-    <t>2025-10-11 22:24:22</t>
+    <t>Timofei Alehavich Pugachov</t>
+  </si>
+  <si>
+    <t>3 febbraio 1996</t>
+  </si>
+  <si>
+    <t>Timofey è un batterista che ha suonato in diverse band e ha registrato cover. Il suo lavoro era anche direttamente legato al suo hobby: lavorava presso SoundLand, un'azienda con sede a Gomel che progetta e vende apparecchiature audio professionali.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.01.2026: 3 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
   </si>
   <si>
     <t>Tatiana Olegovna Frantskevich</t>
   </si>
   <si>
     <t>4 febbraio 1959</t>
   </si>
   <si>
     <t>Tatyana Frantskevich e Natalya Lobatsevich furono arrestate il 19 luglio 2024, quando Tatyana fu convocata dal comitato investigativo per firmare un impegno a non lasciare la città di Polotsk, e Natalya andò con lei per sostenerla.
 È stato aperto un procedimento penale contro Tatyana Frantskevich, la madre dell'anarchico condannato Alexander Frantskevich, e sua sorella Natalia Lobatsevich, madre dell'ex prigioniero politico Ilya Lobatsevich, e sono state rinchiuse in un centro di custodia cautelare a Vitebsk.</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
-    <t>Pre-trial detention center No. 2. 210026, Viciebsk, vulica Haharyna 2</t>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
   </si>
   <si>
     <t>Sentenza del tribunale 18.02.2025: 3 anni 3 mesi di reclusione in una colonia del regime generale. Appello 15.04.2025: inviato per la revisione. Sentenza del tribunale 16.06.2025: 3 anni 3 mesi di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-07-25 20:26:18</t>
   </si>
   <si>
-    <t>Andrey Aleksandrovich Garun</t>
-[...15 lines deleted...]
-    <t>2021-12-21 14:31:02</t>
+    <t>Vasily Olegovich Prokhorov</t>
+  </si>
+  <si>
+    <t>4 febbraio 1992</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello 15.12.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
   </si>
   <si>
     <t>Alexander Arkadyevich Maksimovich</t>
   </si>
   <si>
     <t>4 febbraio 1996</t>
   </si>
   <si>
     <t>Accusato di finanziamento di attività estremiste e terroristiche attraverso donazioni all'iniziativa di protesta (Bysol).
 Alexander viene da Glusk, un piccolo centro regionale nella regione di Mogilev. Dopo essermi diplomato, sono entrato all'Università statale bielorussa di informatica e radioelettronica, specializzandomi in "Sistemi e tecnologie informatiche nella logistica". Dopo la laurea, ho frequentato la scuola di specializzazione.
 Alexander ha lavorato nel campo IT.</t>
   </si>
   <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 30.05.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 06.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-05-05 15:28:56</t>
   </si>
   <si>
-    <t>Diana Nikolaevna Stulba</t>
-[...24 lines deleted...]
-    <t>2025-10-05 15:02:59</t>
+    <t>Andrei Aliaksandravich Harun</t>
+  </si>
+  <si>
+    <t>4 febbraio 1989</t>
+  </si>
+  <si>
+    <t>Prima del suo arresto, Andrey lavorava presso EPAM ed era stato in precedenza un agente delle forze dell'ordine.
+È stato arrestato nell'ottobre del 2021 in relazione a un procedimento penale avviato ai sensi degli articoli "incitamento all'odio o alla discordia" e "raccolta e diffusione illegale di informazioni sulla vita privata" ed è stato posto in custodia cautelare.
+Nell'agosto del 2022, Andrei è stato condannato per aver trasmesso dati delle forze di sicurezza ai canali Telegram "Punishermen of Belarus" e "Black Book of Belarus" e condannato alla reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 25.08.2022: 7 anni di reclusione in una colonia del regime generale. Appello 25.11.2022: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-12-21 14:31:02</t>
+  </si>
+  <si>
+    <t>Aleksey Igorevich Golovko</t>
+  </si>
+  <si>
+    <t>6 febbraio 2001</t>
+  </si>
+  <si>
+    <t>Alexey, attivista del movimento anarchico, è stato arrestato nel marzo 2021 nell'ambito di un procedimento penale avviato contro gli anarchici della regione di Brest. È stato condannato per diverse accuse penali, come “partecipazione ad azioni di gruppo che violano gravemente l’ordine pubblico” e “creazione di un gruppo estremista e partecipazione allo stesso”.
+È noto che le accuse si basano sull'episodio del blocco delle strade a Brest nel 2018 durante una protesta contro la costruzione della fabbrica di batterie, nonché sulla partecipazione alla "Marcia dei non parassiti", avvenuta il 5 marzo 2017.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.09.2022: 12 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Sentenza del tribunale 05.09.2025: 6 mesi di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2021-03-29 22:45:40</t>
+  </si>
+  <si>
+    <t>Eugene Alexandrovich Bodrikov</t>
+  </si>
+  <si>
+    <t>6 febbraio 1997</t>
+  </si>
+  <si>
+    <t>Evgeny è originario di Orsha, vincitore delle Olimpiadi repubblicane di storia e laureato presso il dipartimento di storia della BSU.
+Nel 2020 è stato arrestato e picchiato durante le proteste a Minsk, dopodiché è stato multato per "aver partecipato a un evento non autorizzato".
+Nel 2022 è stato nuovamente incriminato in base allo stesso articolo: un tribunale di Orsha lo ha condannato a 15 giorni di carcere per una foto sui social media che ritraeva una maglietta della Pahonia.
+Nel 2025 è stato aperto un nuovo procedimento penale contro di lui, presumibilmente per aver filmato i movimenti di mezzi militari, ed è stato condannato alla libertà vigilata con ordine.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-06-09 22:10:00</t>
   </si>
   <si>
     <t>Andrey Andreevich Zaikov</t>
   </si>
   <si>
     <t>6 febbraio 1987</t>
   </si>
   <si>
     <t>Andrey ha 36 anni. Nel 2020 ha lavorato presso l'agenzia immobiliare Etazhi. L'uomo ha una figlia piccola.
 Secondo i canali telegrafici filogovernativi, lui stesso ha scritto al Libro nero della Bielorussia e si è offerto di rilasciare gli indirizzi delle forze di sicurezza coinvolte nelle repressioni. Andrei non sapeva che dall'altra parte gli stava rispondendo il dipendente della GUBOPiK Artur Gaiko.
 Andrey è stato arrestato il 10 novembre 2023. Ora rischia fino a 12 anni di carcere.
 L'uomo utilizza lo stesso account dal 2019. Da esso ha "trapelato" informazioni nel Libro nero della Bielorussia e da esso ha scritto commenti in chat e gruppi aperti. Il video mostra il suo nome utente archiviato dal database del bot ChKB, che è stato salvato da Arthur Gaiko. Attraverso di esso puoi trovare il nome attuale dell'account Telegram e l'ID.</t>
   </si>
   <si>
     <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>anni sconosciuti di prigionia in colonia</t>
   </si>
   <si>
     <t>2023-11-14 14:13:23</t>
   </si>
   <si>
     <t>Sergey Vasilievich Shaban</t>
   </si>
   <si>
     <t>6 febbraio 1971</t>
   </si>
   <si>
     <t>Sergei, vicepresidente del consiglio di amministrazione di Belgazprombank, è stato arrestato nell'ambito del caso Babariko e condannato nel luglio 2021 in base all'articolo "accettazione di tangente".</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 06.07.2021: 6 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
   </si>
   <si>
-    <t>Aleksey Igorevich Golovko</t>
-[...36 lines deleted...]
-    <t>2024-11-17 21:38:39</t>
+    <t>Diana Nikolaevna Stulba</t>
+  </si>
+  <si>
+    <t>6 febbraio 1984</t>
+  </si>
+  <si>
+    <t>Esperto forense.
+Il 27 febbraio 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>3 anni di reclusione in una colonia a regime generale</t>
+  </si>
+  <si>
+    <t>2024-02-15 23:01:27</t>
+  </si>
+  <si>
+    <t>Alexander Aleksandrovich Chumakov</t>
+  </si>
+  <si>
+    <t>7 febbraio 1984</t>
+  </si>
+  <si>
+    <t>Il 02/09/2024 si è tenuta l'udienza di appello e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.12.2023: 7 anni di reclusione in una colonia del regime generale. Appello 09.02.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-12-07 23:17:56</t>
+  </si>
+  <si>
+    <t>Aliaksei Vikentsyevich Ihnatsenka</t>
+  </si>
+  <si>
+    <t>9 febbraio 1978</t>
+  </si>
+  <si>
+    <t>Condannato per commenti pubblicati sui social media.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.03.2025: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 100 unità di base di multa. Appello 04.04.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:14:09</t>
   </si>
   <si>
     <t>Tatiana Alexandrovna Shinkevich</t>
   </si>
   <si>
     <t>9 febbraio 1983</t>
   </si>
   <si>
     <t>Tatyana è stata condannata a più di sei anni di prigione; la durata esatta è sconosciuta.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 25.03.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 14.06.2024: sconosciuto.</t>
+    <t>Sentenza del tribunale 25.03.2024: 6 anni di reclusione in una colonia del regime generale. Appello 14.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-18 17:25:01</t>
   </si>
   <si>
-    <t>Roman Bahaddinovich Guseinov</t>
-[...24 lines deleted...]
-    <t>2024-11-18 22:46:29</t>
+    <t>Dzmitry Uladzimiravich Vialau</t>
+  </si>
+  <si>
+    <t>10 febbraio 1981</t>
+  </si>
+  <si>
+    <t>Prima degli eventi del 2020, Dmitry lavorava presso il deposito locomotive di Lida e, negli ultimi anni, era un camionista di lunga distanza nell'Unione Europea.
+Si presume che sia stato arrestato nell'autunno del 2025 dopo uno dei suoi voli di linea. Le ultime notizie su di lui riguardano l'attraversamento del confine durante questo periodo.
+Nel 2026, Dmitry è stato riconosciuto colpevole di "diffamazione di Lukashenko", "incitamento all'odio" e "favoreggiamento di attività estremiste" e condannato alla reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:01</t>
   </si>
   <si>
     <t>Denis Fadeevich Tsybulsky</t>
   </si>
   <si>
     <t>11 febbraio 1981</t>
   </si>
   <si>
     <t>Condannato dal Tribunale distrettuale di Zavodskoy di Minsk ai sensi della Parte 1 dell'articolo 342 del Codice penale. Il 22 marzo 2023, il caso è stato esaminato dal giudice Zhanna Khvoynitskaya. Condannato alla restrizione della libertà con rinvio a un istituto penitenziario, durata sconosciuta .
 All'inizio di maggio 2024, si è saputo che Denis era coinvolto in un nuovo caso. Il processo era previsto per il 7 maggio. Oltre a lui, nel caso erano coinvolti anche Andrei Stabulyanets e Alexander Sharabaiko . A seconda del ruolo di ciascuno, sono stati accusati ai sensi dell'articolo 368 del Codice Penale (offesa a Lukashenko), dell'articolo 369 del Codice Penale (offesa a un funzionario governativo) e dell'articolo 361-1 del Codice Penale (partecipazione a un gruppo estremista). Presso il Tribunale Regionale di Vitebsk, Yevgeny Burunov ha esaminato il caso in un'udienza a porte chiuse dal 7 maggio al 5 giugno 2024. Di conseguenza, Denis è stato condannato alla reclusione in una colonia a regime generale . La durata esatta della pena è sconosciuta (circa cinque anni ).</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.03.2023: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 06.06.2023: sconosciuto. Sentenza del tribunale 05.06.2024: 5 anni di reclusione in una colonia del regime generale. Appello 23.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
   </si>
   <si>
-    <t>Natalia Sergeevna Belokurskaya</t>
-[...13 lines deleted...]
-  <si>
     <t>Alexandra Viachaslavauna Pulinovich</t>
   </si>
   <si>
     <t>12 febbraio 2007</t>
   </si>
   <si>
     <t>Il film filogovernativo (aprile 2024) afferma che sei adolescenti si sarebbero uniti nella “cellula anarchica “Black Nightingales”, che” sotto la guida dell’Esercito di liberazione nazionale dell’Ucraina “è stata creata dalla cittadina ucraina di 16 anni Maria Misyuk .
 I dipendenti dell'ONT affermano che gli adolescenti si sono uniti per effettuare il sabotaggio in una discarica in Bielorussia e poi in Russia. Maria è accusata ai sensi della parte 2 dell'art. 289 cp (atto di terrorismo). Secondo la storia, la sedicenne Maria Misyuk si è trasferita con la sua famiglia dall’Ucraina alla Bielorussia nel 2022, dove ha creato una “cellula anarchica per preparare attacchi terroristici”. Tra gli arrestati ci sono studenti universitari a Baranovichi, Nesvizh, Mir, Minsk e Luninets. Questi sono Trofim Borisov, Sergei Zhigalev, Dmitry Zahoroshko, Anastasia Klimenko e Alexandra Pulinovich . Secondo i dipendenti dell'ONT, i giovani si sono riuniti nell'appartamento di Baranovichi per prepararsi alla loro prima azione seria: raccogliere esplosivi e far saltare in aria il dipartimento di polizia o la procura di Baranovichi. Non si sa con quali accuse siano accusati i restanti cinque partecipanti. Così come il loro stato e la loro ubicazione sono sconosciuti.</t>
   </si>
   <si>
-    <t>Pre-trial detention center No. 7. 224030, Brest, vulica Savieckich pamiežnikaŭ 37</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 10 anni 3 mesi di reclusione in una colonia del regime potenziato. Appello 09.02.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-05-01 20:30:24</t>
   </si>
   <si>
-    <t>Andrey Vasilevich Tsypak</t>
-[...14 lines deleted...]
-    <t>2023-03-16 22:41:19</t>
+    <t>Vitaly Yurievich Melnik</t>
+  </si>
+  <si>
+    <t>12 febbraio 1982</t>
+  </si>
+  <si>
+    <t>Arrestato nel caso di "guerriglieri ferroviari".
+È noto che l'uomo vive nel villaggio di Khodakovo, ha un bambino piccolo.
+Durante il suo arresto, è stato colpito alle articolazioni del ginocchio.
+La famiglia ritiene che Vitaly non abbia nulla a che fare con gli articoli sensati e collega la detenzione alla vendetta del giudice locale, nonché al fatto che Vitaly aveva precedenti penali in precedenza.
+I dettagli del caso sono sconosciuti.</t>
+  </si>
+  <si>
+    <t>IK-13, Glubokoe, via Sovetskaya, 205, 211791</t>
+  </si>
+  <si>
+    <t>16 anni di privazione in una colonia in condizioni di regime rigoroso e 300 multe base.</t>
+  </si>
+  <si>
+    <t>2022-07-22 14:35:14</t>
   </si>
   <si>
     <t>Sergey Aleksandrovich Sikorsky</t>
   </si>
   <si>
     <t>12 febbraio 1976</t>
   </si>
   <si>
     <t>Sergei, assistente del capo di un'organizzazione di Minsk, è stato arrestato nel settembre 2020 nella sua abitazione per aver partecipato a una protesta contro i brogli elettorali presidenziali e la violenza contro i civili, avvenuta a Minsk l'11 agosto 2020. È stato condannato per "partecipazione a rivolte di massa" e anche per reati legati alla droga.
 M
 Il 7 settembre 2020, è stato fermato presso la sua residenza. Secondo il referto dell'esame medico, al momento dell'arresto era in stato di ebbrezza causato dall'uso di sostanze psicotrope; nel suo organismo è stata rilevata la presenza di mefedrone. Durante una perquisizione del suo appartamento, le forze dell'ordine hanno trovato una sostanza in polvere. Gli investigatori hanno successivamente concluso che Sikorsky aveva venduto la stessa sostanza anche a un residente di 46 anni di Mogilev.
 Durante la discussione conclusiva, il pubblico ministero ha chiesto al tribunale di riconoscere a Sikorsky:
 Ai sensi della Parte 1 dell'Articolo 328 del Codice Penale – 2 anni di reclusione;
 Ai sensi della Parte 3 dell'Articolo 328 del Codice Penale: 7 anni di reclusione e una multa di 300 unità base. Sommando le pene previste dalle due parti dell'Articolo 328, la pena totale è di 7 anni di reclusione;
 Ai sensi della Parte 2 dell'Articolo 293 del Codice Penale – 5 anni di reclusione.
 La pena definitiva è di 9 anni di reclusione in una colonia penale di massima sicurezza e di una multa di 300 unità base.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.05.2021: 9 anni di reclusione in una colonia del regime potenziato, 300 unità di base di multa.</t>
   </si>
   <si>
     <t>2021-05-06 19:38:28</t>
   </si>
   <si>
-    <t>Nikolay Nikolaevich Lyutskevich</t>
-[...33 lines deleted...]
-    <t>Denis Mikhailovich Krasko</t>
+    <t>Andrey Vasilevich Tsypak</t>
+  </si>
+  <si>
+    <t>12 febbraio 1993</t>
+  </si>
+  <si>
+    <t>Un ex dipendente MTS di Brest è stato arrestato all'inizio di novembre 2022. Nel video "pentimento", ha affermato che nel 2020-2021 ha lavorato presso MTS e ha avuto accesso ai dati. Secondo i funzionari della sicurezza, Andrey ha consegnato i dati di diversi funzionari e pubblici ministeri al Libro nero della Bielorussia.
+Un ex compagno di cella di Tsypak ha detto agli attivisti per i diritti umani che Andrei è stato duramente picchiato durante il suo arresto.
+Il caso di Andrei è stato considerato a porte chiuse, quindi l'esito del processo è sconosciuto agli attivisti per i diritti umani.
+Andrei Tsypak ha precedentemente giocato nel club di pallamano di Brest intitolato a Meshkov. Dal 2020 al 2021 ha lavorato presso MTS - e in quel momento, secondo le forze di sicurezza, ha trasferito i dati di diversi pubblici ministeri e funzionari governativi all'iniziativa di protesta.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 23.03.2023: 6 anni di reclusione in una colonia del regime generale. Appello 19.05.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
+  </si>
+  <si>
+    <t>Mikhail Piatrovich Dauzhankou</t>
+  </si>
+  <si>
+    <t>13 febbraio 1971</t>
+  </si>
+  <si>
+    <t>È stato arrestato tra la fine di agosto e l'inizio di settembre del 2024, prima delle elezioni. È stato condannato a cinque anni di reclusione ai sensi dell'articolo 203 del codice penale per possesso di un libro di consultazione elettronico.
+Mikhail si è laureato all'Università Statale di Arti Grafiche di Mosca e all'Accademia di Management. Ha lavorato presso il comitato esecutivo cittadino come ingegnere della sicurezza informatica. Dopo il 2020, è stato licenziato o si è dimesso.
+Inizialmente detenuto nel centro di detenzione preventiva n. 7, il 13 agosto 2025 è giunto alla colonia penale n. 22.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:51:29</t>
+  </si>
+  <si>
+    <t>Vitaly Leonidovich Kaleda</t>
+  </si>
+  <si>
+    <t>13 febbraio 1967</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:53:43</t>
+  </si>
+  <si>
+    <t>Valiantsin Valiantsinavich Tseranevich</t>
   </si>
   <si>
     <t>13 febbraio 1975</t>
-  </si>
-[...10 lines deleted...]
-    <t>Valiantsin Valiantsinavich Tseranevich</t>
   </si>
   <si>
     <t>Valentin, vice caporeparto dello stabilimento di Khimvolokno, parte di Grodno Azot , e vicepresidente del Sindacato Indipendente Bielorusso di Grodno Azot, è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti dello stabilimento che avevano sostenuto lo sciopero e aderito all'iniziativa "Movimento Operaio". Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Valentina è stata dichiarata colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannata alla reclusione.
 Nell'ottobre 2024 si tenne un'altra udienza in tribunale, al termine della quale Valentin fu trasferito in prigione.</t>
   </si>
   <si>
     <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 12 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 09.10.2024: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-09-26 12:54:01</t>
   </si>
   <si>
     <t>Valery Viktorovich Borzenko</t>
-  </si>
-[...1 lines deleted...]
-    <t>13 febbraio 1971</t>
   </si>
   <si>
     <t>È stato ritenuto colpevole di aver inviato informazioni sul suo ex leader a bot di telegrammi di "canali distruttivi" nel novembre 2020 e nel marzo 2021. Successivamente, è stato collocato da risorse attraverso le quali "sono state svolte attività illegali nell'ambito di formazioni estremiste". Inoltre, secondo l'accusa, la pubblicazione delle informazioni ricevute da Borzenko ha comportato "altre gravi conseguenze".
 È stato anche riconosciuto colpevole di aver acquistato e immagazzinato munizioni per armi da fuoco.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 7 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Vitaly Petrovich Minkevich</t>
   </si>
   <si>
     <t>13 febbraio 1994</t>
   </si>
   <si>
     <t>Residente nella regione di Mogilev . Operaio del negozio di scarpe.
 Nel 2020 è stato arrestato per aver partecipato a proteste.
 Detenuto per sabotaggio della ferrovia vicino alla stazione di Bobruisk e incendio doloso nel poligono di tiro dell'unità militare 5527.
 Il 12 aprile 2024 si è svolto un processo per modificare le condizioni del regime di esecuzione della pena e Vitaly è stato trasferito in regime penitenziario per un periodo di 3 anni.</t>
   </si>
   <si>
+    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
+  </si>
+  <si>
     <t>15 anni di reclusione in una colonia sotto regime rafforzato</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
-  </si>
-[...15 lines deleted...]
-    <t>2025-11-30 16:07:30</t>
   </si>
   <si>
     <t>Anna Gennadievna Shpak</t>
   </si>
   <si>
     <t>14 febbraio 1997</t>
   </si>
   <si>
     <t>Anna si è laureata presso la Facoltà di Sport di Massa dell'Università Statale di Educazione Fisica della Bielorussia nel 2019. Ha lavorato come allenatrice e insegnante presso la Burevestnik Olympic Reserve School di Minsk.
 Nel 2014, Anna ha partecipato alla seconda edizione dei Giochi Olimpici Giovanili Estivi, dove ha saltato 3,80 m e si è classificata quarta nella classifica generale. Per questo risultato, ha ricevuto una borsa di studio dal Comitato Olimpico Nazionale.
 Probabilmente è stata detenuta in relazione al "caso Gayun". Nella "lista degli estremisti" tenuta dal Ministero degli Interni, il suo status è indicato come "in stato di condanna". Ciò significa che è stata condannata a una colonia penale con rinvio a giudizio o a una colonia penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
+    <t>Zmitser Leanidavich Matskevich</t>
+  </si>
+  <si>
+    <t>15 febbraio 1994</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 9. 210034, Vitebsk, street 3rd Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.09.2023: 3 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 14.11.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-05-12 14:13:01</t>
+  </si>
+  <si>
     <t>Andrey Berestovoy</t>
   </si>
   <si>
     <t>15 febbraio 1980</t>
   </si>
   <si>
     <t>Andrey Berestovoy ha oltre 20 anni di esperienza nel design e negli ultimi 15 anni ha lavorato nel settore IT. Nella seconda metà del 2024 è stato arrestato. Si sa solo che il motivo dell'arresto potrebbe essere stato un commento di Berestovoy su Telegram. Utilizzava un vecchio account collegato al suo numero bielorusso e un vecchio nickname che usava ovunque.
 È noto che si recava periodicamente in Bielorussia.</t>
   </si>
   <si>
+    <t>Pre-trial detention center No. 7. 224030, Brest, vulica Savieckich pamiežnikaŭ 37</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 20.05.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-07-24 17:15:25</t>
-  </si>
-[...16 lines deleted...]
-    <t>2022-02-14 21:25:55</t>
   </si>
   <si>
     <t>Anton Olegovich Cheremnykh</t>
   </si>
   <si>
     <t>15 febbraio 1983</t>
   </si>
   <si>
     <t>Vice comandante del 310 ° gruppo di artiglieria per il lavoro ideologico della 120a brigata meccanizzata della guardia separata, tenente colonnello. È accusato di “tradimento contro lo Stato da parte di una persona soggetta allo status militare” e di “incitamento ad altre discordie sociali”.
 Le circostanze del caso sono sconosciute.
 Il 5 e 17 luglio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.03.2024: sconosciuto. Appello 17.07.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
   </si>
   <si>
-    <t>Maxim Viktorovich Polonsky</t>
-[...27 lines deleted...]
-    <t>Oleg Igorevich Gavrilov</t>
+    <t>Dmitry Alexandrovich Kozhedub</t>
+  </si>
+  <si>
+    <t>16 febbraio 1970</t>
+  </si>
+  <si>
+    <t>Nel 1994, Dmitry si è laureato presso l'Istituto Pedagogico Krupskaya locale. In precedenza, Kozhedub era titolare di un'attività in proprio. Dal 2013 al 2019, è stato registrato come imprenditore individuale. La sua attività principale era l'affitto di immobili di proprietà.
+A Dmitry piace viaggiare, andare in barca e in bicicletta.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.11.2025: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-12-08 23:17:30</t>
+  </si>
+  <si>
+    <t>Aleh Iharavich Haurylau</t>
   </si>
   <si>
     <t>16 febbraio 1981</t>
   </si>
   <si>
     <t>Istruttore di fitness di Soligorsk.
 Secondo il fascicolo, nel gennaio 2021 Gavrilov ha acquistato e fornito a due amici, Tatyana e Oleg Biruly, bombolette spray di vernice. Successivamente, da gennaio a febbraio 2021, quest'ultimo ha applicato iscrizioni e disegni a varie strutture infrastrutturali a Soligorsk, "rovinandole".
 Nell'agosto 2021, Gavrilov, attraverso accordi, anche per ricompense materiali, ha coinvolto un altro conoscente, Sergei Pasyuk, in "attività estremiste".
 Poi, da agosto a dicembre 2021, gli imputati hanno distribuito volantini e altro materiale stampato sul territorio di Soligorsk. Un esame del contenuto di Chestnaya Gazeta, con copie di cui l'allenatore era detenuto, ha testimoniato che Gavrilov era presumibilmente coinvolto nell'incitamento all'odio o alla discordia razziale, nazionale, religiosa o di altro tipo commesso da un gruppo di persone.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 12.12.2022: 10 anni di reclusione in una colonia del regime rigoroso. Appello 07.04.2023: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
+    <t>Sentenza del tribunale 12.12.2022: 10 anni di reclusione in una colonia del regime rigoroso. Appello 07.04.2023: sconosciuto. Tribunale per il cambio di regime data sconosciuta: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-12-30 14:20:17</t>
+  </si>
+  <si>
+    <t>Maxim Viktorovich Polonsky</t>
+  </si>
+  <si>
+    <t>16 febbraio 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-02-14 14:52:53</t>
   </si>
   <si>
     <t>Alexei Andreevich Chernousov</t>
   </si>
   <si>
     <t>17 febbraio 1991</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.05.2024: 4 anni 3 mesi di reclusione in una colonia del regime potenziato. Appello 05.09.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
     <t>Dmitriy Valerievich Gut</t>
   </si>
   <si>
     <t>18 febbraio 1988</t>
   </si>
   <si>
     <t>Dmitry ha lavorato nel campo informatico, prima ancora ha lavorato nell'ufficio del pubblico ministero per 7 anni.
 Il 9 gennaio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
-    <t>6 anni di reclusione in una colonia</t>
+    <t>Sentenza del tribunale 23.10.2023: 6 anni di reclusione in una colonia del regime generale. Appello 09.01.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Stanislav Sergeevich Chapel</t>
-[...27 lines deleted...]
-    <t>2023-09-27 19:19:37</t>
+    <t>Alexander Ivanovich Shaipak</t>
+  </si>
+  <si>
+    <t>18 febbraio 1983</t>
+  </si>
+  <si>
+    <t>In precedenza era stato condannato per distribuzione di materiale estremista.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.03.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello 05.05.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-02-17 19:02:32</t>
+  </si>
+  <si>
+    <t>Vladimir Yurievich Saveliev</t>
+  </si>
+  <si>
+    <t>19 febbraio 1987</t>
+  </si>
+  <si>
+    <t>All'inizio di ottobre 2022, nel quartiere moscovita della capitale, sconosciuti hanno appeso una bandiera bianco-rossa-bianca e la bandiera dell'Ucraina su un supporto della linea elettrica. Solo il giorno successivo è apparso un post sul canale Telegram di Anton Mot con una foto della bandiera e la didascalia: "Gli abitanti di Minsk si congratulano con il popolo ucraino per le meravigliose notizie dal ponte di Crimea. Il crimine è l'Ucraina! Lunga vita alla Bielorussia! Gloria all'Ucraina! " " Durante le attività di ricerca operativa, gli agenti di polizia hanno arrestato sei residenti di Minsk di età compresa tra 34 e 36 anni che avrebbero commesso questo gesto. Compreso Vladimir.
+Savelyev ha detto in un video filogovernativo che l’azione è stata organizzata a sostegno degli ucraini: “Questo è sostegno ai civili che muoiono in una guerra non necessaria”.
+Il 14 settembre 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>2023-05-19 10:04:03</t>
+  </si>
+  <si>
+    <t>Paul Aleksandrovich Kaberda</t>
+  </si>
+  <si>
+    <t>19 febbraio 1983</t>
+  </si>
+  <si>
+    <t>Nel 2006, si è laureato con un master in Fisica presso l'Università Statale Bielorussa. Prima del suo arresto, ricopriva la posizione di responsabile tecnico del software (una posizione dirigenziale) presso EPAM. Nel maggio 2020, Pavel, insieme a un team di altri dipendenti del settore IT, ha aiutato gli insegnanti bielorussi a implementare un sistema di apprendimento a distanza. Pavel è sposato e ha due figli. Al momento del suo arresto e del processo, sua moglie era incinta; non aveva ancora visto il loro secondo figlio.
+A giudicare dai social media, Pavel era coinvolto in attività di ballo sociale (hustle).
+La condanna si basa su donazioni effettuate tramite PayPal tra il 2020 e il 2022 a fondi e iniziative come BYSOL, BY_help, BYPOL e altri. La maggior parte delle donazioni variava dai 10 ai 50 euro, per un totale di circa dieci trasferimenti. Pavel ha riconosciuto i trasferimenti, giustificandoli con la volontà di aiutare le persone colpite dalle proteste o coloro che avevano perso il lavoro.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.01.2024: 5 anni di reclusione in una colonia del regime generale, 300 unità di base di multa. Appello 23.04.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
   </si>
   <si>
     <t>Aleksey Nikolaevich Khralovich</t>
   </si>
   <si>
     <t>19 febbraio 1984</t>
   </si>
   <si>
     <t>Ex tenente colonnello del KGB.
 Il procedimento penale contro il tenente colonnello è noto solo dai media statali.
 Nel 2021, il canale ONT TV ha mostrato il film "KGB Operation Mankurty", che riportava la detenzione del tenente colonnello del KGB Aleksey Khralovich.
 Di conseguenza, il funzionario della sicurezza è in stato di fermo da circa un anno al momento dell'annuncio del verdetto.
 Khralovich è stato privato del grado militare di tenente colonnello.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 30.03.2022: 10 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 24.10.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Arseny Olegovich Moiseichik</t>
-[...26 lines deleted...]
-    <t>2023-05-19 10:04:03</t>
+    <t>Stanislav Sergeevich Chapel</t>
+  </si>
+  <si>
+    <t>19 febbraio 2006</t>
+  </si>
+  <si>
+    <t>Come riportato nel film dell’ONT “Bambini sotto tiro. Reclutato dal nemico”, Stanislav è accusato di aver accettato di essere un corriere per “l’organizzazione che supervisionava la SBU”. diciamo, il ragazzo ha registrato un video in cui "è pronto a lavorare contro l'FSB e Putin". Ma al momento delle riprese stava già scontando una pena in una colonia per “frode”. Il processo si è svolto nel maggio 2024. Non si conosce la pena, la pena potrebbe andare dai 3 ai 10 anni di reclusione con multa.
+Secondo il film ONT, nel gennaio 2023, un ragazzo di 16 anni proveniente da una famiglia numerosa stava cercando lavoro su Internet. Si è imbattuto in truffatori che si sono offerti di lavorare come corriere per ritirare e trasportare denaro. A Stanislav è stato detto di registrare un video in cui affermava di sostenere l'Ucraina e sembrava essere d'accordo a lavorare per la SBU.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 31.07.2024: 7 anni di reclusione in una colonia del regime generale. Appello 29.08.2024: sconosciuto. Appello 04.10.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: regime carcerario fino alla fine della pena.</t>
+  </si>
+  <si>
+    <t>2024-07-30 00:03:14</t>
+  </si>
+  <si>
+    <t>Mikalai Aliakseyevich Bahdanchyk</t>
+  </si>
+  <si>
+    <t>20 febbraio 1976</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 45. 225073, Brest region, Kamenetsky district, Sushki</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-06-26 21:29:09</t>
+  </si>
+  <si>
+    <t>Vladislav Vitalievich Voitekhovich</t>
+  </si>
+  <si>
+    <t>20 febbraio 1995</t>
+  </si>
+  <si>
+    <t>Vladislav è stato arrestato nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo".
+Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.
+Vladislav fu condannato a una lunga pena detentiva per numerose accuse penali, i primi cinque dei quali trascorsi in carcere. Fu anche privato del suo grado militare.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.06.2023: 21 anno di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario), restrizione del servizio militare. Appello 04.10.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:29:35</t>
   </si>
   <si>
     <t>Michael Grigorievich Lapunov</t>
   </si>
   <si>
     <t>20 febbraio 1970</t>
   </si>
   <si>
     <t>Padre del prigioniero politico Nikita Zolotarev . Mikhail è stato arrestato l'8 agosto 2023 e condannato a 15 giorni di arresto ai sensi dell'art. 19.11 Codice degli illeciti amministrativi della Repubblica di Bielorussia (distribuzione di materiale estremista). Dopo il primo arresto, non è stato rilasciato ed è stato condannato ai sensi dello stesso articolo ad altri 15 giorni, e poi ad altri 15.
 Il 22 settembre 2023, alla vigilia del suo rilascio dopo aver scontato il terzo arresto amministrativo consecutivo, è stato nuovamente riconosciuto colpevole di aver commesso un reato e inviato in un centro di detenzione per la quarta volta.
 Il 24 ottobre, per decisione del KGB, la chat chiusa di Telegram “Gomel per Nikita Zolotorev” è stata riconosciuta come “formazione estremista” e il suo unico partecipante designato è stato il padre del prigioniero politico, Mikhail Lapunov.
 Gli attivisti per i diritti umani hanno appreso che qualche tempo dopo aver scontato gli arresti amministrativi, Mikhail è stato preso in custodia. Dall'estate del 2024 è detenuto in un centro di custodia cautelare .</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 30.08.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 15.11.2024: sconosciuto.</t>
+    <t>Sentenza del tribunale 30.08.2024: 5 anni di reclusione in una colonia del regime generale. Appello 15.11.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
-    <t>Oleg Petrovich Zelenko</t>
-[...38 lines deleted...]
-  <si>
     <t>Artem Sergeevich Mitsuk</t>
   </si>
   <si>
     <t>21 febbraio 2001</t>
   </si>
   <si>
     <t>È stato detenuto con l'accusa di disordini di massa e accusato di aver partecipato a canali di telegrammi “radicali”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
+  </si>
+  <si>
+    <t>Alexander Sergeevich Leonovich</t>
+  </si>
+  <si>
+    <t>21 febbraio 1991</t>
+  </si>
+  <si>
+    <t>Secondo i media filogovernativi, è stato condannato per aver inviato i dati di tre suoi ex colleghi a uno dei canali “estremisti” di Telegram.
+Il 24 ottobre 2023 si è tenuta un'udienza in tribunale sul tema della "scarcerazione del condannato da una pena detentiva, la cui esecuzione è stata sospesa".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.09.2023: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:41:08</t>
   </si>
   <si>
     <t>Oleg Igorevich Sychev</t>
   </si>
   <si>
     <t>21 febbraio 1976</t>
   </si>
   <si>
     <t>Oleg, 47 anni, è nato a Krasnoyarsk, ma si è trasferito in Bielorussia negli anni 2000 e ha già ricevuto la cittadinanza.  Il film filogovernativo ha mostrato come il "terrorista ucraino" Mykola Shvets è stato arrestato il 4 marzo a casa di Oleg nella partnership di giardinaggio di Birch Grove nel villaggio di Chertyazh (consiglio del villaggio di Borovlyansky).
 Sychev, insieme a sua moglie Nastya Pilko , è stato arrestato dalle forze di sicurezza il 3 marzo proprio in questa casa.
 Secondo gli attivisti per i diritti umani, entrambi si trovano ora nel centro di custodia cautelare del KGB.
 La coppia detenuta ha due figli minorenni, che ora sono con la nonna .</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.10.2024: 9 anni di reclusione in una colonia del regime generale. Appello 27.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Artem Ruslanovich Zakrzhevsky</t>
-[...35 lines deleted...]
-    <t>2025-05-20 10:59:49</t>
+    <t>Natallia Aliaksandrauna Chubouskaya</t>
+  </si>
+  <si>
+    <t>21 febbraio 1981</t>
+  </si>
+  <si>
+    <t>Per molti anni ha lavorato come truccatrice professionista, truccatrice e creatrice di oggetti di scena. Ha realizzato look da sposa e ha ricevuto clienti presso un salone di bellezza locale. Ha anche partecipato all'inaugurazione dello studio d'arte Le Grand.
+Natalia Chubovskaya è una figura molto conosciuta nella città sul fiume Neman. Ha oltre 9.000 follower su Instagram, una vasta clientela e un proprio salone.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 24.04.2026: 5 anni 5 mesi di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-10-30 15:34:18</t>
+  </si>
+  <si>
+    <t>Uladzislau Uladzimiravich Zianiuk</t>
+  </si>
+  <si>
+    <t>21 febbraio 1994</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.11.2021: 10 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-06-14 20:17:50</t>
   </si>
   <si>
     <t>Andrey Konstantinovich Yaremchik</t>
   </si>
   <si>
     <t>23 febbraio 1993</t>
   </si>
   <si>
     <t>Bassista della TOR BAND.
 Il 20 gennaio 2023 si è saputo che la Tor Band è stata riconosciuta come formazione estremista.
 Il KGB includeva Dmitry Golovach e sua moglie Yulia, Yevgeny Burlo e Andrey Yaremchik nella sua composizione.
 Questo è il primo gruppo musicale che è stato incluso nell'elenco delle formazioni estremiste.</t>
   </si>
   <si>
     <t>7,5 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
   </si>
   <si>
     <t>2023-01-24 13:54:58</t>
   </si>
   <si>
     <t>Andrey Evgenyevich Porotnikov</t>
   </si>
   <si>
     <t>24 febbraio 1978</t>
   </si>
   <si>
     <t>Politologo, specialista della sicurezza. Capo del centro analitico Belarus Security Blog; membro dell'organizzazione Council of the Right Alliance (2010-2011).
 Secondo il conoscente di Andrei, è stato detenuto a Mosca pochi giorni fa. Ora è stato portato a Minsk e ora si trova nel centro di custodia cautelare del KGB.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 31.10.2024: 10 anni di reclusione in una colonia del regime potenziato. Appello 18.03.2025: sconosciuto.</t>
+    <t xml:space="preserve"> Sentenza del tribunale 31.10.2024: 10 anni di reclusione in una colonia del regime potenziato. Appello 18.03.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2023-03-23 23:52:54</t>
   </si>
   <si>
-    <t>Alexander Viktorovich Kuksa</t>
-[...14 lines deleted...]
-    <t>Sergey Anatolyevich Sokolov</t>
+    <t>Siarhei Anatolyevich Sakalou</t>
   </si>
   <si>
     <t>24 febbraio 1976</t>
   </si>
   <si>
     <t>Sergei è stato arrestato nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo".
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, ufficiali delle forze dell'ordine, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente". Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".
 Sergei fu condannato, in base a diversi articoli penali, a una lunga pena detentiva e a una multa, e gli fu anche revocato il grado militare.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 14 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa, restrizione del servizio militare. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
+    <t>Egor Romanovich Tyushkevich</t>
+  </si>
+  <si>
+    <t>25 febbraio 1997</t>
+  </si>
+  <si>
+    <t>Musicista. Ha lavorato in un teatro di marionette a Brest.
+Fu condannato per la prima volta dal tribunale regionale di Brest il 19 dicembre 2024.
+Nell'ottobre 2025 si è saputo che era stato aperto un nuovo procedimento penale contro Yegor e che l'uomo era stato trasferito in un centro di detenzione preventiva.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.12.2024: 6 anni di reclusione in una colonia del regime generale. Appello 04.03.2025: sconosciuto. Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:21:12</t>
+  </si>
+  <si>
     <t>Pavel Leonidovich Nedbailo</t>
   </si>
   <si>
     <t>25 febbraio 1981</t>
   </si>
   <si>
     <t>Un residente di Svetlogorsk è stato arrestato il 29 settembre 2020 in relazione a disordini di massa e accusato di aver partecipato a canali telegrafici “radicali”.</t>
   </si>
   <si>
     <t>2021-02-26 21:47:17</t>
-  </si>
-[...28 lines deleted...]
-    <t>2025-08-17 15:02:31</t>
   </si>
   <si>
     <t>Aleksey Dmitrievich Shishkovets</t>
   </si>
   <si>
     <t>25 febbraio 1979</t>
   </si>
   <si>
     <t>Arrestato per "preparazione al sabotaggio sulla ferrovia".
 Secondo il ministero dell'Interno , all'inizio del 2022, l'uomo "si è unito alla formazione estremista ByPol, dopo aver effettuato l'accesso al chat bot di mobilitazione per commettere atti illegali in Bielorussia".
 Il 1 marzo avrebbe ricevuto istruzioni per bloccare le linee ferroviarie, nonché per preparare e utilizzare molotov.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.10.2022: 11 anni di reclusione in una colonia del regime potenziato. Appello 06.01.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-03-11 01:18:52</t>
   </si>
   <si>
-    <t>Timofey Alexandrovich Korotkevich</t>
+    <t>Aliaksei Peraverzeu</t>
   </si>
   <si>
     <t>25 febbraio 2002</t>
   </si>
   <si>
-    <t>Condannato per comportamento scorretto nel 2020, quando aveva 18 anni. Il processo si basava probabilmente su accuse di diffamazione.</t>
-[...7 lines deleted...]
-  <si>
     <t>Secondo i media filogovernativi, è accusato di aver finanziato attività terroristiche in cambio di una donazione di 50 dollari al reggimento Kalinovsky nel 2023.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Larisa Ivanovna Prokhorova</t>
   </si>
   <si>
     <t>25 febbraio 1975</t>
   </si>
   <si>
     <t>È stato arrestato insieme a tutta la sua famiglia (marito, figlia, figlio) con l'accusa di "tradimento". Pare che la figlia sia stata successivamente rilasciata. I dettagli del caso non sono noti.
 Ha lavorato come infermiera presso l'ospedale clinico n. 3 della città di Gomel. Larisa Prokhorova è una persona completamente non pubblica. È nata nel 1975 a Grabovka, dove ha vissuto tutta la sua vita.
 I partecipanti a un processo chiuso hanno accordi di non divulgazione. È noto da una fonte non ufficiale che il procedimento penale riguarda la fotografia di vari oggetti sul territorio della Bielorussia e che le persone coinvolte nel caso sono state monitorate dai servizi speciali per qualche tempo prima del loro arresto.
 La famiglia Prokhorov ha vissuto a lungo nel villaggio di Grabovka, nella regione di Gomel. Al momento del loro arresto, vivevano nel villaggio di Uza, nella regione di Gomel, dove si erano trasferiti due anni fa.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.06.2024: 8 anni di reclusione in una colonia del regime generale. Appello 30.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-12-29 15:11:09</t>
   </si>
   <si>
-    <t>Egor Romanovich Tyushkevich</t>
-[...58 lines deleted...]
-  <si>
     <t>Pavel Yurievich Belyutin</t>
   </si>
   <si>
     <t>27 febbraio 1977</t>
   </si>
   <si>
     <t>Pavel è stato condannato il 23 maggio 2022 dal tribunale distrettuale Frunzensky di Minsk ai sensi dell'art. 369 del Codice penale della Repubblica di Bielorussia.
 Nel telegiornale serale trasmesso dalla televisione di stato "Belarus 1" il 5 maggio 2025, Pavel è stato definito "membro di un gruppo estremista" e "parte della bandiera di Vilnius", il cui obiettivo sarebbe quello di invadere la Bielorussia. Il video riporta che l'attivista avrebbe ricevuto un addestramento paramilitare presso la suddetta organizzazione. Si dice che abbia partecipato alle proteste anche nel 2020 e che abbia fatto parte di un gruppo che ha pianificato un attacco con droni alla centrale nucleare di Ostrovets.
 Si dice che Pavel abbia lasciato la Bielorussia e sia stato inserito nella lista dei ricercati interstatali. Le circostanze della detenzione dell'attivista sono sconosciute. Nel video, un uomo viene scortato fuori da un aereo all'aeroporto da agenti che indossano fasce del KGB e trasferito su un'auto.</t>
   </si>
   <si>
     <t>Pre-trial detention center of KGB. 220050, Minsk, Main Post Office, subscriber box 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 23.05.2022: sconosciuto anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 19.03.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
+    <t>Alina Viktorovna Shevtsova</t>
+  </si>
+  <si>
+    <t>27 febbraio 2004</t>
+  </si>
+  <si>
+    <t>Studentessa dell'Università Linguistica Statale di Minsk. Arrestata nel settembre 2024. Inizialmente, è stata condannata a due giorni di carcere ai sensi di un articolo amministrativo, dopodiché è stato aperto un procedimento penale. Secondo alcuni conoscenti, il procedimento penale è di matrice politica.
+Alina Shevtsova è stata aggiunta all'elenco dei partecipanti alla "formazione estremista" "Scuola di leadership per donne" alla fine di settembre 2024. Si tratta di un progetto educativo per studentesse bielorusse, che le aiuta a sviluppare capacità di leadership.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.06.2025: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-01-07 17:33:41</t>
+  </si>
+  <si>
     <t>Ruslan Aleksandrovich Lobanok</t>
   </si>
   <si>
     <t>28 febbraio 1983</t>
   </si>
   <si>
     <t>Ruslan, imprenditore, fondatore ed ex direttore del centro visti spagnolo di Minsk, è stato fermato dagli agenti del KGB nell'ottobre 2021 all'aeroporto mentre stava per lasciare la Bielorussia. L'arresto è avvenuto nell'ambito di un procedimento penale avviato per motivi politici.
 Nel marzo 2023, Ruslan è stato condannato per corruzione e tradimento. Il tribunale lo condannò a una lunga pena detentiva e a una pesante multa.
 Nell'agosto 2024 le condizioni della sua detenzione furono inasprite: Ruslan fu trasferito in regime carcerario. Da allora gli è stato proibito di ricevere pacchi, visite e altre forme di sostegno. Per le necessità personali gli è consentito utilizzare al massimo un'unità base al mese.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.03.2023: 11 anni di reclusione in una colonia del regime potenziato, 1000 rubli di risarcimento. Appello 05.05.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 28.08.2024: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-03-05 00:05:05</t>
-  </si>
-[...42 lines deleted...]
-    <t>2025-10-15 12:53:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1641,51 +1451,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I78"/>
+  <dimension ref="A1:I63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1721,2151 +1531,1755 @@
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
+      <c r="I6" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>48</v>
       </c>
       <c r="I8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...11 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>69</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>75</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>77</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>79</v>
       </c>
       <c r="B14" t="s">
         <v>80</v>
       </c>
       <c r="C14" t="s">
         <v>81</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="C16" t="s">
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
+      <c r="E18" t="s">
+        <v>104</v>
+      </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>113</v>
+      </c>
+      <c r="C20" t="s">
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>46</v>
+      </c>
+      <c r="E22" t="s">
+        <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>128</v>
+      </c>
+      <c r="C23" t="s">
+        <v>129</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="I26" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>144</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>155</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B29" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="C29" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>158</v>
+        <v>163</v>
+      </c>
+      <c r="C30" t="s">
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>63</v>
+        <v>165</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E31" t="s">
-        <v>164</v>
+        <v>47</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="I31" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B32" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
+      <c r="E32" t="s">
+        <v>175</v>
+      </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="I33" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="B34" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I34" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B35" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C35" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>57</v>
+        <v>192</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="I35" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B36" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C36" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I36" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>144</v>
+        <v>206</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="I38" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C39" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="C40" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>96</v>
+        <v>192</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="I40" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B41" t="s">
-        <v>213</v>
+        <v>220</v>
+      </c>
+      <c r="C41" t="s">
+        <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>214</v>
+        <v>83</v>
       </c>
       <c r="I41" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C42" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C43" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>57</v>
+        <v>155</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
+        <v>234</v>
+      </c>
+      <c r="C44" t="s">
+        <v>235</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
+        <v>240</v>
+      </c>
+      <c r="F45" t="s">
         <v>76</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H45" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="I45" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C46" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C47" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>27</v>
+        <v>206</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="I47" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="B48" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C48" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>174</v>
+        <v>57</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="I48" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C49" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="I49" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B50" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C50" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
+      <c r="E50" t="s">
+        <v>25</v>
+      </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>97</v>
+        <v>266</v>
       </c>
       <c r="I50" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B51" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="C51" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E51" t="s">
-        <v>228</v>
+        <v>47</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="I51" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="B52" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
+      <c r="E52" t="s">
+        <v>57</v>
+      </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H52" t="s">
-        <v>59</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
+      <c r="E53" t="s">
+        <v>25</v>
+      </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>275</v>
+        <v>283</v>
+      </c>
+      <c r="C54" t="s">
+        <v>284</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
+      <c r="H54" t="s">
+        <v>285</v>
+      </c>
       <c r="I54" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="C55" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="I55" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="B56" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="I56" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="B57" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="C57" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
+        <v>256</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>296</v>
+        <v>82</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="I58" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C59" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="I59" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C60" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="I60" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
+      <c r="E61" t="s">
+        <v>319</v>
+      </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="I61" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B62" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="C62" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E62" t="s">
         <v>47</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="I62" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="B63" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="C63" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>228</v>
+        <v>330</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>280</v>
+        <v>331</v>
       </c>
       <c r="I63" t="s">
-        <v>322</v>
-[...58 lines deleted...]
-      <c r="A66" t="s">
         <v>332</v>
-      </c>
-[...358 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">