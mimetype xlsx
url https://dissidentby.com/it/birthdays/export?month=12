--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1531 +12,1178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
-    <t>Stanislav Aleksandrovich Mikhailov</t>
-[...5 lines deleted...]
-    <t>Stanislav è stato arrestato il 9 agosto 2020 in un bar nel centro di Pinsk mentre beveva caffè ed è stato duramente picchiato. È stato arrestato nell'ambito di un procedimento penale avviato a causa delle proteste e degli scontri tra i residenti di Pinsk e le forze di sicurezza nella notte tra il 9 e il 10 agosto 2020. È stato condannato per aver partecipato a “rivolte di massa”. Le vittime del caso furono 109 agenti di polizia e funzionari che, oltre alla punizione sotto forma di reclusione, chiesero all'accusato un risarcimento di circa 530mila rubli.</t>
+    <t>Alexander Nikolaevich Sosnovsky</t>
+  </si>
+  <si>
+    <t>2 dicembre 1974</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
-    <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
+    <t>Open correctional facility No. 21. 247760, Mazyr, buĺvar Junasci, 24</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-08-17 15:33:14</t>
+  </si>
+  <si>
+    <t>Pavel Yurievich Lukashevich</t>
+  </si>
+  <si>
+    <t>3 dicembre 1987</t>
+  </si>
+  <si>
+    <t>La detenzione del residente di Lidchan è diventata nota il 22 settembre. In un video della polizia, ha affermato di essere stato “registrato nel Piano Peramoga” e di aver lasciato “minacce” alle forze di sicurezza in un telegramma. Secondo il canale telegrafico “Detenzioni, tribunali in Lida”, l'uomo è stato arrestato per 15 giorni in base ad un articolo amministrativo anonimo.</t>
+  </si>
+  <si>
+    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
   </si>
   <si>
     <t>In custodia</t>
   </si>
   <si>
-    <t>Si</t>
-[...23 lines deleted...]
-    <t>Nikolay Vladimirovich Vasilevich</t>
+    <t>Sentenza del tribunale 27.05.2024: 4 anni di reclusione in una colonia del regime generale. Appello 23.08.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:38:03</t>
+  </si>
+  <si>
+    <t>Aliaksandr Anatolyevich Karnatski</t>
+  </si>
+  <si>
+    <t>3 dicembre 1981</t>
+  </si>
+  <si>
+    <t>Dopo la laurea, Alexander ha lavorato come ispettore presso il dipartimento distrettuale di Molodechno del Ministero delle Situazioni di Emergenza. In seguito ha lasciato il servizio pubblico e, più recentemente, ha lavorato per l'azienda "Fenster-LAKSS", con sede a Molodechno, che produce finestre in PVC e mobili su misura.
+Alexander ha una moglie e una figlia minorenne.
+Karnatsky è stato arrestato alla fine di luglio 2025, quando è scomparso dai social media.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
+  </si>
+  <si>
+    <t>Nikolai Uladzimiravich Vasilevich</t>
   </si>
   <si>
     <t>3 dicembre 1978</t>
   </si>
   <si>
     <t>Nikolai è accusato di "finanziamento di attività terroristiche", secondo questo articolo rischia da 8 a 12 anni di carcere.
 L'ultimo luogo di lavoro conosciuto dell'uomo era il Centro repubblicano per la preparazione olimpica di atletica leggera.
 Il 6 giugno 2023 è stato condannato ai sensi dell'art. 361-2 del codice penale per 6 anni in colonia di massima sicurezza e una pesante multa. Altri dettagli del caso non sono noti.
 Il 1 settembre 2023, presso la Corte Suprema, il giudice V. Cherevach avrebbe dovuto esaminare il ricorso del prigioniero politico. Al momento è entrata in vigore la prima sentenza, quindi, al momento della seconda, Vasilevich era considerato già condannato.
 Il 12 settembre 2023, presso il tribunale distrettuale di Pervomaisky si è svolto un altro processo contro Nikolai. Questa volta è stato accusato di "finanziamento di attività terroristiche". In totale, per le donazioni, Svetlana Cherepovich lo ha condannato a 9 anni e 6 mesi in una colonia di massima sicurezza, oltre a una multa di 600 unità base. Nel filmato filogovernativo si dice che abbia fatto almeno 54 donazioni a fondi di solidarietà.
 Il 14 novembre 2023 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
     <t>9,5 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
-    <t>Pavel Yurievich Lukashevich</t>
-[...32 lines deleted...]
-  <si>
     <t>Alexander Sergeevich Veresovich</t>
   </si>
   <si>
     <t>4 dicembre 1966</t>
   </si>
   <si>
     <t>Il nome di Alexander è apparso nel programma del tribunale. L’uomo è accusato di aver fatto donazioni a favore dell’Ucraina e di un “gruppo estremista”.
 È interessante notare che l’uomo ha fatto una donazione a sostegno della “formazione estremista” prima del maggio 2021, quando in Bielorussia non esistevano affatto formazioni estremiste. Ora l'uomo rischia dai cinque ai dieci anni di carcere. Il processo inizierà il 19 marzo presso il tribunale della città di Minsk.
 Alexander ha una piccola impresa a Molodechno: come imprenditore individuale si occupa del trasporto merci con il proprio autobus. Sta crescendo due figli: una giovane figlia che sta finendo la prima media e un figlio che ora dovrebbe frequentare la scuola superiore.</t>
   </si>
   <si>
-    <t>6 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.04.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 07.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
+  </si>
+  <si>
+    <t>Victor Alexandrovich Savchits</t>
+  </si>
+  <si>
+    <t>4 dicembre 1981</t>
+  </si>
+  <si>
+    <t>Il giudice Evgeny Pisarevich ha esaminato il caso dal 28 agosto al 4 settembre 2024. Viktor sarà inoltre condannato a pagare 1.000 rubli a titolo di risarcimento per danni morali all'agente di polizia di Logoisk.
+Il 7 ottobre 2025 è stato pronunciato il verdetto del secondo processo: tenendo conto del primo processo, 6 anni di reclusione in un carcere di massima sicurezza, una multa di 600 unità base, nonché il risarcimento dei danni morali a Chemodanova - 5.000 rubli bielorussi, Karpenkov - 2.000 rubli bielorussi e Nikitenko - 5.000 rubli bielorussi.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.09.2024: 6 anni di reclusione in una colonia del regime generale, 1000 rubli di risarcimento. Appello 05.11.2024: sconosciuto. Sentenza del tribunale 07.10.2025: 6 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2024-08-19 19:21:31</t>
+  </si>
+  <si>
+    <t>Marina Viktorovna Mazovka</t>
+  </si>
+  <si>
+    <t>5 dicembre 1972</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-08-02 15:14:31</t>
   </si>
   <si>
     <t>Alexander Yurievich Volchok</t>
   </si>
   <si>
     <t>5 dicembre 1986</t>
   </si>
   <si>
     <t>È stato arrestato il 28 giugno 2021, ha scontato 7 giorni di arresto amministrativo. È stato rilasciato il 5 luglio, dopodiché è stato nuovamente arrestato dalla commissione investigativa, ma questa volta nell'ambito di un procedimento penale.
 Secondo l'accusa, Alexander a Odnoklassniki da novembre a dicembre 2020, da maggio a dicembre 2021 ha pubblicato pubblicazioni che insultavano Lukashenka.
 A dicembre 2020 e marzo 2021, ha pubblicato un commento testuale e un video sul social network Vkontakte, parlando con Lukashenka.</t>
   </si>
   <si>
     <t>2,5 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-06-29 17:36:43</t>
-  </si>
-[...54 lines deleted...]
-    <t>2025-11-01 18:11:07</t>
   </si>
   <si>
     <t>Vladimir Anatolyevich Trifonov</t>
   </si>
   <si>
     <t>6 dicembre 1964</t>
   </si>
   <si>
     <t>Non si conoscono i dettagli del caso, poiché il processo si è svolto a porte chiuse, e infatti il procedimento penale è classificato.
 I dettagli della detenzione dei detenuti sono noti dal film di propaganda “Operazione del KGB “Mankurt””, proiettato da ONT nel 2021.
 Secondo il film, Vladimir Trifonov è una guida attraverso il confine bielorusso-lituano, attraverso il quale avrebbe dovuto trasferire illegalmente Alexei Khralovich .
 Ha iniziato a scontare la pena.</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>14 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
     <t>Igor Vasilievich Cherpakov</t>
   </si>
   <si>
     <t>7 dicembre 1975</t>
   </si>
   <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
     <t>2025-11-15 23:37:00</t>
   </si>
   <si>
-    <t>Alexander Stanislavovich Yushkevich</t>
-[...11 lines deleted...]
-    <t>Vladimir Leonidovich Leosevich</t>
+    <t>Anna Vladimirovna Vlasenko</t>
   </si>
   <si>
     <t>7 dicembre 1981</t>
   </si>
   <si>
-    <t>L'udienza in tribunale si è tenuta il 30 ottobre 2023.</t>
-[...8 lines deleted...]
-    <t>2023-10-24 18:51:06</t>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:19:38</t>
   </si>
   <si>
     <t>Egor Aleksandrovich Michailov</t>
   </si>
   <si>
     <t>7 dicembre 1994</t>
   </si>
   <si>
     <t>Yegor è stato arrestato nel febbraio 2021 e successivamente condannato per aver appiccato il fuoco a un carro armato T-72 a bordo di un treno militare alla stazione ferroviaria di Stepyanka. Secondo il fascicolo, la notte del 31 gennaio 2021, ha lanciato una molotov con la scritta "OGSB" contro il carro armato. Le sue azioni sono state classificate come "atto di terrorismo". Secondo l'accusa, Yegor ha commesso l'incendio doloso sulla base delle sue opinioni politiche.
 All'inizio di ottobre 2023, è stato annunciato che Yegor era stato trasferito al Centro di detenzione preventiva n. 1 in relazione a un nuovo procedimento penale avviato ai sensi dell'articolo "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico, o partecipazione attiva a tali azioni". In questo caso, è stato condannato a ulteriori sei mesi di carcere.</t>
   </si>
   <si>
     <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.07.2021: 10 anni di reclusione in una colonia del regime potenziato, 685 rubli di risarcimento. Sentenza del tribunale 05.10.2023: 6 mesi di reclusione in una colonia del regime potenziato. Appello 12.12.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
-    <t>Anna Vladimirovna Vlasenko</t>
-[...5 lines deleted...]
-    <t>2025-11-01 22:19:38</t>
+    <t>Alexander Stanislavovich Yushkevich</t>
+  </si>
+  <si>
+    <t>7 dicembre 1987</t>
+  </si>
+  <si>
+    <t>8 anni di reclusione in una colonia di massima sicurezza.</t>
+  </si>
+  <si>
+    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Marina Vladimirovna Leonovich</t>
   </si>
   <si>
     <t>8 dicembre 1995</t>
   </si>
   <si>
     <t>Marina è una specialista IT di lingua bielorussa che lavora presso l'EPAM e si occupa anche di lavori creativi. Scrive articoli per la Wikipedia bielorussa, realizza illustrazioni, traduce in bielorusso e scrive poesie. Dopo l'inizio dell'aggressione russa su vasta scala contro l'Ucraina, si trasferì in Georgia, ma poi, per ragioni sconosciute, tornò in Bielorussia. Fu presto arrestata nell'ambito di un procedimento penale e condannata ai sensi degli articoli "finanziamento di attività estremiste" e "finanziamento o altro sostegno finanziario alla guerra".</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.01.2025: 5 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-03-14 18:44:29</t>
-  </si>
-[...32 lines deleted...]
-    <t>2023-08-11 19:13:51</t>
   </si>
   <si>
     <t>Anna Valentinovna Korneenko</t>
   </si>
   <si>
     <t>8 dicembre 1985</t>
   </si>
   <si>
     <t>Ex contabile presso lo stabilimento elettrotecnico Vavilov di Minsk . Il processo è iniziato il 19 maggio e si è svolto a porte chiuse, quindi sono disponibili poche informazioni sulle accuse . È noto che Anna è stata licenziata dal suo lavoro in seguito all'"Ultimatum del Popolo" nel 2020 e ha poi fatto causa all'azienda per licenziamento ingiusto.
 La figlia più piccola di Anna aveva solo 5 mesi quando lei venne arrestata.</t>
   </si>
   <si>
     <t xml:space="preserve"> Sentenza del tribunale 24.05.2023: 5 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2023-05-31 22:42:36</t>
   </si>
   <si>
-    <t>Kirill Kuokovic Nguyen</t>
-[...13 lines deleted...]
-  <si>
     <t>Egor Andreevich Zakharchuk</t>
   </si>
   <si>
     <t>8 dicembre 1992</t>
   </si>
   <si>
     <t>Condannato per aver partecipato a proteste, oltre che per commenti sui social network.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2023-08-11 19:24:21</t>
-  </si>
-[...41 lines deleted...]
-    <t>2022-09-02 19:37:13</t>
   </si>
   <si>
     <t>Tatsiana Palubok</t>
   </si>
   <si>
     <t>9 dicembre 1978</t>
   </si>
   <si>
     <t>È noto che i dipendenti della GUBOPiK stanno indagando su un caso contro persone presumibilmente coinvolte nella chat telegrafica "Partigiani di Novogrudk". Contro di loro sono stati aperti procedimenti penali ai sensi dell'articolo di estremismo. Tutti coloro che sono stati interrogati nel caso sono tenuti a firmare un accordo di non divulgazione.
 I media riferiscono che almeno sei persone tra quelle arrestate dalle forze di sicurezza 15 giorni fa non sono uscite dopo aver scontato l'arresto amministrativo, inclusa Tatyana.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.10.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
   </si>
   <si>
-    <t>Daniel-Landsay Keita</t>
-[...14 lines deleted...]
-  <si>
     <t>Alina Valentinovna Khmelevskaya</t>
   </si>
   <si>
     <t>10 dicembre 1984</t>
   </si>
   <si>
     <t>Alina è stata condannata nel luglio 2024 per i reati di "partecipazione a un gruppo armato o a un conflitto armato sul territorio di uno Stato straniero" e "finanziamento delle attività di un gruppo estremista".
 Gli attivisti per i diritti umani non sono a conoscenza della pena o della natura delle accuse, ma in Bielorussia il primo articolo è solitamente utilizzato per i procedimenti penali per aver sostenuto l'Ucraina nella guerra. Per una simile donazione, avrebbe potuto essere condannata a cinque-dieci anni di carcere.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 30.07.2024: 5 anni 6 mesi di reclusione in una colonia del regime generale. Appello 12.11.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
+  </si>
+  <si>
+    <t>Sergey Petrovich Zabelich</t>
+  </si>
+  <si>
+    <t>11 dicembre 1972</t>
+  </si>
+  <si>
+    <t>Sergei Zabelich, 51 anni, di Minsk, si è laureato all'Università statale bielorussa di informatica e radioelettronica. A giudicare da Linkedin, ha lavorato come programmatore per almeno vent'anni. Nel settembre 2022 è passato da Nikta Technologies a Intrahealth, una società HTP residente che opera nel mercato canadese.
+È noto che Sergei è stato arrestato il 13 dicembre 2020, quando le persone sono andate insieme per le marce di strada. Quel giorno furono arrestati altri 300 bielorussi.
+È accusato di due capi d'imputazione: “finanziamento di attività estremiste, commesse ripetutamente” e “finanziamento delle attività di una formazione estremista”. Rischia fino a otto anni di carcere.
+Il 7 giugno 2024 l'appello è stato esaminato e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.04.2024: 6 anni di reclusione in una colonia del regime generale. Appello 07.06.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-04-02 13:51:41</t>
+  </si>
+  <si>
+    <t>Eugene Aleksandrovich Glushkov</t>
+  </si>
+  <si>
+    <t>11 dicembre 1968</t>
+  </si>
+  <si>
+    <t>Evgeny Glushkov è un ex giornalista di Mogilev, negli anni '90 e 2000 ha lavorato alla televisione cittadina, dopo di che ha collaborato con diversi portali cittadini.
+Glushkov è stato arrestato all'inizio di gennaio per aggressione perché l'uomo non ha aperto la porta alle forze di sicurezza. È stato trascinato in strada con gli stessi vestiti che indossava a casa.
+Secondo alcuni rapporti è stato accertato che contro Glushkov è stato aperto un procedimento penale per attività giornalistica. L'articolo presunto è 361-1 del Codice penale della Repubblica di Bielorussia (creazione o partecipazione ad una formazione estremista).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 31.07.2024: 3 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-02-12 16:40:41</t>
+  </si>
+  <si>
+    <t>Alla Ivanovna Puchinskaya</t>
+  </si>
+  <si>
+    <t>11 dicembre 1981</t>
+  </si>
+  <si>
+    <t>Il 21 febbraio 2024, presso il tribunale distrettuale di Pinsk, il giudice Andrey Bychilo ha esaminato il caso ai sensi della Parte 2 dell'art. 19.11 del Codice degli illeciti amministrativi (Distribuzione di prodotti informativi inclusi nell'elenco repubblicano di materiali estremisti, nonché produzione, pubblicazione, archiviazione o trasporto ai fini della distribuzione di tali prodotti informativi).
+A quanto pare, in seguito è stato aperto un procedimento penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.02.2024: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-01-31 18:44:06</t>
   </si>
   <si>
     <t>Maxim Vladimirovich Ralko</t>
   </si>
   <si>
     <t>11 dicembre 2001</t>
   </si>
   <si>
     <t>Maxim è apparso in un film di propaganda girato in prigione.
 Nella primavera del 2022 si unì al reggimento di volontari di Kalinovsky, formato nel febbraio di quell'anno per difendere l'Ucraina da un'invasione russa.
 Secondo un canale televisivo filogovernativo, Ralko avrebbe preso parte a operazioni militari.
 All'inizio del 2024, Ralko si dimise da Polk e tornò a Varsavia. Iniziò a studiare test informatici, partecipò alle proteste e lavorò come guardia di sicurezza a Biedronka. Ottenne lo status di protezione sussidiaria. Un paio di mesi dopo il ritorno dall'Ucraina in Polonia, Maksym ebbe un litigio con i suoi amici e scomparve. Accusò uno di loro di spionaggio. Riprese poi i contatti nel maggio 2024, affermando di essere in Germania e di voler presentare domanda di asilo lì. Maksym in seguito riferì di essere fuggito dal campo profughi e di aver lasciato tutti i suoi documenti, compreso il passaporto.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 10 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2024-11-21 23:40:33</t>
   </si>
   <si>
-    <t>Vilen Sergeevich Turgunov</t>
-[...79 lines deleted...]
-    <t>2024-07-01 19:56:24</t>
+    <t>Leonid Valerievich Raichenok</t>
+  </si>
+  <si>
+    <t>12 dicembre 1986</t>
+  </si>
+  <si>
+    <t>Secondo l'accusa , il 17 maggio 2022 Leonid Raichonok ha trasferito 400 dollari per giubbotti antiproiettile ai volontari bielorussi che combattevano a fianco dell'Ucraina. Ha fatto una seconda donazione di 150 dollari a beneficio del “Prague Support Team” (un’associazione di bielorussi a Praga che raccoglie donazioni e le usa per acquistare uniformi, a volte accessori per armi, per i volontari bielorussi che combattono a fianco del Ucraina). Le azioni del residente di Brest sono state qualificate come "finanziamenti ai cittadini della Repubblica di Bielorussia per partecipare sul territorio di uno stato straniero alla formazione armata di una delle parti in guerra, ai conflitti armati, alle operazioni militari".
+Il 12 dicembre 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.10.2023: 6 anni di reclusione in una colonia del regime potenziato. Appello 12.12.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Igor Evstafievich Sidarovich</t>
   </si>
   <si>
     <t>12 dicembre 1972</t>
   </si>
   <si>
     <t>Igor è stato condannato per la prima volta per aver srotolato uno striscione con la scritta "Finché nel Paese regna l'illegalità, resistere è nostro dovere", bloccando il traffico. Gli è stata inflitta una multa salata.
 Successivamente, è stato nuovamente condannato per aver insultato le autorità tramite un commento sulla chat "Molodechno for Life" e gli è stata assegnata una misura preventiva sotto forma di "arresti domiciliari". Igor è disabile, poiché gli manca una gamba.
 Alla fine del 2024, si è saputo che Igor era stato nuovamente arrestato e posto in custodia cautelare. Nel luglio 2025, è stato condannato a pene detentive e a una multa elevata per "Aiuto ad attività estremiste".</t>
   </si>
   <si>
     <t>Sentenza del tribunale 31.03.2021: 140 unità di base di multa. Sentenza del tribunale 02.06.2021: 1 anno 6 mesi di restrizione della libertà senza trasferimento in un istituto penitenziario aperto, 1500 rubli di risarcimento. Sentenza del tribunale 22.07.2025: 4 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Martsinkevich</t>
-[...42 lines deleted...]
-    <t>Andrey Yurievich Savinsky</t>
+    <t>Ilya Slavomirovich Gumbar</t>
+  </si>
+  <si>
+    <t>12 dicembre 1989</t>
+  </si>
+  <si>
+    <t>Ilya lavora per la società informatica iTechArt da più di dodici anni. Questa è una grande azienda con più di mille e mezzo dipendenti. Ilya - Ingegnere informatico senior. Gumbar ha due hobby molto conosciuti: il turismo sportivo e il trail running. Il trail running consiste nella corsa su lunghe distanze su terreni accidentati, foreste spesso impraticabili o alte montagne (il dislivello all'interno del percorso può raggiungere migliaia di metri). Secondo la classifica UTMB, è al secondo posto in Bielorussia tra gli uomini in questa disciplina.
+Il 3 settembre 2024 si è tenuta un'udienza di appello e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.07.2024: 5 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 03.09.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-07-01 19:56:24</t>
+  </si>
+  <si>
+    <t>Hleb Yuryevich Rybchanka</t>
+  </si>
+  <si>
+    <t>13 dicembre 1994</t>
+  </si>
+  <si>
+    <t>Gleb è originario di Grodno. Risulta che viva in Russia da molto tempo. Lavora presso Lesta OJSC almeno da gennaio 2020. Si tratta della divisione russa di Wargaming, un'azienda che sviluppa videogiochi, il più famoso dei quali è World of Tanks.
+Rybchenko è presente nella lista nera della Banca Centrale Russa, trapelata online. Il motivo è il rifiuto di una richiesta di trasferimento di denaro, con la motivazione che "la transazione viene effettuata allo scopo di finanziare il terrorismo". Sembra che abbia tentato di fare una donazione a Polk Kalinovsky utilizzando una carta russa. L'episodio è avvenuto nel marzo 2022.
+Gleb è presente anche nel database russo dell'"opposizione", creato dalle forze di sicurezza russe per monitorare più facilmente coloro che dissentono dalla guerra e gli attivisti. Il database è stato diffuso online.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 15 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: 14 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-02-20 19:09:51</t>
+  </si>
+  <si>
+    <t>Hleb Herasimovich</t>
   </si>
   <si>
     <t>14 dicembre 1987</t>
   </si>
   <si>
-    <t>Secondo gli atti , Savinskij nel corso di un anno e mezzo avrebbe trasferito sui conti di fondi riconosciuti come “estremisti” l'equivalente di 50 dollari americani. Allo stesso tempo, ha utilizzato più volte il suo account Facebook. Ha anche creato e pubblicato 4 messaggi di testo in una delle chat di Telegram, presumibilmente volti a “incitare all’ostilità sociale nella società”.
-[...18 lines deleted...]
-    <t>Konstantin Sergeevich Pritulenko</t>
+    <t>Responsabile dell'ecosistema Malimon.
+Glebè stato arrestato in relazione al caso relativo alla designazione della coalizione di iniziative Green Network come "gruppo estremista". Tra queste figurano i progetti Belarus Beehive, Green Portal ed Ecodom. La relativa decisione è stata presa dal KGB il 30 luglio 2025. Probabilmente è accusato ai sensi dell'articolo 361-4 ("favoreggiamento di attività estremiste") del codice penale.
+Durante le indagini, si è ipotizzato che le azioni di Milkomanovich e Gerasimovich potessero essere classificate ai sensi dell'articolo 361-4 del Codice penale (favoreggiamento di attività estremiste), ma la sentenza definitiva è stata emessa per partecipazione al suddetto gruppo.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
+  </si>
+  <si>
+    <t>Kanstantsin Siarheyevich Prytulenka</t>
   </si>
   <si>
     <t>14 dicembre 1979</t>
   </si>
   <si>
     <t>Ex procuratore aggiunto del distretto di Glusk.
 Nel video pubblicato dal comitato investigativo, Prytulenko ha affermato di aver inviato i dati di un dipendente dell'ufficio del procuratore del distretto di Glusk e di un medico al chatbot del Libro nero della Bielorussia.
 Secondo Nasha Niva, nel 2005 Konstantin Prytulenko era un investigatore e successivamente assistente del procuratore distrettuale. Non si sa dove lavorasse Prytulenko prima del suo arresto.
 Inizialmente il processo era aperto, ma, su richiesta degli ufficiali feriti e delle forze di sicurezza, è stato chiuso.In totale, più di una dozzina di persone passano come vittime, tra cui l'ex vicepresidente del consiglio comunale di Mogilev, "il principale ideologo della città" Alla Galushko. Altre vittime includono membri di commissioni elettorali, pubblici ministeri, forze dell'ordine e altri funzionari governativi.</t>
   </si>
   <si>
     <t>6 anni di carcere in una colonia a regime rigoroso.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
     <t>Alexander Evgenyevich Sobolevsky</t>
   </si>
   <si>
     <t>15 dicembre 1967</t>
   </si>
   <si>
     <t>A Mogilev, Sobolevskij è conosciuto come uno dei liberi professionisti che ha collaborato con le pubblicazioni online della città fino al 2020. Ales è stato condannato due volte per violazione amministrativa della durata di un giorno, dopodiché non è stato rilasciato.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 31.07.2024: 4 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
   </si>
   <si>
     <t>Aliaksandr Frantskevich</t>
   </si>
   <si>
     <t>15 dicembre 1988</t>
   </si>
   <si>
     <t>Il comitato investigativo lo definisce un partecipante attivo a canali di telegrammi distruttivi e un rappresentante delle "truppe del divano". C'erano 26 vittime nel caso. Frantskevich è stato tenuto in custodia fino al processo.</t>
   </si>
   <si>
     <t>4,5 anni di carcere.</t>
   </si>
   <si>
     <t>2022-06-28 16:49:54</t>
   </si>
   <si>
-    <t>Olga Vladimirovna Lotsmanova</t>
-[...14 lines deleted...]
-    <t>Stanislav Valentinovich Kuzmitsky</t>
+    <t>Stanislau Valiantsinavich Kuzmitski</t>
   </si>
   <si>
     <t>15 dicembre 1986</t>
   </si>
   <si>
-    <t>Secondo i materiali dell'indagine , Kuzmitsky, "avendo valori perversi e un fraintendimento della parola" patriottismo ", si unì intenzionalmente a un'organizzazione terroristica e diresse alcune risorse della rete"...97". Ha amministrato più di 30 chat room che, sotto brutale controllo e guida dall'estero, si sono riempite di materiale estremista. L'uomo ha formato la composizione di comunità estremiste, assegnato ruoli e organizzato la partecipazione dei loro membri alle proteste. Inoltre, ha adottato misure per unire e aumentare il numero delle comunità: le ha sostenute moralmente in conversazioni private, ha organizzato attività ricreative congiunte, ha distribuito prodotti di propaganda, ha disegnato disegni e iscrizioni di carattere estremista sulle facciate degli edifici.</t>
-[...5 lines deleted...]
-    <t>15 anni di carcere in una colonia penale.</t>
+    <t>Stanislav, un uomo d'affari, è stato arrestato nel dicembre 2021 in relazione a un procedimento penale avviato con sei capi d'accusa, tra cui "incitamento ad azioni volte a danneggiare la sicurezza nazionale della Repubblica di Bielorussia" e "creazione o partecipazione a un'organizzazione per compiere attività terroristiche". Inizialmente è stato detenuto in un centro di detenzione preventiva del KGB e successivamente trasferito al Centro di detenzione preventiva n. 1 in attesa del processo.
+Il processo è durato circa sei settimane e, nel novembre 2022, Stanislav è stato riconosciuto colpevole di aver gestito più di 30 chat su Telegram, tra cui le chat "97", che, secondo gli inquirenti, venivano utilizzate per distribuire materiale estremista e coordinare attività di protesta. È stato inoltre accusato di aver formato e coordinato i membri della comunità, assegnando loro ruoli e organizzando la loro partecipazione alle proteste, nonché di aver compiuto azioni per ampliare il numero dei partecipanti e sostenere le attività delle comunità.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.11.2022: 15 anni di reclusione in una colonia del regime potenziato. Appello 10.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-12-28 13:36:42</t>
   </si>
   <si>
-    <t>Victor Vasilevich Barket</t>
-[...43 lines deleted...]
-    <t>2025-02-24 17:46:36</t>
+    <t>Igor Nikolaevich Zhylavets</t>
+  </si>
+  <si>
+    <t>16 dicembre 1983</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 9. 210034, Vitebsk, street 3rd Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.05.2025: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Pavel Vladimirovich Kuntsevich</t>
+  </si>
+  <si>
+    <t>17 dicembre 1985</t>
+  </si>
+  <si>
+    <t>Pavel Kuntsevich ha 39 anni. È residente a Minsk, ha studiato presso l'Istituto statale di ecologia di Minsk intitolato a Sakharov come psicologo. Ha lavorato al mercato Chervensky, dove aveva il suo punto vendita, e recentemente ha realizzato serre per soldi.
+A giudicare dai social network, è stato arrestato nell'autunno del 2023. È stato accusato ai sensi della parte 3 dell'art. 361 del codice penale della Bielorussia - "richiede sanzioni o altre azioni volte a danneggiare la sicurezza nazionale della Bielorussia". Secondo l'articolo, ha rischiato fino a 12 anni di carcere.Pavel ha una famiglia numerosa: moglie e quattro figli.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.01.2024: 4 anni di reclusione in una colonia del regime generale. Appello 01.03.2024: sconosciuto. Sentenza del tribunale data sconosciuta: 8 mesi di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2024-01-15 21:41:51</t>
+  </si>
+  <si>
+    <t>Pavel Viktorovich Myakish</t>
+  </si>
+  <si>
+    <t>17 dicembre 1987</t>
+  </si>
+  <si>
+    <t>Ex medico legale. Programmazione studiata.</t>
+  </si>
+  <si>
+    <t>5,5 anni di carcere in una colonia penale</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
+  </si>
+  <si>
+    <t>Yauheni Aliakseyevich Zbarouski</t>
+  </si>
+  <si>
+    <t>17 dicembre 1981</t>
+  </si>
+  <si>
+    <t>Yevgeny è stato accusato immediatamente ai sensi di 9 articoli del codice penale. La ragione di ciò sono stati i commenti su Telegram e l'invio di 0,28 e 0,004 bitcoin agli amministratori dei canali Telegram.
+Inoltre, da dicembre 2019 a gennaio 2020, ha acquistato "sostanze psicotrope particolarmente pericolose" e in Russia (nella regione di Bryansk) ha acquistato un'arma da fuoco: una pistola Makarov (PM) e almeno 46 cartucce.
+Il processo è durato dal 14 febbraio al 2 giugno, quasi quattro mesi.
+Yevgeny ha parzialmente ammesso la sua colpa, ha spiegato di non essere d'accordo con i risultati delle elezioni presidenziali in Bielorussia, ed è per questo che ha deciso di agire attivamente.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>8 anni di reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2022-02-14 21:25:55</t>
   </si>
   <si>
     <t>Natalia Sergeevna Matveeva</t>
   </si>
   <si>
     <t>17 dicembre 1983</t>
   </si>
   <si>
     <t>Natalia è stata arrestata nel giugno 2021 con l'accusa di aver pianificato di appiccare il fuoco a un'attrezzatura per il disboscamento. L'arresto è avvenuto la sera stessa, proprio nei terreni dell'azienda forestale, dove sarebbe arrivata con il suo complice, Gordeyev, che in realtà era in missione per conto delle agenzie di sicurezza dello Stato.
 Secondo l'accusa, la sera dell'8 giugno 2021, Natalia e quest'uomo prepararono delle molotov, che intendevano usare per appiccare il fuoco all'attrezzatura. Tuttavia, il crimine non fu portato a termine: Natalia fu arrestata prima che l'incendio doloso potesse essere perpetrato.
 In tribunale, Natalia ha testimoniato di essersi trovata in una situazione difficile: nell'agosto 2020, un suo conoscente è stato arrestato, aveva perso il padre e stava attraversando difficoltà sul lavoro. Ha anche confermato di essere stata effettivamente membro del gruppo di chat "OGSB" e di aver avuto intenzione di distruggere le attrezzature per il disboscamento presso l'azienda forestale.
 Nel dicembre 2022 è stata dichiarata colpevole e condannata alla reclusione in una colonia penale di regime generale con una multa elevata.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.12.2022: 14 anni di reclusione in una colonia del regime generale, 400 unità di base di multa. Appello 03.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-09-01 17:30:07</t>
   </si>
   <si>
-    <t>Pavel Viktorovich Myakish</t>
-[...30 lines deleted...]
-    <t>2024-01-15 21:41:51</t>
+    <t>Maxim Valerievich Solop</t>
+  </si>
+  <si>
+    <t>17 dicembre 1988</t>
+  </si>
+  <si>
+    <t>Maxim Solop ha 36 anni. È originario di Brest. Nel 2012 si è laureato presso il Dipartimento di Fisica dell'Università statale Francisk Skaryna Gomel. Ha lavorato come ingegnere presso il Centro informatico di Brest per i trasporti import-export delle ferrovie bielorusse.
+Maxim ama viaggiare e le attività ricreative attive, pratica inoltre vari sport e conduce uno stile di vita sano.
+Il processo inizierà il 24 febbraio 2025 presso il tribunale della città di Brest. Maxim è accusato di “incitamento ad azioni volte a danneggiare la sicurezza nazionale della Bielorussia” (Parte 3 dell’articolo 361 del Codice penale).</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-02-24 17:46:36</t>
   </si>
   <si>
     <t>Arthur Igorevich Syrokvasha</t>
   </si>
   <si>
     <t>18 dicembre 1993</t>
   </si>
   <si>
     <t>Artur Syrokvasha ha ricoperto il ruolo di vice capo dell'avamposto di frontiera di Khoiniki, istituito nel 2020. Ciò significa che Artur ha lavorato al valico di frontiera attraverso il quale le attrezzature russe entravano in Ucraina.
 Era il segretario del sindacato giovanile locale BRSM. Il profilo VKontakte di Artur indica che è originario di Minsk e si è laureato alla BSU.</t>
   </si>
   <si>
     <t>2025-10-10 22:45:12</t>
   </si>
   <si>
-    <t>Eugene Anatolyevich Dorokhov</t>
+    <t>Yauheni Anatolyevich Dorakhau</t>
   </si>
   <si>
     <t>19 dicembre 1980</t>
   </si>
   <si>
     <t>Trattenuto per commenti.
 Ha lavorato come ingegnere energetico presso Belgro.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato.</t>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
-    <t>Alexander Nikolaevich Trotsenko</t>
-[...50 lines deleted...]
-    <t>Vladimir Anatolevich Baslyk</t>
+    <t>Yury Kazimiravich Trashchynski</t>
+  </si>
+  <si>
+    <t>20 dicembre 1967</t>
+  </si>
+  <si>
+    <t>Yuri Treshchinsky ha lavorato come tecnico del suono presso la compagnia televisiva e radiofonica bielorussa per oltre vent'anni.
+Dopo le elezioni presidenziali del 2020, Yuri ha firmato una petizione contro la violenza delle forze di sicurezza e in seguito è partito per la Polonia.
+Treshchinsky è stato arrestato il 15 novembre 2025, subito dopo il suo ritorno a Minsk dall'estero. Inizialmente, l'ex tecnico del suono è stato detenuto per 15 giorni nel carcere di Okrestina con l'accusa di reati amministrativi, ma non è mai stato rilasciato.
+Contro l'uomo è stato aperto un procedimento penale ed è stato trasferito al Centro di detenzione preventiva n. 1 di Minsk; alla vigilia del processo è stato poi trasferito a Gomel.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello 07.07.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-07-19 11:06:09</t>
+  </si>
+  <si>
+    <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>20 dicembre 1981</t>
-  </si>
-[...27 lines deleted...]
-    <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>Il primo processo contro Leonid si è svolto nell'autunno del 2022, è stato accusato ai sensi dell'articolo 369 e condannato alla restrizione della libertà senza direzione.
 Il secondo processo è diventato noto nell'agosto 2024. Leonid è accusato di “finanziamento delle attività di una formazione estremista” (articolo 361-2 del codice penale) e di “reclutamento, formazione o preparazione per la partecipazione alla guerra, nonché sostegno materiale per tali attività” (parte 2 dell’articolo 361 -3 del codice penale). Apparentemente si è scoperto che l'uomo aveva una donazione per le forze armate ucraine. La pena rischia probabilmente la reclusione.
 Leonid ha un'istruzione superiore , il suo ultimo posto di lavoro è l' impresa privata Gomelstalstandart .</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.10.2022: sconosciuto anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Sentenza del tribunale 22.08.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 29.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
+    <t>Pavel Pavlovich Stanislavchik</t>
+  </si>
+  <si>
+    <t>20 dicembre 1989</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Evgeniy Vladimirovich Propolskiy</t>
+  </si>
+  <si>
+    <t>20 dicembre 1994</t>
+  </si>
+  <si>
+    <t>Evgeniy è stato arrestato in relazione a rivolte di massa e accusato di aver partecipato a canali di telegrammi “radicali”.
+Nel maggio 2023 è stato nuovamente condannato per “disobbedienza dolosa ai requisiti dell’amministrazione della colonia”.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 20. 247755, Homieĺ region, Mazyr district, Michalkoŭski sieĺsaviet, 70</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato. Sentenza del tribunale 03.05.2023: 1 anno 6 mesi di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
     <t>Igor Mikhailovich Sushko</t>
   </si>
   <si>
     <t>21 dicembre 1978</t>
   </si>
   <si>
     <t>Igor è stato arrestato il 23 novembre 2023. Da un video pubblicato dalle forze di sicurezza su un canale filogovernativo si sa che era cofondatore di un'azienda di trasporti urbani.
 Alla telecamera, Igor afferma di essere stato arrestato per commenti nei canali Telegram sull'esercito bielorusso e russo.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 08.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 10.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-01 10:59:51</t>
   </si>
   <si>
     <t>Dmitry Sergeevich Osiyuk</t>
   </si>
   <si>
     <t>21 dicembre 1987</t>
   </si>
   <si>
-    <t>È noto che il caso di Dmitry è stato in gran parte inventato e che alcune delle sue azioni sono state deliberatamente provocate da agenti dei servizi segreti.
-[...1 lines deleted...]
-Si sa che Osiyuk viveva a Bereza e aveva una figlia.</t>
+    <t>È noto che il caso di Dmitry è stato in gran parte inventato e che alcune delle sue azioni sono state deliberatamente provocate dagli ufficiali dell'intelligence.
+Gli attivisti per i diritti umani sanno che l'uomo è in custodia cautelare da circa dicembre 2023. Inizialmente era detenuto nel Centro di detenzione preventiva n. 1 di Minsk, poi trasferito al Centro di detenzione preventiva di Brest. È stato condannato a 20 anni di carcere, di cui i primi cinque da scontare in una colonia penale.
+È noto che Osiyuk viveva a Bereza e aveva una figlia.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.08.2024: 20 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario). Appello 16.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
-    <t>Vyacheslav Nikolaevich Rogashchuk</t>
-[...10 lines deleted...]
-  <si>
     <t>Michael Yuryevich Neznanov</t>
   </si>
   <si>
     <t>22 dicembre 1982</t>
   </si>
   <si>
     <t>Sentenza del tribunale 23.07.2024: 5 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
   </si>
   <si>
-    <t>Sergei Alexandrovich Chernetsky</t>
-[...47 lines deleted...]
-    <t>2023-09-27 17:29:24</t>
+    <t>Michail Igorevich Palaznik</t>
+  </si>
+  <si>
+    <t>23 dicembre 1991</t>
+  </si>
+  <si>
+    <t>Mikhail viveva a Mozyr. Nel 2014, prestò servizio nella guarnigione di Minsk e partecipò alla parata militare del 3 luglio. Per la sua partecipazione a quella parata, ricevette un encomio da Lukashenko.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 24. 230025, Grodno, Lidskaya str. 29 b</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Maksim Ivanovich Sobolev</t>
   </si>
   <si>
     <t>23 dicembre 1998</t>
   </si>
   <si>
     <t>Secondo l'accusa , dal 10 all'11 agosto 2020, in quel momento sulla carreggiata si trovavano i minorenni Yulia Sharanova, Nikita Voytyuk, Nikolay Nikityuk, nonché Vasily Alekseyuk, Gleb Klimovich, Vitaly Varfalameev, Alexander Tysevich, Maxim Sobolev di Masherov Avenue, Cosmonauts Boulevards e Shevchenko, st. Sovietici a Brest, “ hanno gridato slogan, mostrato tele bianco-rosse-bianche, violando gravemente l’ordine pubblico, impedendo deliberatamente la circolazione dei veicoli e il normale funzionamento delle imprese e delle organizzazioni”.
 All'udienza in tribunale, tutti hanno ammesso pienamente la propria colpevolezza.
 È anche noto che Maxim Sobolev, Gleb Klimovich, Yulia Sharanova sono stati condannati, anche con l'accusa di "narcotici".
 Maxim Sobolev ai sensi della parte 1 dell'art. 342 cp è stato condannato a due anni di reclusione. Ma poiché Maxim era già stato condannato per “narcotici” parte 4 dell'art. 328 del codice penale, con l'aggiunta parziale delle pene principali e l'aggiunta completa di una punizione aggiuntiva, 12 anni di carcere sono stati condannati a prestare servizio in una colonia correzionale in regime di massima sicurezza con una multa di 3.200 rubli.</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 20.05.2024: 12 anni di reclusione in una colonia del regime potenziato. Appello 23.07.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
-  </si>
-[...7 lines deleted...]
-    <t>2026-01-17 00:05:19</t>
   </si>
   <si>
     <t>Anatoly Viktorovich Latushka</t>
   </si>
   <si>
     <t>24 dicembre 1976</t>
   </si>
   <si>
     <t>Arrestato per aver disegnato con gli stencil "Chase".
 Anatoly Latushka è cugino del politico Pavel Latushko.
 Il 22 marzo 2024 è stato trasferito al regime carcerario fino al termine della pena.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.09.2022: 6 anni di reclusione in una colonia del regime generale. Appello 02.12.2022: sconosciuto. Tribunale per il cambio di regime 22.03.2024: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Dmitry Ivanovich Shablyko</t>
-[...8 lines deleted...]
-    <t>2025-10-03 22:09:53</t>
+    <t>Aliaksei Iharavich Chareshniau</t>
+  </si>
+  <si>
+    <t>24 dicembre 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
+  </si>
+  <si>
+    <t>Dmitry Nikolaevich Khaltsov</t>
+  </si>
+  <si>
+    <t>25 dicembre 1987</t>
+  </si>
+  <si>
+    <t>Dmitry Khaltsov è un imprenditore individuale. Nel 2020, la Komsomolskaya Pravda ha scritto di lui in un articolo sulle proteste a Gomel in seguito al funerale di Alexander Vikhor, ucciso dalla polizia. Ha comprato un megafono con i suoi soldi e ha scritto in una chat room locale suggerendo di riunirsi e di presentarsi al comitato esecutivo regionale. I manifestanti hanno poi convocato il governatore regionale per un incontro.
+A causa della natura chiusa del sistema giudiziario, la natura delle accuse mosse contro Dmitry Khaltsov e la sua specifica condanna sono ancora sconosciute. Si sa solo che è stato condannato a una pena detentiva.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato. Appello 05.12.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-10-18 15:04:38</t>
+  </si>
+  <si>
+    <t>Anastasia Yuryevna Gritskevich</t>
+  </si>
+  <si>
+    <t>25 dicembre 1993</t>
+  </si>
+  <si>
+    <t>Anastasia, originaria di Mozyr, si è laureata in turismo e ospitalità presso l'Università Statale Bielorussa di Cultura Fisica e Sport (BSUPhK) e ha lavorato alla Minsk Arena. Ha viaggiato molto e ha amato gli sport, tra cui l'hockey e il ciclismo.
+La data dell'arresto di Anastasia è sconosciuta. L'ultimo post su Telegram risale a febbraio 2025. Fu in quel mese che gli arresti nel caso Gayun erano in pieno svolgimento.
+Gritskevich non è più online dal suo arresto. Questo suggerisce che sia stata condannata al carcere.</t>
+  </si>
+  <si>
+    <t>2025-11-07 20:59:21</t>
+  </si>
+  <si>
+    <t>Igor Nikolaevich Kozlov</t>
+  </si>
+  <si>
+    <t>25 dicembre 1975</t>
+  </si>
+  <si>
+    <t>Residente nella regione di Mogilev . Un dipendente dello stabilimento Bobruisk di parti e assiemi di trattori.
+Detenuto per sabotaggio della ferrovia vicino alle stazioni di Bobruisk, nonché incendio doloso di un poligono di tiro dell'unità militare 5527. Detenuto insieme alla moglie.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.08.2022: 14 anni di reclusione in una colonia del regime potenziato. Appello 25.10.2022: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:43:25</t>
   </si>
   <si>
     <t>Anatoly Vladimirovich Volodko</t>
   </si>
   <si>
     <t>25 dicembre 1967</t>
   </si>
   <si>
     <t>Anatolij Volodko ha 56 anni. Viene da Minsk. L'uomo ha una moglie, una figlia adulta e un figlio che presto compirà diciotto anni. Volodko ha lavorato come programmatore presso Top Soft per più di 20 anni. Sta creando un ecosistema di prodotti Galaktika necessari per la digitalizzazione aziendale. L'ufficio centrale dell'azienda si trova in Russia e Anatoly ha lavorato lì per parte del tempo.
 La data esatta dell'arresto dell'uomo non è nota, ma è probabile il 15 o 16 gennaio 2024. Dopotutto, il 17 gennaio, lui e sua moglie sono stati condannati per “piccolo teppismo” - è stato condannato a 15 giorni, la condanna a sua moglie è sconosciuta. Secondo la testimonianza delle forze di sicurezza, Anatoly Volodko “era in un luogo pubblico e, per motivi di teppismo, ha gridato ad alta voce, ha usato un linguaggio osceno, ha agitato le braccia e si è comportato in modo aggressivo “L'uomo non ha ammesso la sua colpa e ha detto che a metà giornata è stato trattenuto a casa sua, non ha fatto nulla che gli hanno detto i testimoni.Secondo il compagno di cella Anatoly Volodko, si è rifiutato di pagare le “donazioni” che gli agenti del KGB hanno minacciato di pagare a coloro che hanno fatto donazioni. In generale, l'uomo non ha ammesso la sua colpa. Il compagno di cella di Anatoly afferma che questo è stato il motivo di ulteriori procedimenti giudiziari: amministrativi e penali.
 Il 27 agosto 2024 è stato preso in considerazione l’appello di Anatoly e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 11.06.2024: 8 anni 6 mesi di reclusione in una colonia del regime generale. Appello 27.08.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
   </si>
   <si>
-    <t>Anastasia Yuryevna Gritskevich</t>
-[...63 lines deleted...]
-    <t>Artyom Evgenyevich Parkhamovich</t>
+    <t>Aksana Siarheyeuna Valkovich</t>
+  </si>
+  <si>
+    <t>25 dicembre 1978</t>
+  </si>
+  <si>
+    <t>La persecuzione è scaturita dai commenti della donna sui canali Telegram nel 2021.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.06.2025: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-03-30 23:29:38</t>
+  </si>
+  <si>
+    <t>Anton Uladzimiravich Kazachenka</t>
+  </si>
+  <si>
+    <t>26 dicembre 1994</t>
+  </si>
+  <si>
+    <t>Anton ha lavorato per un'azienda di riparazioni auto a Minsk. Ha lavorato anche per un periodo in Russia, presso l'Elektrostal, vicino a Mosca.
+Negli ultimi anni, Anton si è interessato al settore IT e ha seguito diversi corsi online.
+Fuori dal lavoro, la passione principale di Anton era la tecnologia: ama le moto sportive e le auto veloci ed è iscritto a community tematiche.
+Molto probabilmente Anton è in prigione.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-02-24 03:13:21</t>
+  </si>
+  <si>
+    <t>Artsiom Yauhenavich Parkhamovich</t>
   </si>
   <si>
     <t>26 dicembre 1995</t>
   </si>
   <si>
-    <t>Artem, un dipendente di Beltelecom, è stato arrestato il 22 ottobre 2020 e condannato per aver trasmesso dati di agenti delle forze dell'ordine a Telegram.</t>
-[...2 lines deleted...]
-    <t>Sentenza del tribunale 08.02.2022: 11 anni di reclusione in una colonia del regime potenziato. Appello 29.04.2022: il verdetto è stato confermato.</t>
+    <t>Artyom, ex dipendente di Beltelecom, è stato arrestato nell'ottobre 2020 nell'ambito di un procedimento penale avviato ai sensi di otto articoli, tra cui "azioni illegali contro informazioni private e dati personali" e "interferenza con le attività di un agente delle forze dell'ordine". Secondo quanto riferito, Artyom è stato anche brutalmente picchiato durante l'arresto.
+Nel febbraio 2022 è stato condannato per "aver trasferito dati personali e altri dati personali di oltre 150 individui a canali Telegram considerati estremisti" e condannato a una lunga pena detentiva, nonché al pagamento di un ingente risarcimento alle "vittime".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.02.2022: 11 anni di reclusione in una colonia del regime potenziato, sconosciuto rubli di risarcimento. Appello 29.04.2022: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-26 22:04:01</t>
   </si>
   <si>
     <t>Olga Dmitrievna Alekseeva</t>
   </si>
   <si>
     <t>27 dicembre 1982</t>
   </si>
   <si>
     <t>Presumibilmente detenuto per aver aiutato i prigionieri politici.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Vera Mikhailovna Kanonenko</t>
-[...75 lines deleted...]
-    <t>Joseph (Yazep) Iosifovich Dulebo</t>
+    <t>Uladzislau Marchyk</t>
+  </si>
+  <si>
+    <t>28 dicembre 1998</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:40:01</t>
+  </si>
+  <si>
+    <t>Dmitry Alexandrovich Kolobov</t>
+  </si>
+  <si>
+    <t>29 dicembre 1989</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.11.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 24.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-11-11 21:34:27</t>
+  </si>
+  <si>
+    <t>Iosif (Iazep) Iosifavich Duleba</t>
   </si>
   <si>
     <t>30 dicembre 1967</t>
   </si>
   <si>
-    <t>Il 3 maggio 2024, il Comitato per la Sicurezza dello Stato della Bielorussia ha aggiunto una serie di risorse mediatiche del progetto FreeInfoBel all'elenco delle cosiddette "formazioni estremiste" e sono state incluse anche persone specifiche che, a loro avviso, sono legate al progetto indicato: Olga Pashkevich e Iosif Dulebo. Inoltre, l'introduzione di FreeInfoBel è diventata infatti nota solo 5 giorni dopo, l'8 maggio.
-[...4 lines deleted...]
-    <t>Sentenza del tribunale 26.11.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello 04.02.2025: sconosciuto.</t>
+    <t>Il 3 maggio 2024, il Comitato per la Sicurezza dello Stato bielorusso ha aggiunto diverse risorse mediatiche del progetto FreeInfoBel alla sua lista dei cosiddetti "gruppi estremisti". Ha inoltre identificato specifici individui che riteneva collegati al progetto: Volha Pashkevich e Iosif Dulebo. L'inclusione di FreeInfoBel nella lista è stata resa pubblica solo cinque giorni dopo, l'8 maggio.
+Al momento non è noto per quale reato l'uomo sia detenuto, ma è probabile che sia legato all'"estremismo". Si è appreso che Dulebo era stato inizialmente fermato per motivi amministrativi. Tuttavia, quando è giunto il momento del suo rilascio dal centro di detenzione temporanea, Dulebo non è stato rilasciato, ma è stato trasferito in un centro di detenzione preventiva.
+L'uomo in precedenza era a capo della sezione di Vitebsk del Fronte Popolare Bielorusso, ma si è ritirato dagli affari di partito all'inizio degli anni 2000.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.11.2024: 4 anni di reclusione in una colonia del regime generale, 600 unità di base di multa. Appello 04.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Valeriya Borisovna Kostyugova</t>
-[...22 lines deleted...]
-    <t>2025-10-21 21:23:23</t>
+    <t>Aliaksandr Viktaravich Katlianik</t>
+  </si>
+  <si>
+    <t>30 dicembre 1953</t>
+  </si>
+  <si>
+    <t>Secondo Belpol , Alexander era attivo nel mondo degli affari da oltre 20 anni. Dagli anni '90 al 2008 è stato vicedirettore di Litsvin LLC, azienda attiva nel commercio al dettaglio. Successivamente, è passato a Expotechprom LLC e PromPoisk LLC, specializzate nel commercio all'ingrosso di prodotti non alimentari.
+Nell'ottobre del 2018, Alexander si è registrato come ditta individuale. Ha scelto la programmazione informatica come attività principale. Si è trattato di un risultato raro e stimolante, dato che Kotlyanik aveva 65 anni all'epoca.
+Nella vita reale, Alexander utilizzava la lingua bielorussa, almeno quando comunicava online e quando effettuava ordini nei negozi online.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
   </si>
   <si>
     <t>Aliaksandr Baravik</t>
   </si>
   <si>
     <t>30 dicembre 1981</t>
   </si>
   <si>
     <t>L'uomo è stato accusato di aver lasciato, secondo la corte, un commento offensivo in un telegramma nei confronti del ministro degli Interni Ivan Kubrakov e del vice capo della direzione degli Affari interni dell'amministrazione del distretto centrale di Minsk, capo della polizia criminale, Vladimir Kubrakov. Alexander ha ammesso pienamente la sua colpa e si è pentito delle sue azioni. Prima del processo l’uomo era in garanzia personale. Dopo l'annuncio del verdetto, è stato preso in custodia in aula.
 Alexander Borovik ha un figlio minorenne a carico. Lavora come operatore di macchine falegname.
 Nel gennaio 2024 si è saputo che Pavel era stato nuovamente accusato, ma questa volta ai sensi dell'articolo 130 del codice penale della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.05.2023: 1 anno di reclusione in una colonia del regime generale. Sentenza del tribunale 29.03.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 25.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-02 13:34:46</t>
   </si>
   <si>
-    <t>Alexey Alexandrovich Kubrakov</t>
-[...11 lines deleted...]
-    <t>2025-10-20 21:23:33</t>
+    <t>Olga Anatolyevna Osipchik</t>
+  </si>
+  <si>
+    <t>30 dicembre 1977</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 8 anni 6 mesi di reclusione in una colonia del regime generale, 1000 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2025-10-21 21:23:23</t>
+  </si>
+  <si>
+    <t>Volha Ryhorauna Stroyeva</t>
+  </si>
+  <si>
+    <t>31 dicembre 1959</t>
+  </si>
+  <si>
+    <t>La donna gestiva da oltre vent'anni un'attività in proprio, vendendo prelibatezze ittiche e caviale rosso e nero. È stata costretta a chiudere a causa dell'impatto della pandemia di coronavirus.
+Olga ha due figlie. Una vive in Asia, l'altra in Russia.
+Olga ama gli animali e teneva gatti e cani in casa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.04.2026: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-12-11 16:57:27</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Vasiliev</t>
   </si>
   <si>
     <t>31 dicembre 1994</t>
   </si>
   <si>
     <t>Arrestato per aver amministrato le chat room "Vitebsk -97%" e "Orsha -97%".
 Lighting designer per la TZU al teatro bielorusso "Lyalka".</t>
   </si>
   <si>
     <t>12 anni di carcere in regime rafforzato</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
-  </si>
-[...46 lines deleted...]
-    <t>2024-03-13 22:04:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1840,2636 +1487,1927 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="C9" t="s">
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>90</v>
       </c>
       <c r="I16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>128</v>
+      </c>
+      <c r="C24" t="s">
+        <v>129</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>140</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="I26" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>89</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>177</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>59</v>
+        <v>146</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="I35" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>194</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E37" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="I37" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>26</v>
+        <v>205</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>209</v>
+      </c>
+      <c r="C39" t="s">
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>200</v>
+        <v>66</v>
       </c>
       <c r="I39" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B40" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="C40" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="I40" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>208</v>
+        <v>218</v>
+      </c>
+      <c r="C41" t="s">
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>54</v>
+        <v>220</v>
       </c>
       <c r="I41" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="B42" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="C42" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="I43" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="C44" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>32</v>
+        <v>234</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="I44" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B45" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="I47" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="B48" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="C48" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="D48" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>53</v>
+        <v>255</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="I48" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="C49" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>108</v>
+        <v>261</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C50" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="D50" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I53" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B54" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="C54" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>32</v>
+        <v>261</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="I54" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="B55" t="s">
-        <v>277</v>
+        <v>287</v>
+      </c>
+      <c r="C55" t="s">
+        <v>288</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="I55" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E56" t="s">
-        <v>283</v>
+        <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="C57" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="I57" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="I58" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="C59" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E59" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="I59" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="B60" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>152</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>14</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>314</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>330</v>
+      </c>
+      <c r="C64" t="s">
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E65" t="s">
+        <v>152</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="C66" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E66" t="s">
-        <v>333</v>
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>334</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="I66" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C67" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="I67" t="s">
-        <v>341</v>
-[...24 lines deleted...]
-      <c r="H68" t="s">
         <v>347</v>
-      </c>
-[...684 lines deleted...]
-        <v>462</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">