--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1314 +12,1150 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
+    <t>Ruslan Rafaelevich Badamshyn</t>
+  </si>
+  <si>
+    <t>1 novembre 1984</t>
+  </si>
+  <si>
+    <t>Neurologo. Badamshin è stato fermato almeno cinque volte dopo le elezioni: sono stati redatti verbali contro di lui ed è stato arrestato. Ha poi scontato un totale di oltre 60 giorni di arresti domiciliari.
+Il medico è stato arrestato l'ultima volta la mattina del 28 febbraio. È stato aperto un procedimento penale nei suoi confronti per le foto delle proteste del 2020 a Minsk.
+Nel giugno 2025 si è saputo che Ruslan era stato nuovamente arrestato e trattenuto nel Centro di detenzione preventiva n. 1.</t>
+  </si>
+  <si>
+    <t>Uomo</t>
+  </si>
+  <si>
+    <t>In custodia</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.05.2024: 3 anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello 03.04.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
     <t>Andrey Nikolaevich Kravchuk</t>
   </si>
   <si>
     <t>1 novembre 1987</t>
   </si>
   <si>
-    <t>Uomo</t>
-[...1 lines deleted...]
-  <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
-    <t>In custodia</t>
-[...4 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 10.10.2022: 6 anni di reclusione in una colonia del regime generale. Appello 10.01.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
-  </si>
-[...35 lines deleted...]
-    <t>2023-04-24 21:53:59</t>
   </si>
   <si>
     <t>Yauheni Tsikhanau</t>
   </si>
   <si>
     <t>3 novembre 1982</t>
   </si>
   <si>
     <t>Evgeniy ha 40 anni, si è laureato all'Accademia del Ministero degli affari interni più di 15 anni fa ed è riuscito a lavorare come agente di polizia distrettuale, ma ha lasciato di sua spontanea volontà. Successivamente Alexey è passato all'IT. Successivamente visse per qualche tempo in Europa, in Italia. È stato arrestato mentre cercava di entrare in Bielorussia: l'uomo voleva venire al compleanno di sua madre e rilasciare una procura. Secondo quanto riferito, è stato aperto un procedimento penale contro Yevgeny Tikhonov per commenti in un telegramma sulle forze di sicurezza e Lukashenko in tre articoli.
 Il 28 giugno 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
-    <t>sconosciuto</t>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.04.2024: 5 anni di reclusione in una colonia del regime generale. Appello 28.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
   </si>
   <si>
-    <t>Andrey Valerievich Fomin</t>
+    <t>Boris Nikolaevich Kritsky</t>
+  </si>
+  <si>
+    <t>3 novembre 1968</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.11.2024: 7 anni di reclusione in una colonia del regime generale. Appello 17.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
+  </si>
+  <si>
+    <t>Halina Vasilyeuna Fralova</t>
+  </si>
+  <si>
+    <t>3 novembre 1956</t>
+  </si>
+  <si>
+    <t>È stata condannata nel caso del movimento "Chiesa ortodossa russa - Impero zarista". Il 29 maggio 2026, Galina è stata aggiunta alla "lista degli estremisti". Secondo una decisione del Ministero degli Interni del 15 agosto 2025, la setta religiosa "Chiesa ortodossa russa - Impero zarista" è stata designata come "organizzazione estremista".
+La "lista degli estremisti" comprende Anna Stryukova del villaggio di Ulazy nella regione di Grodno, Galina Frolova del villaggio di Kaiki nella regione di Vitebsk, Olga Boykovskaya di Svisloch e Olga Vashchenko di Vileyka. La base per la compilazione della lista è la sentenza del Tribunale cittadino di Minsk ai sensi del comma 3 dell'articolo 130 del Codice penale e del comma 3 dell'articolo 361-1 del Codice penale, relativi a "incitamento all'odio" e partecipazione o direzione di un "gruppo estremista".
+Secondo i documenti del movimento stesso, Anna Stryukova appariva come "badessa di tutta la Rus' Bianca (Bielorussia) Evdokia", e Galina Frolova come "suora Feodosia".
+I partecipanti al movimento furono accusati di guidare le strutture del movimento e di diffondere idee che gli inquirenti interpretarono come odio religioso e nazionale.
+La procura ha annunciato le sentenze: Stryukova, Frolova e Baikovskaya sono state condannate a cinque anni e tre mesi di reclusione, mentre Voshchenko a cinque anni. Nel maggio 2026, la Corte Suprema ha confermato la sentenza.</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni 3 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
+  </si>
+  <si>
+    <t>Andrei Valeryevich Famin</t>
   </si>
   <si>
     <t>3 novembre 1993</t>
   </si>
   <si>
     <t>Andrei Fomin ha 29 anni, è di Mogilev, ma viveva a Minsk. Il ragazzo si è laureato all'Accademia delle arti statale bielorussa. In un video penitenziale, afferma di essere stato un editore e autore di articoli per la rete di giornali Vestniki. Secondo le informazioni degli attivisti dell'iniziativa ByProsvet, Andrei non aveva accesso agli account dei giornali e non conosceva chi li distribuiva in Bielorussia.
 Di conseguenza, il ragazzo è stato accusato di aver partecipato alla marcia del 30 agosto 2020 e trasferito a SIZO-1. Andrey fondamentalmente non voleva lasciare il suo paese, sta scrivendo un libro, sei gatti lo stanno aspettando a casa.</t>
   </si>
   <si>
-    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
-[...1 lines deleted...]
-  <si>
     <t>7 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Piskunov</t>
+    <t>Denis Aleksandrovich Kravchuk</t>
   </si>
   <si>
     <t>4 novembre 1980</t>
   </si>
   <si>
-    <t>Il 26 gennaio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
-[...8 lines deleted...]
-    <t>2023-11-13 21:12:53</t>
+    <t>Open correctional facility No. 24. 230025, Grodno, Lidskaya str. 29 b</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.05.2024: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Alexey Gennadievich Mayevsky</t>
+  </si>
+  <si>
+    <t>4 novembre 1981</t>
+  </si>
+  <si>
+    <t>La sentenza del tribunale regionale di Grodno è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>anni sconosciuti di reclusione in una colonia in condizioni di regime generale</t>
+  </si>
+  <si>
+    <t>2022-05-24 15:05:54</t>
   </si>
   <si>
     <t>Olga Igorevna Britikova</t>
   </si>
   <si>
     <t>4 novembre 1971</t>
   </si>
   <si>
     <t>Leader del sindacato indipendente "Naftan". Olga ha lavorato in azienda per 16 anni ed è stata licenziata a causa della sua posizione. Nel maggio 2022 è stata rilasciata dopo 75 giorni di arresto per aver parlato contro la guerra. È stata nuovamente detenuta il 1° novembre sotto accuse amministrative.
 Due giorni dopo, il tribunale l'ha ritenuta colpevole di distribuzione di “materiale estremista” e l'ha condannata a 15 giorni di arresto. L’11 novembre è stata nuovamente condannata a 15 giorni per “picchettaggio non autorizzato”. Il motivo dell'indagine è stato un disegno con la scritta “No alla guerra”, che Olga ha pubblicato sui social network. Il 21 novembre 2022 si è saputo che Olga era stata trasferita in un centro di custodia cautelare a Vitebsk.
 In meno del 2022, Britikova ha trascorso 105 giorni dietro le sbarre, di cui 75 consecutivi in primavera.
 È stata nuovamente detenuta ai sensi dell'articolo 361 parte 2 del codice penale della Repubblica di Bielorussia nell'agosto 2023. Tuttavia, nella primavera del 2024, Olga è stata processata ai sensi dell'articolo 130 del codice penale della Repubblica di Bielorussia.
 L'11 giugno 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.
 Il 20 agosto 2024 si è svolto un altro processo a porte chiuse contro Olga. Evgeniy Burunov è stato incaricato di esaminare il suo caso presso il tribunale regionale di Vitebsk. Il prigioniero politico è accusato di tre capi d'imputazione. È noto che Olga ha ricevuto altri tre anni di prigione.
 Il 20 dicembre 2024 il ricorso è stato esaminato in Corte Suprema. Presidente del Collegio giudiziario Vladimir Davydov. Secondo la decisione del consiglio, la durata della seconda condanna di Olga è stata ridotta di 1 anno. Pertanto, la durata totale di un prigioniero politico è di 5 anni di reclusione in una colonia del regime generale. All'inizio di gennaio 2025, Olga si trovava in un centro di custodia cautelare, ma alla fine del mese è stata trasferita nella colonia correzionale n. 4.</t>
   </si>
   <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 08.04.2024: 3 anni di reclusione in una colonia del regime generale. Appello 11.06.2024: sconosciuto. Sentenza del tribunale 20.08.2024: 3 anni di reclusione in una colonia del regime generale. Appello 20.12.2024: 2 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
-  </si>
-[...53 lines deleted...]
-    <t>2022-04-08 19:08:45</t>
   </si>
   <si>
     <t>Mikhail Alexandrovich Fando</t>
   </si>
   <si>
     <t>5 novembre 1988</t>
   </si>
   <si>
     <t>Mikhail è di Borisov. ma viveva a Minsk. Ha studiato alla BSU per diventare manager. È noto che Mikhail giocava a poker con il soprannome di Rattly. Si è distinto per la sua partecipazione a numerosi campionati. Tra questi c'è il campionato bielorusso.
 Il processo contro Mikhail è iniziato il 17 ottobre presso il tribunale della città di Minsk. Le accuse contro di lui probabilmente sono sorte a causa del sostegno dell'Ucraina. È accusato della parte 2 dell'art. 361-3 del codice penale (Aiuti o altro sostegno materiale per la guerra). La sanzione dell'articolo prevede la reclusione da cinque a dieci anni.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.10.2024: 5 anni di reclusione in una colonia del regime generale. Appello 14.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
   </si>
   <si>
-    <t>Michael Leonidovich Galinsky</t>
-[...25 lines deleted...]
-  <si>
     <t>Andrey Evgenyevich Burdenya</t>
   </si>
   <si>
     <t>5 novembre 1981</t>
   </si>
   <si>
     <t>La data prevista per la detenzione di Andrey è il 20 settembre 2023. In questo giorno è apparso un video di “pentimento”, in cui un uomo afferma di aver scritto commenti negativi su Lukashenko, funzionari, agenti di polizia, militari russi e ha anche minacciato persone che sostengono l'attuale governo.
 Andrei Burdenya, 44 anni, è stato arrestato per commenti nelle chat di Telegram, di cui ha lasciato più di trecento. Andrey ha studiato alla scuola n. 6 e poi ha prestato servizio nell'esercito. È noto che ora non lavora temporaneamente, ma in precedenza ha lavorato per qualche tempo nel campo IT, e anche prima era impegnato nella produzione di mobili da cucina e aveva il proprio imprenditore individuale</t>
   </si>
   <si>
     <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 08.07.2024: 4 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
+    <t>Volha Piatrouna Vashchenka</t>
+  </si>
+  <si>
+    <t>5 novembre 1967</t>
+  </si>
+  <si>
+    <t>È stata condannata nel caso del movimento "Chiesa ortodossa russa - Impero zarista". Il 29 maggio 2026, Galina è stata aggiunta alla "lista degli estremisti". Secondo una decisione del Ministero degli Interni del 15 agosto 2025, la setta religiosa "Chiesa ortodossa russa - Impero zarista" è stata designata come "organizzazione estremista".
+La "lista degli estremisti" comprende Anna Stryukova del villaggio di Ulazy nella regione di Grodno, Galina Frolova del villaggio di Kaiki nella regione di Vitebsk, Olga Boykovskaya di Svisloch e Olga Vashchenko di Vileyka. La base per la compilazione della lista è la sentenza del Tribunale cittadino di Minsk ai sensi del comma 3 dell'articolo 130 del Codice penale e del comma 3 dell'articolo 361-1 del Codice penale, relativi a "incitamento all'odio" e partecipazione o direzione di un "gruppo estremista".
+I partecipanti al movimento furono accusati di guidare le strutture del movimento e di diffondere idee che gli inquirenti interpretarono come odio religioso e nazionale.
+La procura ha annunciato le sentenze: Stryukova, Frolova e Baikovskaya sono state condannate a cinque anni e tre mesi di reclusione, mentre Voshchenko a cinque anni. Nel maggio 2026, la Corte Suprema ha confermato la sentenza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
+  </si>
+  <si>
     <t>Maksim Vladimirovich Khvaschinsky</t>
   </si>
   <si>
     <t>6 novembre 1995</t>
   </si>
   <si>
     <t>Un residente di Bobruisk è stato arrestato il 26 febbraio 2024, il giorno dopo il ritorno dalla Polonia.
 In primo luogo, è stato condannato ai sensi dell'articolo amministrativo 19.11 (distribuzione di materiale estremista), quindi è stato aperto un procedimento penale ai sensi dell'articolo 361-1 del Codice penale della Repubblica di Bielorussia (creazione di un gruppo estremista). Maxim sarebbe considerato coinvolto nella creazione del gruppo estremista “Bobruisk 375”.</t>
   </si>
   <si>
     <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.09.2024: 7 anni di reclusione in una colonia del regime generale. Appello 06.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
-    <t>Alexey Vladimirovich Shilovich</t>
-[...31 lines deleted...]
-  <si>
     <t>Oksana Viktorovna Molochko</t>
   </si>
   <si>
     <t>7 novembre 1978</t>
   </si>
   <si>
     <t>Il 27 novembre 2023, Oksana è stata accusata di illeciti amministrativi ai sensi della Parte 2 dell'Articolo 19.11 del Codice degli illeciti amministrativi. Successivamente è stata trasferita nel Centro di detenzione preventiva n. 7.
 Nell'estate del 2024, la coppia fu condannata per "tradimento" (Parte 1 dell'articolo 356 del Codice penale). Furono condannati a 12 e 8 anni di carcere per "tradimento", ma in realtà per aver fotografato un treno con equipaggiamento militare sul binario senza alcun intento di spionaggio.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 8 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Anton Olegovich Ogiy</t>
-[...10 lines deleted...]
-  <si>
     <t>Afanasiy Nikolaevich Afanasenkov</t>
   </si>
   <si>
     <t>8 novembre 1989</t>
   </si>
   <si>
     <t>Il 23 agosto 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore</t>
   </si>
   <si>
     <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 16.06.2023: sconosciuto anni di reclusione in una colonia del regime generale. Appello 23.08.2023: sconosciuto. Sentenza del tribunale 11.09.2024: sconosciuto.</t>
+    <t>Sentenza del tribunale 16.06.2023: sconosciuto anni di reclusione in una colonia del regime generale. Appello 23.08.2023: sconosciuto. Sentenza del tribunale 11.09.2024: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
-    <t>Artem Aleksandrovich Zubryakov</t>
-[...14 lines deleted...]
-    <t>2023-04-05 13:55:40</t>
+    <t>Eugene Alekseevich Skarahod</t>
+  </si>
+  <si>
+    <t>9 novembre 1984</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 13.08.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
   </si>
   <si>
     <t>Eugene Vitalievich Boyko</t>
   </si>
   <si>
     <t>10 novembre 1987</t>
   </si>
   <si>
     <t>Evgeniy è un ex responsabile IT di Mogilev. Dopo le elezioni del 2006 e diversi anni di attivismo politico, è stato espulso dal dipartimento di storia dell'Università di Mogilev. Si è laureato presso il dipartimento di storia di Poznan e ha lavorato come manager presso un'azienda IT, fornitrice di prodotti lattiero-caseari. Nel 2013, Evgeniy è tornato in Bielorussia, si è sposato subito e ha iniziato a lavorare. Mentre in precedenza si era concentrato principalmente su attività pubbliche e accademiche (nella società etnografica studentesca e nell'archivio di storia orale), ora si è dedicato al mondo degli affari.
 E dall'inizio del 2017 ha intrapreso una nuova attività: su richiesta dei clienti, registra interviste con i nonni del loro villaggio e monta documentari.
 È accusato di aver favorito attività estremiste.
 Evgeniya ha una moglie e due bambini piccoli che la aspettano a casa.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.06.2025: 5 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 11.09.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Malkov</t>
-[...11 lines deleted...]
-    <t>2024-08-28 13:15:47</t>
+    <t>Natalia Georgievna Doronina</t>
+  </si>
+  <si>
+    <t>10 novembre 1973</t>
+  </si>
+  <si>
+    <t>Natalia ha problemi alle gambe. Il regolamento del centro di detenzione preventiva le impedisce di sdraiarsi durante il giorno, quindi soffre di un forte gonfiore.
+Il marito di Natalia , Sergei Doronin , fu condannato al carcere e scontò la pena. Il 20 marzo 2026 fu graziato, il giorno prima che Natalia venisse condannata a 8 anni e mezzo di reclusione.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 8 anni 6 mesi di reclusione in una colonia del regime generale, 1000 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2025-11-20 22:34:02</t>
   </si>
   <si>
     <t>Violetta Gennadievna Verbitskaya</t>
   </si>
   <si>
     <t>10 novembre 2001</t>
   </si>
   <si>
     <t>Violeta si è diplomata a Minsk ed è entrata all'Accademia delle Arti di Varsavia. La ragazza è interessata alla fotografia e ama viaggiare.
 Tre anni fa si è sposata e ha cambiato cognome. La coppia è diventata famosa perché il ragazzo, l'ex calciatore Fedor Verbitsky, ha chiesto alla ragazza di sposarlo proprio allo stadio dopo la fine della partita.
 L'avvio del procedimento penale è stato innescato da un video realizzato dalla famiglia nell'estate del 2020 in cui si chiedeva la fine della violenza. Padre Gennady ha testimoniato in tribunale che un giorno dell'estate del 2020, emotivamente colpito dai dati consultati online sulla violenza usata dagli agenti contro i manifestanti, ha deciso di registrare un video in cui si rivolgeva agli agenti chiedendo un uso giustificato della forza. Ha ideato il testo del discorso e poi ha chiesto alla figlia di leggerlo. Ha anche chiesto alla moglie di parlare delle elezioni. Lo stesso giorno, ha espresso in video i suoi desideri per il futuro del Paese e, alla fine del discorso, ha mostrato anche un cuore. Successivamente, ha trovato dei video su Internet e ha modificato il video. Lo stesso giorno, lo ha inviato ad alcuni suoi amici e parenti.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.11.2024: 4 anni di reclusione in una colonia del regime generale. Appello 07.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-01 18:10:18</t>
   </si>
   <si>
-    <t>Natalia Georgievna Doronina</t>
-[...8 lines deleted...]
-    <t>2025-11-20 22:34:02</t>
+    <t>Alexander Ivanovich Malkov</t>
+  </si>
+  <si>
+    <t>10 novembre 1969</t>
+  </si>
+  <si>
+    <t>Condannato per una protesta avvenuta dal 10 all'11 agosto 2020 a Bereza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.08.2024: 2 anni di reclusione in una colonia del regime generale. Appello 18.10.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
+  </si>
+  <si>
+    <t>Stanislav Alexandrovich Pugachiov</t>
+  </si>
+  <si>
+    <t>11 novembre 1992</t>
+  </si>
+  <si>
+    <t>Prima degli eventi del 2020, ha lavorato come investigatore a Minsk. Le sessioni giudiziarie si sono svolte a porte chiuse.</t>
+  </si>
+  <si>
+    <t>7 anni di reclusione in una colonia.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:06:41</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Shakhlai</t>
+  </si>
+  <si>
+    <t>11 novembre 1986</t>
+  </si>
+  <si>
+    <t>Membro del Consiglio della Federazione dei sindacati della Bielorussia (FPB).
+Lavorava per l'azienda statale Special Communications Unitary Enterprise. È stato accusato di furto di dati internet. Secondo i suoi compagni di cella, il caso è di natura politica.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni di reclusione in una colonia del regime potenziato. Appello 12.06.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
   </si>
   <si>
     <t>Lyubov Alexandrovna Rezanovich</t>
   </si>
   <si>
     <t>11 novembre 1964</t>
   </si>
   <si>
     <t>Lyubov, la moglie di un prete ortodosso, è stata arrestata il 1° dicembre 2020 insieme al marito e al figlio nell’ambito del criminale “caso Autukhovich”. Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. Secondo le indagini, ha aiutato Autukhovich a raccogliere informazioni sulle forze dell'ordine e ha fornito alloggi dove i partecipanti al "caso" tenevano le armi. Lyubov è stato condannato per “partecipazione a un’organizzazione criminale”, “atto di terrorismo”, “tentato sequestro del potere” e “azioni illegali riguardanti le armi da fuoco”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 15 anni di reclusione in una colonia del regime generale, 600 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Stanislav Alexandrovich Pugachiov</t>
-[...11 lines deleted...]
-    <t>2022-08-17 21:06:41</t>
+    <t>Andrey Viktorovich Shklyar</t>
+  </si>
+  <si>
+    <t>12 novembre 1984</t>
+  </si>
+  <si>
+    <t>Ha lavorato come ispettore del sistema penitenziario del Dipartimento degli affari interni del distretto di Oktyabrsky a Grodno, poco prima del suo arresto ha presentato una lettera di dimissioni per disaccordo sul funzionamento del sistema. Detenuto ai sensi dell'articolo: "Tradimento allo stato".</t>
+  </si>
+  <si>
+    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
+  </si>
+  <si>
+    <t>10 anni di carcere in una colonia.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
+  </si>
+  <si>
+    <t>Andrey Viktorovich Valakhanovich</t>
+  </si>
+  <si>
+    <t>12 novembre 1989</t>
+  </si>
+  <si>
+    <t>È stato arrestato nel settembre 2023, presumibilmente per aver chiacchierato con gli amici. È stato aperto un procedimento penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.07.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 12.11.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-05-29 19:28:55</t>
   </si>
   <si>
     <t>Dmitry Grigorievich Rezanovich</t>
-  </si>
-[...1 lines deleted...]
-    <t>12 novembre 1989</t>
   </si>
   <si>
     <t>Un attivista del movimento anarchico è stato arrestato nella notte tra il 28 e il 29 ottobre 2020 mentre attraversava il confine con la Bielorussia insieme al gruppo partigiano Black Banner. È stato accusato di aver appiccato il fuoco alle auto dei funzionari, nonché al dipartimento di polizia stradale e alla commissione statale per l'esame forense.
 Nell’aprile 2024, Dmitry è stato nuovamente condannato per “disobbedienza dolosa ai requisiti dell’amministrazione della colonia”. Secondo questo articolo, i prigionieri che rifiutano di collaborare con l'amministrazione vengono processati per violazioni fittizie. Di conseguenza, alla sua condanna a 19 anni si sono aggiunti altri 9 mesi di reclusione.</t>
   </si>
   <si>
-    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 22.12.2021: 19 anni di reclusione in una colonia del regime potenziato, circa 11000 rubli di risarcimento. Appello 22.04.2022: il verdetto è stato confermato. Sentenza del tribunale 26.04.2024: 9 mesi di reclusione in una colonia del regime potenziato. Appello 28.06.2024: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Andrey Viktorovich Valakhanovich</t>
-[...53 lines deleted...]
-    <t>2022-04-27 00:34:48</t>
+    <t>Aliaksandr Iharavich Karmanovich</t>
+  </si>
+  <si>
+    <t>13 novembre 1991</t>
+  </si>
+  <si>
+    <t>Prima del processo, era agli arresti domiciliari a causa di gravi problemi di salute.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 21. 247760, Mazyr, buĺvar Junasci, 24</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 27.08.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
   </si>
   <si>
     <t>Rychard Rychardavich Lohvinau</t>
   </si>
   <si>
     <t>14 novembre 1991</t>
   </si>
   <si>
     <t>Ingegnere e tecnico in uno stabilimento. La madre di Richard è disabile.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
+  </si>
+  <si>
+    <t>Dzmitry Yauhenavich Kondrus</t>
+  </si>
+  <si>
+    <t>14 novembre 1990</t>
+  </si>
+  <si>
+    <t>Presumibilmente detenuto per motivi politici.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
+    <t>Sergey Leontievich Botvich</t>
+  </si>
+  <si>
+    <t>All'inizio di gennaio 2023, in uno dei canali telegrafici filogovernativi, è apparso un video con la detenzione di Sergei da parte degli agenti del GUBOP e dell'AMON, che presumibilmente gestivano le chat nel cortile, tra cui "Grodno Center 97%"; hanno partecipato a manifestazioni di protesta e hanno invitato gli altri a parteciparvi, nonché a usare la violenza contro gli agenti di polizia, letteralmente, "bruciare i carri di risaia".</t>
+  </si>
+  <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
+  </si>
+  <si>
+    <t>5 anni di reclusione con scontazione della pena in una colonia correttiva in condizioni di maggiore sicurezza.</t>
+  </si>
+  <si>
+    <t>2022-10-26 22:38:17</t>
   </si>
   <si>
     <t>Elisey Sergeevich Kuznetsov</t>
   </si>
   <si>
     <t>14 novembre 2003</t>
   </si>
   <si>
     <t>Elisey, 17 anni, è stata accusata di aver lanciato una bottiglia di miscela infiammabile contro un'auto della polizia. Per violazioni di "prodotti chimici domestici", la punizione di Eliseo è stata aumentata fino alla reclusione ed Eliseo è stato preso in custodia il 20 aprile 2022 e dal 27 maggio il giovane è in prigione.
 Il 17 dicembre 2022 è stato rilasciato dopo aver scontato integralmente la pena inflitta dal tribunale.
 È stato nuovamente arrestato nel maggio 2023 e condannato in agosto per aver abbattuto, insieme a un amico, tre bandiere nazionali installate sulle facciate di un istituto scolastico, di un centro commerciale e di un ufficio postale nella città agricola di Voyskaya, nella regione di Kamenets.
 Il 18 dicembre 2024 , il tribunale distrettuale di Borisov esaminerà il caso di Eliseo ai sensi della parte 1 dell'art. 411 ( disobbedienza dolosa alle prescrizioni dell'amministrazione di un istituto penitenziario ).</t>
   </si>
   <si>
     <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.11.2020: 2 anni 6 mesi di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 20.04.2022: 7 mesi 15 giorni di reclusione in una colonia del regime generale. Sentenza del tribunale 01.08.2023: 2 anni 6 mesi di reclusione in una colonia del regime generale. Sentenza del tribunale 18.12.2024: 1 anno di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Pavel Mikhailovich Khitryk</t>
-[...46 lines deleted...]
-  <si>
     <t>Veronika Nikolaevna Kazak</t>
   </si>
   <si>
     <t>15 novembre 1990</t>
   </si>
   <si>
     <t>Si sa che la donna è stata trattenuta al rientro dall'Italia.
 Il 15 marzo 2024 il ricorso è stato esaminato.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.12.2023: 4 anni di reclusione in una colonia del regime generale. Appello 15.03.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Alexei Aleksandrovich Orlov</t>
-[...58 lines deleted...]
-  <si>
     <t>Karyna Alehauna Bardukhai</t>
   </si>
   <si>
     <t>16 novembre 1995</t>
   </si>
   <si>
     <t>Mentre era ancora studentessa alla BSUIR, Karina ha iniziato a lavorare come operatrice presso MAZ nel 2013. In seguito ha lavorato come merchandiser e web editor, perfezionando anche la contabilità. Nel 2018, Bardukhai è passata ad Armtek, uno dei maggiori fornitori di ricambi auto del Paese. In cinque anni, è passata da semplice economista a specialista leader ed esperta SAP.
 Karina Bordukhai è una nota attivista per i diritti degli animali a Minsk. Aiuta a salvare gli animali randagi e raccoglie fondi per nutrire gli animali nei rifugi e nelle case famiglia. È anche membro del club equestre Prodyus. Si occupa anche di fotografia, concentrandosi sugli animali e sulla natura.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-02-13 18:44:03</t>
   </si>
   <si>
+    <t>Vitaly Valerievich Savko</t>
+  </si>
+  <si>
+    <t>16 novembre 1990</t>
+  </si>
+  <si>
+    <t>Presumibilmente si tratta dell'ex procuratore del distretto di Voronovsky. Il procuratore Savko ha 33 anni. Viene dalla città di Dyatlovo, nella regione di Grodno. Successivamente andò a studiare a Grodno e lavorò nell'ufficio del pubblico ministero. Nel 2022-2023, l'uomo ha ricoperto la carica di procuratore del distretto di Voronovsky, quindi ha lavorato come procuratore senior in uno dei dipartimenti della procura della regione di Grodno. Nasha Niva non ha trovato prove che Savko fosse coinvolto in repressioni nella sua posizione. Vitaly ha rilasciato attivamente interviste ai media statali. L'ultimo è stato pubblicato nel luglio 2023, anche se prima venivano pubblicati regolarmente, una volta ogni uno o due mesi. I social network dell'uomo sono stati cancellati.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 31.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 11.10.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-07-30 19:28:10</t>
+  </si>
+  <si>
     <t>Dmitriy Olegovych Gudeev</t>
   </si>
   <si>
     <t>16 novembre 2001</t>
   </si>
   <si>
     <t>Dmitry ha 21 anni e, a giudicare dai suoi social network, lo scorso maggio ha completato il servizio militare nell'unità militare 3214 a Minsk. A maggio il ragazzo è stato aggiunto alla “lista dei terroristi” del KGB e rischia da 8 a 12 anni di carcere.
 Durante la brutale detenzione, Dmitry è stato duramente picchiato .</t>
   </si>
   <si>
     <t>9 anni di reclusione in una colonia</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
     <t>Artem Vitalievich Semenov</t>
   </si>
   <si>
     <t>17 novembre 1990</t>
   </si>
   <si>
     <t>Dipendente della società Peleng. Ha lavorato come consulente legale presso l'Ufficio delle Dogane, delle Licenze e del Controllo delle Esportazioni.
 L'ultima volta che è stato online sui social media è stato nel novembre 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
     <t>Yevgeny Vladimirovich Strielchien</t>
   </si>
   <si>
     <t>18 novembre 1985</t>
   </si>
   <si>
     <t>Un residente di Grodno è stato arrestato per aver distribuito materiale estremista e dati personali di oltre 2.000 agenti di polizia nel 2020. Ha partecipato alle proteste dopo le elezioni. Gestito la pagina Instagram di Grodno for Life.</t>
   </si>
   <si>
     <t>anni sconosciuti di prigionia in colonia</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
-    <t>Nikolay Sergeevich Bunevich</t>
-[...25 lines deleted...]
-  <si>
     <t>Alexander Timofeevich Maryasov</t>
   </si>
   <si>
     <t>19 novembre 1987</t>
   </si>
   <si>
     <t>Alexander è stato arrestato e condannato per aver fermato un treno merci, dipinto strisce rosse su cartelloni pubblicitari luminosi, forato le gomme dell'auto di un agente di polizia, dato fuoco a un chiosco di Tabakerka e maneggiato materiali infiammabili. Ha spiegato le sue azioni come una protesta contro la situazione nel Paese dopo le elezioni presidenziali del 9 agosto 2020, in particolare contro le detenzioni infondate e le torture di persone da parte delle forze di sicurezza.
 Cittadino della Federazione Russa.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.06.2021: 7 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 26.08.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
-  </si>
-[...20 lines deleted...]
-    <t>2023-01-24 02:22:31</t>
   </si>
   <si>
     <t>Basil Mikhailovich Yakimov</t>
   </si>
   <si>
     <t>19 novembre 1999</t>
   </si>
   <si>
     <t>Prima dell'arresto, il giovane lavorava come camionista, si era precedentemente diplomato come autista in una scuola professionale di Oshmyany.
 Secondo il sito web dell'ufficio del procuratore generale, da aprile a novembre 2022, Yakimov ha espresso il desiderio, quindi ha indicato la sua intenzione di unirsi a una delle unità del battaglione (reggimento) intitolato a Kastus Kalinouski.
 A tal fine avrebbe fornito i propri dati personali per l'ammissione ad una formazione armata. Allo stesso tempo, ha raccolto informazioni sui luoghi di acquisto di munizioni militari, uniformi e altre attrezzature da utilizzare in condizioni di combattimento.</t>
   </si>
   <si>
     <t>2 anni di reclusione in una colonia in condizioni generali di regime.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
     <t>Vadim Vyacheslavovich Navtsenya</t>
   </si>
   <si>
     <t>20 novembre 1986</t>
   </si>
   <si>
     <t>E, come risulta dal comunicato stampa della corte , Navtsena è stato accusato dell'articolo 342 per aver partecipato alle proteste che hanno avuto luogo a Pinsk dal 9 al 10 agosto 2020. Inoltre, è stato accusato di aver scritto commenti offensivi online su A. Lukashenko nel 2022. , su un certo "funzionario che ricopre una posizione di responsabilità", e anche che nel 2022 ha scritto commenti "incitanti all'ostilità" nei confronti delle forze di sicurezza. Il “screditamento della Bielorussia” è avvenuto anche online: nel novembre 2022, un uomo “ha pubblicato un commento negativo che ha creato una percezione negativa della legge marziale” in Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.09.2024: 3 anni di reclusione in una colonia del regime generale, 200 unità di base di multa. Appello 03.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-23 23:25:00</t>
   </si>
   <si>
-    <t>Alexander Svetoslavovich Pimoshenko</t>
-[...16 lines deleted...]
-  <si>
     <t>Irina Mikhailovna Shumeiko</t>
   </si>
   <si>
     <t>20 novembre 1989</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale, 500 unità di base di multa.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
     <t>Alexey Igorevich Kerdol</t>
   </si>
   <si>
     <t>21 novembre 1991</t>
   </si>
   <si>
     <t>Negli ultimi anni, Alexey ha lavorato come barista a Grodno. Dal 2020 gestisce anche una piccola impresa il cui ambito di attività è "fornitura di alloggi sul territorio di campeggi e campeggi".
 Trattenuto per commenti.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-30 10:29:58</t>
+  </si>
+  <si>
+    <t>Maxim Vitalievich Myslivets</t>
+  </si>
+  <si>
+    <t>22 novembre 1997</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.10.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 17.12.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Alexander Alexandrovich Darakupec</t>
+  </si>
+  <si>
+    <t>22 novembre 1980</t>
+  </si>
+  <si>
+    <t>Alexander Dorogupets, 44 anni, residente a Ivanovo , è stato accusato di aver trasferito almeno 11 mila rubli in contanti e criptovaluta a "gruppi estremisti", tra cui il reggimento Kalinovsky.
+Nel corso delle indagini del caso penale, l'uomo ha "trasferito volontariamente" 600 mila dollari USA al collegio Cherven per bambini disabili con particolari esigenze di sviluppo psicofisico, al collegio Ivenets per bambini disabili con particolari esigenze di sviluppo fisico e al Centro repubblicano per l'organizzazione della risposta medica.
+Il 2 aprile 2025, l'ONT mandò in onda un altro servizio di propaganda, "Ombre. Il prezzo del terrore", che raccontava della persecuzione di persone che facevano donazioni e di persone arrestate per aver finanziato organizzazioni riconosciute dalle autorità come "estremiste" o "terroriste". Nel film sono mostrate diverse persone condannate e altre ancora in attesa di processo. Secondo la trama, Alexander fu condannato, tra le altre cose, per le donazioni al reggimento di Kalinovsky, BySol e varie risorse informative. I propagandisti citano 18 donazioni per un totale di almeno tremila euro.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.01.2025: 5 anni 5 mesi di reclusione in una colonia del regime potenziato, 50000 unità di base di multa. Appello 18.03.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Sergey Ivanovich Salazhentsau</t>
   </si>
   <si>
     <t>22 novembre 1982</t>
   </si>
   <si>
     <t>Dopo aver terminato gli studi, si è iscritto alla Facoltà di Matematica Applicata e Informatica della BSU. Dal 2005 lavora nel settore IT.
 Alla fine del 2021, Solozhentsev si è trasferito a Varsavia. Lì ha aperto un'attività imprenditoriale individuale e ha trovato lavoro presso RunMyLease, dove ricopre il ruolo di responsabile tecnico.
 L'hobby principale di Sergey è il ballo da sala. Nel 2024, lui e la sua compagna hanno vinto due ori e un argento alle gare di ballo in Polonia nella categoria 40+.
 Poi Sergei è tornato in Bielorussia. Non si sa esattamente quando ciò sia accaduto, ma l'ultima volta che ha contattato è stato alla fine di ottobre 2024. Il processo all'esperto informatico si è svolto presso il Tribunale regionale di Grodno. A giudicare dal fatto che dopo il processo Solozhentsev non è mai apparso online, è stato condannato a una pena detentiva in una colonia penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Alexander Alexandrovich Darakupec</t>
-[...25 lines deleted...]
-    <t>2024-09-23 20:30:12</t>
+    <t>Radzivon Aliaksandravich Kurtserau</t>
+  </si>
+  <si>
+    <t>22 novembre 1992</t>
+  </si>
+  <si>
+    <t>È stato arrestato nel febbraio 2026 al suo arrivo in Bielorussia dalla Polonia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.06.2026: 5 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Viktar Anatolyevich Yaumenenka</t>
+  </si>
+  <si>
+    <t>23 novembre 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Membro del movimento For Freedom, è stato arrestato per i suoi commenti e accusato di una serie di reati "politici". I dettagli del suo processo non sono noti. Ad aprile 2026, si trovava in custodia cautelare da diversi mesi.
+Viktor è noto per avere una famiglia numerosa. Nel 2020 è stato arrestato ai sensi dell'articolo 342 (organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico, o partecipazione attiva alle stesse) del codice penale.
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
   </si>
   <si>
     <t>Dmitry Anatolyevich Vdovin</t>
   </si>
   <si>
     <t>23 novembre 1969</t>
   </si>
   <si>
     <t>Dmitry ha iniziato negli anni '90 a Borisov. Dopo il 1998 è passato al dipartimento investigativo del dipartimento degli affari interni della città di Zhodino e dal 2004 al 2012 ne è stato a capo. Poi ha lavorato nel comitato investigativo e da lì si è ritirato. Dopo il pensionamento, ha lavorato presso il caseificio Smolevichi ed è stato deputato della città di Zhodino.
 Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia.
 “Seguendo gli ordini impartiti dai tuoi capi, potresti diventare complice di crimini. Non puoi picchiare persone che semplicemente tornavano dal lavoro durante il turno di notte &lt;…&gt; Conosco casi in cui le persone sono state detenute senza motivo e si sono mostrate inutili crudeltà – non fatelo”, ha detto Vdovin in un appello.
 Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
-    <t>Vladimir Vladimirovich Nikitin</t>
-[...15 lines deleted...]
-  <si>
     <t>Aliaksandr Kanash</t>
   </si>
   <si>
     <t>24 novembre 2001</t>
   </si>
   <si>
     <t>Non &amp;egrave; noto</t>
   </si>
   <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Romanovsky</t>
-[...16 lines deleted...]
-    <t>Andrey Viktorovich Yaroshevich</t>
+    <t>Andrei Anatolyevich Siarheyeu</t>
+  </si>
+  <si>
+    <t>24 novembre 1965</t>
+  </si>
+  <si>
+    <t>Sergeyev si è diplomato alla Scuola Carri Armati di Kazan durante l'era sovietica. Nel 2020 ha partecipato a proteste vicino allo stabilimento Atlant, dopodiché lui e sua moglie sono partiti per la Polonia. Presumibilmente anche la moglie di Andrey è stata arrestata.
+Ha giocato in un campionato di hockey amatoriale.
+Si presume che sia tornato in Bielorussia a causa di gravi problemi di salute. Secondo quanto riferito da alcuni conoscenti, Andrei ha sviluppato problemi polmonari ed è stato sottoposto a un intervento chirurgico in Bielorussia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
+  </si>
+  <si>
+    <t>Andrei Viktaravich Yarashevich</t>
   </si>
   <si>
     <t>25 novembre 1983</t>
   </si>
   <si>
+    <t>Responsabile dell'agenzia di eventi "Terra Group".
+Il Comitato Investigativo ha reso pubblici i dettagli di un procedimento penale a carico di due persone: il prigioniero politico Andrei Yaroshevich, di 42 anni, e il suo socio in affari, di 36 anni.
+Secondo quanto riferito dalle autorità di sicurezza, Yaroshevich avrebbe raccolto informazioni sulla colonia penale n. 1 di Novopolotsk, inclusi i dati personali dei dipendenti e le condizioni di detenzione dei detenuti. Secondo il Comitato investigativo, tutto ciò sarebbe stato fatto per conto di Belpol.
+Inoltre, Yaroshevich e il suo socio in affari avrebbero utilizzato la loro azienda per finanziare i "gruppi estremisti" Terra Group Event e SSL Production. Anatoly Kotov lavorava per il Terra Group, con sede a Varsavia, prima della sua misteriosa scomparsa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 10 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
+    <t>Arthur Sergeevich Borderline</t>
+  </si>
+  <si>
+    <t>25 novembre 1996</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.03.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Volha Valeryeuna Bulanava</t>
+  </si>
+  <si>
+    <t>25 novembre 1982</t>
+  </si>
+  <si>
+    <t>Olga Bulanova ha lavorato come contabile per molti anni, poi tra il 2018 e il 2019 si è formata presso l'IT Academy diventando UI/UX designer. In seguito ha trovato lavoro nel settore IT.
+Fino al suo arresto , viveva in Lituania , ma si recava in Bielorussia ogni due mesi circa. Ha un marito e un figlio.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.01.2026: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Pavel Tadeushevich Lavrinovich</t>
+  </si>
+  <si>
+    <t>26 novembre 1969</t>
+  </si>
+  <si>
+    <t>Gli arresti sono avvenuti alla fine della scorsa settimana e sono proseguiti per diversi giorni. Dodici persone sono state fermate , tra cui lo storico locale e attivista di lunga data della comunità Pavel Lavrynovych.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 2. 210026, Viciebsk, vulica Haharyna 2</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
+  </si>
+  <si>
     <t>Yauheni Kladau</t>
   </si>
   <si>
     <t>26 novembre 1982</t>
   </si>
   <si>
-    <t>Secondo l'accusa, Evgenij Kladov, sul social network Odnoklassniki, sulla bacheca del suo profilo, visibile ad altri utenti, “contando sulla successiva percezione da parte di altri di informazioni offensive”, rendendosi conto del carattere pubblico e umiliante della sua pubblicazione, ha deliberatamente ha pubblicato un’immagine contraria alla moralità universale e alle norme di comportamento accettate nella società, umiliando così pubblicamente deliberatamente l’onore e la dignità della personalità di Lukashenko in relazione all’esercizio dei suoi poteri, espressi in una forma indecente”.
-[...5 lines deleted...]
-    <t>1 anno di reclusione in una colonia alle condizioni del regime generale</t>
+    <t xml:space="preserve">Secondo l'atto d'accusa, Yevgeny Kladov avrebbe pubblicato sul suo profilo del social network Odnoklassniki un'immagine contraria alla morale universale e alle norme di comportamento sociale accettate, umiliando pubblicamente e intenzionalmente l'onore e la dignità di Lukashenko in relazione all'esercizio del suo potere, in modo indecente. Durante l'udienza, Kladov si è sostanzialmente dichiarato non colpevole.
+È noto che Evgeniy non fu rilasciato dopo aver scontato la prima pena, ma fu accusato di nuovi reati, dichiarato "terrorista" e condannato nuovamente.
+</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 24.11.2023: 1 anno di reclusione in una colonia del regime generale. Appello 09.02.2024: sconosciuto. Sentenza del tribunale 01.10.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 13.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
-  </si>
-[...33 lines deleted...]
-    <t>2024-08-28 20:19:30</t>
   </si>
   <si>
     <t>Sergey Viktorovich Lyakhnovich</t>
   </si>
   <si>
     <t>27 novembre 1978</t>
   </si>
   <si>
     <t>Direttore di una società di logistica. Sotto processo per un attacco al sito web della BSMU nell'autunno del 2020.
 "Non lo so! Alla mia lanterna, giudicano - giudicano correttamente e io non voglio saperlo! ", - ha detto il padre di Sergei, Viktor Lyakhnovich.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 24.03.2022: sconosciuto anni di reclusione in una colonia del regime generale. Appello 03.06.2022: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
-    <t>Arthur Andreevich Radivanovich</t>
-[...11 lines deleted...]
-    <t>2024-05-02 19:10:11</t>
+    <t>Andrei Viktaravich Kudzik</t>
+  </si>
+  <si>
+    <t>27 novembre 1984</t>
+  </si>
+  <si>
+    <t>Andrei, attivista di Vileika, è stato arrestato il 9 agosto 2021 e condannato agli arresti amministrativi, che ha scontato nei centri di detenzione di Vileika e Smolevichi. Ha ricevuto un totale di 90 giorni di arresti amministrativi, trascorsi in condizioni difficili. Successivamente è stato trasferito al centro di detenzione temporanea di Okrestina e poi in un centro di detenzione preventiva per il procedimento penale.
+Nel febbraio 2022, è stato riconosciuto colpevole di "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico, o di partecipazione attiva ad esse" e condannato alla reclusione in una colonia penale.
+È stato rilasciato nel luglio 2023, dopo aver scontato interamente la sua pena.
+Nell'ottobre del 2023, è stato nuovamente arrestato e detenuto per 15 giorni per aver fatto gli auguri all'Ucraina in occasione della Festa dell'Indipendenza su TikTok. Il tribunale distrettuale di Vileika ha classificato l'accaduto come "picchettaggio non autorizzato".
+Il 15 febbraio 2024, Andrei smise di farsi sentire. In seguito si scoprì che era detenuto in un centro di detenzione temporanea locale, dove stava scontando 15 giorni di arresto amministrativo. Tuttavia, non fu rilasciato al termine della pena, poiché era detenuto in relazione a un procedimento penale avviato ai sensi dell'articolo "diffamazione della Repubblica di Bielorussia".
+Nel luglio del 2024, è stato nuovamente condannato e gli è stata inflitta una pena detentiva e il pagamento di una grossa multa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.02.2022: 2 anni di reclusione in una colonia del regime generale. Sentenza del tribunale 18.07.2024: 4 anni di reclusione in una colonia del regime rigoroso, 400 unità di base di multa. Appello 11.10.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-10-20 18:14:57</t>
+  </si>
+  <si>
+    <t>Gennady Stanislavovich Savritsky</t>
+  </si>
+  <si>
+    <t>28 novembre 1963</t>
+  </si>
+  <si>
+    <t>Imprenditore. La sua azienda è la JSC Anastan, una grande azienda impegnata nella produzione di polistirolo espanso.
+L'avvio del procedimento penale è stato innescato da un video girato dalla famiglia nell'estate del 2020 in cui si chiedeva la fine della violenza. Gennady ha testimoniato in tribunale che un giorno dell'estate del 2020, emotivamente colpito dai dati visti online sulla violenza usata dagli agenti contro i manifestanti, ha deciso di registrare un video in cui si rivolgeva agli agenti chiedendo un uso giustificato della forza. Ha scritto il testo del discorso e poi ha chiesto alla figlia di leggerlo. Ha anche chiesto alla moglie di parlare delle elezioni. Lo stesso giorno, ha espresso i suoi desideri per il futuro del Paese in un video e, alla fine del discorso, ha mostrato anche un cuore. Successivamente, ha trovato dei video su Internet e ha modificato il video. Lo stesso giorno, lo ha inviato ad alcuni suoi amici e parenti.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.11.2024: 5 anni di reclusione in una colonia del regime potenziato. Appello 07.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:09:18</t>
   </si>
   <si>
     <t>Sergey Sergeevich Pleshkun</t>
   </si>
   <si>
     <t>28 novembre 1987</t>
   </si>
   <si>
     <t>Il 17 marzo, il KGB ha annunciato l'arresto di un gruppo di bielorussi che stavano preparando un attacco terroristico contro le truppe russe nella regione di Mozyr.
 Secondo il fascicolo , nel periodo da agosto 2020 a febbraio 2022, Pleskun e Selvich hanno acquistato componenti per la realizzazione di molotov e un prodotto pirotecnico, che hanno immagazzinato e trasportato in vari veicoli e luoghi con l'obiettivo del loro successivo utilizzo nella commissione di un atto di terrorismo, attacco a edifici, istituzioni, veicoli, nonché forze dell'ordine.
 Inoltre, Pleshkun avrebbe preparato lui stesso "cocktail molotov" e, insieme a Selvich, si sarebbe preparato alla distruzione deliberata di veicoli e mezzi di comunicazione, che potrebbe portare alla morte di una persona, a un incidente oa un incidente.
 Sergei Pleshkun ha due bambini piccoli.</t>
   </si>
   <si>
     <t>16 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
+    <t>Arthur Vladimirovich Pedko</t>
+  </si>
+  <si>
+    <t>28 novembre 1979</t>
+  </si>
+  <si>
+    <t>Per molto tempo Artur ha lavorato nelle reti elettriche, prima come ingegnere presso Belenergosetproekt e poi presso Minskenergo. Artur è accusato di aver trasferito i dati personali di oltre 500 funzionari tramite un canale Telegram.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.04.2024: 9 anni di reclusione in una colonia del regime generale. Appello 16.07.2024: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 3 anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2022-11-28 23:42:54</t>
+  </si>
+  <si>
+    <t>Uladzimir Aliaksandravich Zakharau</t>
+  </si>
+  <si>
+    <t>28 novembre 1968</t>
+  </si>
+  <si>
+    <t>Un noto uomo d'affari di Polotsk è stato accusato ai sensi dell'articolo 243-1, comma 2 (evasione degli obblighi di agente fiscale nel trasferimento di imposte e tasse), dell'articolo 369-1 (diffamazione della Repubblica di Bielorussia), dell'articolo 243-3, comma 1 (evasione del pagamento dei premi assicurativi) e dell'articolo 243, comma 3 (evasione del pagamento di imposte e tasse). Il caso è stato discusso a porte chiuse presso il Tribunale regionale di Vitebsk. L'udienza è iniziata il 23 luglio 2024 e si è conclusa il 28 febbraio 2025. L'inizio del procedimento speciale è previsto per il 12 aprile 2024.
+Dopo l'apertura di un procedimento giudiziario speciale, l'imprenditore è tornato in Bielorussia, nonostante la minaccia di essere perseguito, ed è stato arrestato .
+Vladimir soffriva d'asma e ha avuto un ictus. Inoltre, doveva mantenere una figlia piccola.
+La condanna è la reclusione .</t>
+  </si>
+  <si>
+    <t>Penal colony No. 20. 247755, Homieĺ region, Mazyr district, Michalkoŭski sieĺsaviet, 70</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.02.2025: 5 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
+    <t>Arthur Andreevich Radivanovich</t>
+  </si>
+  <si>
+    <t>28 novembre 1992</t>
+  </si>
+  <si>
+    <t>Dall’indagine è emerso che Artur Radzivanovich “di propria iniziativa è entrato in corrispondenza con i rappresentanti della formazione armata “Reggimento K Kalinovsky” tramite Telegram”. Durante la conversazione ha chiarito la procedura e le condizioni per l'arruolamento nel reggimento, quindi ha pianificato l'attraversamento del confine di stato della Repubblica di Bielorussia con la Repubblica di Polonia e l'ulteriore percorso verso l'Ucraina. Arrivato il 30 dicembre 2023 al posto di blocco internazionale “Brest” per recarsi in Ucraina attraverso il territorio della Polonia, l'imputato è stato arrestato dagli ufficiali degli affari interni.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.05.2024: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello 06.08.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
     <t>Georgiy Adamovich Cherevako</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 novembre 1968</t>
   </si>
   <si>
     <t>Georgy Cherevako è stato arrestato ad agosto mentre tornava dagli Stati Uniti. È stato condannato per una donazione di 21,29 dollari, che ha inviato dal suo conto PayPal a sostegno del reggimento Kalinowski. Al conto era collegata una carta bielorussa su cui venivano addebitati i fondi. Le autorità hanno ritenuto che si trattasse di azioni deliberate “allo scopo di finanziare attività di reclutamento, formazione e altra preparazione” di persone per il conflitto armato in Ucraina.
 Al processo, ha affermato di aver detto volontariamente agli agenti che lo hanno detenuto di essere iscritto a numerosi canali di telegrammi "estremisti" e ha ammesso di aver effettuato un bonifico sul conto di Polk Kalinovsky.
 Lui stesso ha fornito ai dipendenti le password per accedere al sistema di pagamento. Ha detto di aver fatto una donazione perché spera che questi fondi vengano utilizzati per acquistare elmetti, giubbotti antiproiettile e medicinali, ma ha capito che li useranno secondo la loro comprensione e, tra le altre cose, compreranno armi e munizioni con loro.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 08.12.2023: 5 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2023-12-22 01:24:42</t>
   </si>
   <si>
-    <t>Arthur Vladimirovich Pedko</t>
-[...57 lines deleted...]
-  <si>
     <t>Evgeniy Alexeyevich Verkhovodkin</t>
   </si>
   <si>
     <t>29 novembre 1988</t>
   </si>
   <si>
     <t>Ci sono state almeno nove udienze nel caso. Ci sono stati molti testimoni al processo che hanno testimoniato contro di lui. Yevgeny è stato accusato di amministrare il canale e di aver esortato i bielorussi a prendere parte a proteste, modificare post, ecc.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.07.2023: 7 anni di reclusione in una colonia del regime potenziato. Appello 21.11.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Alexander Stanislavovich Danilevich</t>
-[...21 lines deleted...]
-    <t>2025-08-18 23:08:15</t>
+    <t>Vitaly Vladimirovich Petrenko</t>
+  </si>
+  <si>
+    <t>29 novembre 1978</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.03.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1623,2265 +1459,1889 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="C9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-        <v>41</v>
+      <c r="C10" t="s">
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>139</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C27" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>97</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
       <c r="I27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>86</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="I36" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B37" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>200</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>204</v>
+        <v>209</v>
+      </c>
+      <c r="C39" t="s">
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C40" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="I40" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B41" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>223</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>74</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
       </c>
       <c r="F45" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>249</v>
+        <v>201</v>
       </c>
       <c r="I48" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>252</v>
+        <v>255</v>
+      </c>
+      <c r="C49" t="s">
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>81</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B51" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C51" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>260</v>
+        <v>269</v>
+      </c>
+      <c r="C52" t="s">
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>244</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="I53" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C54" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>285</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>284</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>288</v>
+        <v>294</v>
+      </c>
+      <c r="C57" t="s">
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>98</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>306</v>
+        <v>314</v>
+      </c>
+      <c r="C61" t="s">
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>321</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>329</v>
+      </c>
+      <c r="B64" t="s">
         <v>319</v>
       </c>
-      <c r="B64" t="s">
-        <v>320</v>
+      <c r="C64" t="s">
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="C65" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
+      <c r="H66" t="s">
+        <v>340</v>
+      </c>
       <c r="I66" t="s">
-        <v>330</v>
-[...53 lines deleted...]
-      <c r="I68" t="s">
         <v>341</v>
-      </c>
-[...331 lines deleted...]
-        <v>398</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">