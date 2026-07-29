--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,739 +12,558 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
   </si>
   <si>
+    <t>Ilya Alexandrovich Vieriemieyev</t>
+  </si>
+  <si>
+    <t>1 august 2003</t>
+  </si>
+  <si>
+    <t>A 19-year-old man was convicted for messages he left in Telegram group chats in February of this year. These messages were allegedly a reaction to the Russian-led war in Ukraine, which began in Belarus.
+In the spring of 2026, it became known that Ilya had been tried under Article 411 of the Criminal Code (malicious disobedience to the institution's administration). The outcome of the trial is still unknown.</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>In custody</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.08.2022: 6 years 6 months of imprisonment in colony under general regime conditions. Appeal 11.11.2022: the sentence was upheld. Trial outcome date unknown: unknown years of imprisonment in colony in strict regime conditions.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:24:07</t>
+  </si>
+  <si>
     <t>Sergey Alexandrovich Govsha</t>
   </si>
   <si>
     <t>1 august 1981</t>
   </si>
   <si>
     <t>Sentenced for a protest that took place from August 10 to 11, 2020 in Bereza to 2 years in prison (finally, taking into account some previous conviction, 3 years in prison).</t>
   </si>
   <si>
-    <t>Male</t>
-[...7 lines deleted...]
-  <si>
     <t>Trial outcome 28.08.2024: 2 years of imprisonment in colony under general regime conditions. Appeal 18.10.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
-    <t>Ilya Alexandrovich Vieriemieyev</t>
-[...32 lines deleted...]
-    <t>2021-02-27 01:33:41</t>
+    <t>Vitali Antanovich Halubouski</t>
+  </si>
+  <si>
+    <t>2 august 1976</t>
+  </si>
+  <si>
+    <t>Vitaly previously served as a border guard. He then worked as a bus driver for over 15 years. In recent years, he was a driver for Gazprom Transgaz Belarus, driving a team of telemechanics.
+The man is divorced and has two sons.
+At the end of last year, he was arrested and placed behind bars. The Vitebsk Regional Court tried Golubovsky under Parts 1 and 2 of Article 361-4 of the Criminal Code (assistance to extremist activity). This article is typically used for prosecuting people for messages posted in the chat room of the Belarusian Gayun monitoring project.</t>
+  </si>
+  <si>
+    <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 7 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:53:02</t>
   </si>
   <si>
     <t>Aliaksandr Alexandrovich Khazeyeu</t>
   </si>
   <si>
     <t>3 august 2000</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Leonid Ivanovich Terebey</t>
-[...13 lines deleted...]
-  <si>
     <t>Irina Gennadievna Tokarczuk</t>
   </si>
   <si>
     <t>4 august 1960</t>
   </si>
   <si>
     <t>Mother of political prisoner blogger Olga Tokarczuk (was released in June 2022 after serving her sentence). She was detained as a result of a massive raid by security forces on January 23-24, 2024 on relatives of political prisoners and people who sent parcels and letters to political prisoners.</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
   </si>
   <si>
     <t>Trial outcome 14.08.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 15.10.2024: unknown.</t>
   </si>
   <si>
     <t>2024-02-06 12:36:40</t>
   </si>
   <si>
-    <t>Artem Aleksandrovich Latyshev</t>
-[...15 lines deleted...]
-    <t>2021-10-12 14:38:37</t>
+    <t>Alexander Fedorovich Trotskij</t>
+  </si>
+  <si>
+    <t>5 august 1975</t>
+  </si>
+  <si>
+    <t>On August 12, 2020, Alexander was detained when his car was stopped by armed men. He refused to get out, and after being threatened with gunfire, he tried to drive away. During his detention, he was beaten and taken to the hospital with a traumatic brain injury, then transferred to a pretrial detention center. According to investigators, he ran over a police officer's foot. The court found him guilty of attempted murder.</t>
+  </si>
+  <si>
+    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.03.2021: 10 years of imprisonment in colony under enhanced security conditions, 10000 rubles of compensation.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:54</t>
   </si>
   <si>
     <t>Sergey Leonidovich Gnevko</t>
   </si>
   <si>
     <t>5 august 1977</t>
   </si>
   <si>
     <t>Sergei was convicted in court for insulting Lukashenko. On May 5, 2023, the case was heard by Judge Inna Sivets.
 On June 4, 2024, the Orsha District and Orsha Court heard another criminal case against Sergei. He was again accused of insulting Lukashenko . The case was heard by Judge Yulia Vershinina .
 The court found that Sergei Gnevko , "being a person previously convicted of publicly insulting Lukashenko and having been taken to the special detention facility of the Orsha District Department of Internal Affairs for committing an administrative offense under Article 19.1 of the Code of Administrative Offenses (petty hooliganism), while in a state of alcoholic intoxication, in the presence of police officers and an employee of the special detention facility, publicly made a statement containing an obscene form of speech addressed to Alexander Lukashenko in connection with the exercise of his powers."
 The court found Sergei Gnevko guilty and, under Part 2 of Article 368 of the Criminal Code, he was sentenced to imprisonment for a term of four years. Based on the totality of sentences, the court partially added the unserved sentence under the previous sentence to the sentence imposed and finally sentenced him to imprisonment for a term of 4 years and 6 months.
 On August 16, 2024, the appeal hearing took place and the verdict came into force.</t>
   </si>
   <si>
     <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
   </si>
   <si>
     <t>Trial outcome 05.05.2023: unknown years of imprisonment in colony under general regime conditions. Trial outcome 04.06.2024: 4 years 6 months of imprisonment in colony under general regime conditions. Appeal 16.08.2024: unknown.</t>
   </si>
   <si>
     <t>2024-06-06 15:46:04</t>
   </si>
   <si>
     <t>Sergey Semenovich Timashenko</t>
   </si>
   <si>
     <t>5 august 1966</t>
   </si>
   <si>
     <t>Sergei Timoshenko fought in Afghanistan from 1986 to 1988. He served in the 2nd Airborne Assault Outpost of the Kerki Airborne Assault Maneuverable Group, commanding the combat group.
 Sergei, judging by his social media posts, supports Ukraine in its war against Russia. This appears to be the reason for the charges. He suddenly disappeared from all social media at the end of 2024, was arrested, and placed in pretrial detention.</t>
   </si>
   <si>
+    <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
+  </si>
+  <si>
     <t>Trial outcome 10.09.2025: 12 years of imprisonment in colony under enhanced security conditions, 1000 basic values fine.</t>
   </si>
   <si>
     <t>2025-09-15 13:13:04</t>
-  </si>
-[...49 lines deleted...]
-    <t>2025-07-12 18:53:31</t>
   </si>
   <si>
     <t>Ivan Sergeevich Licholate</t>
   </si>
   <si>
     <t>6 august 1992</t>
   </si>
   <si>
     <t>A Ukrainian who has lived in Belarus since 2013. In 2012-2013, Ivan served in the intelligence units of the Armed Forces of Ukraine, BelTA reports. The investigation believes that in January of this year, Likholat contacted the SBU, where he was instructed to blow up railway tracks. He recruited two Grodno residents who had professional skills in mine and explosives for the task. Pukhalsky was detained when he took an explosive device from a hiding place in the Kobrin district and transported it to the Tolochin district. Likholat and Borodich were detained in Grodno.
 Sentenced to 20 years in prison, with the court ordering Ivan to serve the first three years of his sentence in prison.</t>
   </si>
   <si>
     <t>Trial outcome 18.12.2024: unknown years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
-    <t>Siarhei Viktaravich Pakhomau</t>
-[...46 lines deleted...]
-    <t>2024-03-13 11:59:37</t>
+    <t>Illia Alehavich Karpau</t>
+  </si>
+  <si>
+    <t>Since 2018, he has been working as a sole proprietor, running his own small lumber business and making custom cabinets. He also worked part-time as a taxi driver in Minsk.
+In the local chat, Ilya regularly reported broken traffic lights and downed road signs, offered ideas for improving traffic, and asked for traffic controllers to be stationed at problematic intersections.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:41:38</t>
   </si>
   <si>
     <t>Oleg Gorelov</t>
   </si>
   <si>
     <t>8 august 1975</t>
   </si>
   <si>
     <t>Gorelov was the head of the Belinvestbank directorate for the Gomel region. The last news about him dates back to February 2023, and in December 2023, Pavel Yurkovets, the former head of Belinvestbank in Mozyr, was appointed head instead of him.
 The trial of Oleg Gorelov began on February 8 in the Gomel Regional Court.
 On June 14, 2024, the appeal was considered and the verdict entered into force.</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Trial outcome 25.03.2024: 10 years of imprisonment in colony under enhanced security conditions. Appeal 14.06.2024: unknown.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
+  </si>
+  <si>
+    <t>Alexei Vladimirovich Kiselev</t>
+  </si>
+  <si>
+    <t>8 august 1990</t>
+  </si>
+  <si>
+    <t>Alexey Kiselyov was detained from Verkhnedvinsk in the criminal case of the “Personnel Reserve for New Belarus”. His “repentance” video was published on the morning of March 13 by a propaganda telegram channel. Alexey is an employee of the Verkhnedvinsk regional executive committee. On February 14, the Investigative Committee opened a criminal case against representatives and participants of the “Personnel Reserve for New Belarus” initiative announced by the Joint Transitional Cabinet. The ONT TV channel later showed 14 people detained in this case. Propagandist Igor Tur said that together with the security forces, he listened to lectures for participants in the initiative for a year.
+The “Personnel Reserve for a New Belarus” program was launched by the Joint Transitional Cabinet in November 2022. The goal of the project was to train professionals who would be able to work in government positions and carry out reforms.</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.09.2024: unknown. Appeal 03.12.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-03-13 11:59:37</t>
   </si>
   <si>
     <t>Andrey Mechislavovich Stasyukevich</t>
   </si>
   <si>
     <t>9 august 1994</t>
   </si>
   <si>
     <t>Citizen of the Russian Federation</t>
   </si>
   <si>
     <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-12-17 22:41:07</t>
   </si>
   <si>
     <t>Alexey Alexandrovich Prokhorchik</t>
   </si>
   <si>
     <t>9 august 1988</t>
   </si>
   <si>
     <t>In 2010, he graduated from the Higher State College of Communications as a telecommunications engineer.
 In 2017, Prokhorchik founded the limited liability company "ESiS" in Russia. The acronym stands for "energy systems and networks."
 The company's main activities are electrical installation and construction. ESiS employs over 40 people. Last year, the company had a turnover of approximately $4 million.
 Alexei was convicted of helping political prisoners.</t>
   </si>
   <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
-    <t>Leonid Leonidovich Shpets</t>
-[...20 lines deleted...]
-    <t>2025-09-26 20:27:53</t>
+    <t>Uladzimir Aliaksandravich Yanukevich</t>
+  </si>
+  <si>
+    <t>10 august 1960</t>
+  </si>
+  <si>
+    <t>Volodymyr Yanukevich, 65, served as director and editor-in-chief of the independent regional newspaper Intex-Press. Andriy Pokolenko, 44, served as deputy development director for the same media outlet. After the newspaper's closure, they created the news website BAR24. The website went down in January 2025.
+Vladimir Yanukovych has previously been persecuted . He was twice tried and fined under the Code of Administrative Offenses for publishing an interview with Tikhanovskaya, and in February 2023, security forces raided the premises of Intex-Press Publishing House.
+In addition to the imprisonment and a large fine, as reported by the Belarusian Association of Journalists, “there is information about a huge total fine of approximately 200,000 rubles (approximately 60,000 euros).”
+Employees of the Baranovichi media outlet BAR24 were detained in December 2024. Law enforcement officers searched their homes and the city portal's editorial office, seizing equipment. Several were released, while the rest faced criminal charges.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.02.2026: 14 years of imprisonment in colony under enhanced security conditions, 3000 basic values fine. Appeal 08.06.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Vasil Veramejchyk</t>
+  </si>
+  <si>
+    <t>11 august 1990</t>
+  </si>
+  <si>
+    <t>A former fighter in Kalinovsky's regiment, whom Vietnam extradited to Belarus, Vasily was also a member of the Coordination Council.
+It was reported that the man ended up in Asia after Lithuania deemed him a threat to national security and banned him from entering the European Union. "Kalinovets" was brought to Belarus on the evening of November 14 under a three-person escort. Vasily was flown to Belarus on Belavia flight B2978 from Moscow on the evening of November 14.
+It is also known that the video of Veremeychik, published by propagandists, is, as expected, staged: it was filmed on a different plane and at a different time.
+Former political prisoner Yuri Zenkovich said he spent four months in a KGB pretrial detention center before his release, sharing a cell with former Kalinovka prisoner Vasily Veremeychik. He noted that he greatly respects Vasily as an honest, open, and courageous person who hasn't broken down and remains courageous: "What he said in the 'interview' was coerced. To force him to say what the BBT officers wanted to hear, they used physical violence against him. Since there was little point in resisting, he said what he said under duress."
+Vasily began experiencing health problems in the pretrial detention center. Veremeychik complained of symptoms suggesting heart problems: chest pain, shortness of breath, dizziness, and swelling in his arms and legs. He received no medical care in the pretrial detention center. In 2025, Veremeychik was sentenced to 13 years in prison and sent to Shklov Colony No. 17 to serve his sentence. There, Vasily was finally examined—tests were taken and a cardiac ultrasound was performed. The man's family doesn't know the exact results, but after the examination, Veremeychik was placed on IV drips and prescribed four strong medications: aspicard, clopidogrel, atorvastatin, and metoprolol. It is suspected that Vasily suffered a heart attack.
+According to Vasily's wife , he was supposed to be transferred to the hospital at Minsk Pretrial Detention Center No. 1 in early June 2026 for heart surgery. Instead, the political prisoner was thrown into a punishment cell, and then into a punishment cell.</t>
+  </si>
+  <si>
+    <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 13 years of imprisonment in colony under enhanced security conditions. Regime change trial 09.07.2026: unknown years of prison regime.</t>
+  </si>
+  <si>
+    <t>2024-11-28 02:13:24</t>
+  </si>
+  <si>
+    <t>Vitali Mikhajlavich Kavalenka</t>
+  </si>
+  <si>
+    <t>11 august 1992</t>
+  </si>
+  <si>
+    <t>Detained as part of a criminal case for messages in the "Belorussky Gayun" bot.</t>
+  </si>
+  <si>
+    <t>Trial outcome 13.11.2025: 3 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:53:33</t>
   </si>
   <si>
     <t>Egor Alexandrovich Boriskevich</t>
   </si>
   <si>
     <t>11 august 1986</t>
   </si>
   <si>
     <t>Trial outcome 12.12.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 21.02.2025: unknown.</t>
   </si>
   <si>
     <t>2025-01-13 17:24:46</t>
   </si>
   <si>
     <t>Yana Sergeevna Tsaruk</t>
   </si>
   <si>
     <t>11 august 1994</t>
   </si>
   <si>
     <t>It is known that the KGB considers Yana to be involved in the “Urban Garden Maris Mar” project, which was recognized as an “extremist formation.”</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions, 700 basic values fine. Appeal 16.12.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-12-29 22:08:18</t>
   </si>
   <si>
-    <t>Vasil Veramejchyk</t>
-[...108 lines deleted...]
-  <si>
     <t>Igor Vladimirovich Korotkov</t>
   </si>
   <si>
     <t>12 august 1988</t>
   </si>
   <si>
     <t>Convicted for donating 9 euros to the Kalinovsky Regiment.</t>
   </si>
   <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
     <t>Trial outcome 27.12.2023: 5 years of imprisonment in colony under general regime conditions. Appeal 13.02.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Dmitry Vladimirovich Novozhilov</t>
+    <t>Siarhei Aliaksandravich Zhukouski</t>
+  </si>
+  <si>
+    <t>12 august 1983</t>
+  </si>
+  <si>
+    <t>Citizen of the Russian Federation.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
+  </si>
+  <si>
+    <t>Dmitry Uladzimiravich Novozhilov</t>
   </si>
   <si>
     <t>12 august 1972</t>
   </si>
   <si>
     <t>Dmitry, the former director of the BelaPAN news agency, was detained on August 18, 2021, following a search and questioning by the Investigative Committee. He was initially placed in pretrial detention for 72 hours as part of a criminal case under the article "organizing or preparing actions that grossly violate public order, or participating in them." However, he was not released and was transferred to a pretrial detention center 10 days later. The charge was later amended to tax evasion.
 In November 2021, it was revealed that Dmitry had also been charged with "creating an extremist group." In October 2022, he was found guilty of "participating in an extremist group" and "tax evasion," sentenced to imprisonment, imposed a large fine, and banned from holding certain positions for five years.</t>
   </si>
   <si>
     <t>IK №3</t>
   </si>
   <si>
     <t>Trial outcome 06.10.2022: 6 years of imprisonment in colony under general regime conditions, 700 basic values fine, deprivation of the right to hold certain positions or engage in certain activities. Appeal 06.01.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-08-21 01:15:56</t>
   </si>
   <si>
-    <t>Samir Zal Ogly Gulu-Zade</t>
-[...12 lines deleted...]
-    <t>2025-08-19 21:16:43</t>
+    <t>Yuri Kazimirovich Jukovski</t>
+  </si>
+  <si>
+    <t>12 august 1978</t>
+  </si>
+  <si>
+    <t>8 years of imprisonment in a penal colony of strict regime.</t>
+  </si>
+  <si>
+    <t>2022-05-23 19:28:46</t>
+  </si>
+  <si>
+    <t>Victor Valerievich Antushevich</t>
+  </si>
+  <si>
+    <t>13 august 1992</t>
+  </si>
+  <si>
+    <t>It is known about Viktor that after graduating from Rogachev Secondary School No. 3, he worked as a police driver in the detention team at the local department of the Ministry of Internal Affairs' Security Department. He was a member of the pro-government youth organization BRSM. Human rights activists have information that Viktor Antushevich was detained in early June 2025.</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
   </si>
   <si>
     <t>Vladimir Evgenievich Boltenkov</t>
   </si>
   <si>
     <t>13 august 1998</t>
   </si>
   <si>
     <t>Vladimir was accused of leaving an offensive comment on VKontakte under a post about Lukashenko. The post contained a photo and the text of a speech about military operations in Belarus. Vladimir wrote the comment from his sister's page and phone number while visiting her. He fully admitted his guilt.</t>
   </si>
   <si>
-    <t>Penal labor facility</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 16.01.2023: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2023-01-10 19:15:54</t>
   </si>
   <si>
-    <t>Evgeny Evgenievich Volykhin</t>
-[...37 lines deleted...]
-    <t>2022-11-17 18:47:58</t>
+    <t>Ilya Petrovich Kravchevsky</t>
+  </si>
+  <si>
+    <t>15 august 1996</t>
+  </si>
+  <si>
+    <t>At the trial, he did not admit guilt under the Art. 342 and Art. 364.</t>
+  </si>
+  <si>
+    <t>8,5 years of imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>2022-09-17 11:38:09</t>
   </si>
   <si>
     <t>Vitaly Vyacheslavovich Shishlov</t>
   </si>
   <si>
     <t>15 august 1993</t>
   </si>
   <si>
     <t>Vitaly was arrested on September 25, 2020, in a criminal case opened after a protest in Minsk. State television showed him with his hands tied in a forest, where he confessed to participating in the riots.</t>
   </si>
   <si>
     <t>Trial outcome 02.07.2021: 6 years of imprisonment in colony under enhanced security conditions, unknown rubles of compensation. Appeal 24.09.2021: the sentence was upheld. Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2021-02-26 21:49:06</t>
   </si>
   <si>
-    <t>Ilya Petrovich Kravchevsky</t>
-[...13 lines deleted...]
-  <si>
     <t>Alexander Sergeevich Yurchik</t>
   </si>
   <si>
     <t>16 august 1969</t>
   </si>
   <si>
     <t>Alexander was arrested in January 2021 in connection with the mass riots case and convicted on charges of participating in Telegram channels of a “radical orientation,” as well as intending to damage or destroy three Tabakerka kiosks.</t>
   </si>
   <si>
     <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-09-29 22:38:25</t>
   </si>
   <si>
     <t>Igor Nikolaevich Goltsov</t>
   </si>
   <si>
     <t>16 august 1984</t>
   </si>
   <si>
     <t>A 40-year-old programmer from Mogilev. In 2013, he graduated from the Belarusian-Russian University, studying to be an engineer. He specializes in working with the Magento platform, which is used to create online stores and organize online trading. He has a young daughter and a wife.
 Igor Goltsov transferred about $50 to the Zerkalo YouTube channel via Patreon. This happened in 2023.</t>
   </si>
   <si>
     <t>Trial outcome 14.05.2025: 5 years of imprisonment in colony under general regime conditions. Appeal 20.06.2025: unknown.</t>
   </si>
   <si>
     <t>2025-04-03 14:38:31</t>
   </si>
   <si>
     <t>Eugene Ivanovich Soroko</t>
   </si>
   <si>
     <t>17 august 1993</t>
   </si>
   <si>
     <t>Evgeniy was arrested in December 2024 and sentenced to imprisonment in June 2025.</t>
@@ -765,751 +584,600 @@
     <t>Cheslav Gerasimovich is 37 years old. He is from Minsk.
 For some time in 2022, Gerasimovich worked in Vilnius, but in the fall of 2022 he returned to Minsk.
 On June 26, Cheslav was convicted of “disobeying a police officer” in an administrative case.
 Judging by the GUBOPiK video, Gerasimovich is accused of donating to the “extremist formation” four times. He is probably accused under Article 361-2 of the Criminal Code.
 Gerasimovich writes on social networks that he has been conducting training in psychotherapy for more than 15 years. Since 2011, he began working as a tester. He is interested in music and plays the guitar, and also writes poetry and short prose.</t>
   </si>
   <si>
     <t>Trial outcome 09.12.2024: 5 years of imprisonment in colony under general regime conditions, 300 basic values fine.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
     <t>Anatoly Stepanovich Vasilevsky</t>
   </si>
   <si>
     <t>17 august 1963</t>
   </si>
   <si>
     <t>Trial outcome 03.10.2024: 4 years of imprisonment in colony under enhanced security conditions. Appeal 24.12.2024: unknown.</t>
   </si>
   <si>
     <t>2024-09-25 19:45:52</t>
   </si>
   <si>
+    <t>Aliaksei Yuryevich Kuzavatkin</t>
+  </si>
+  <si>
+    <t>17 august 1999</t>
+  </si>
+  <si>
+    <t>Alexey, a Russian citizen, worked at the Gomel Chemical Plant before his arrest. He was detained in connection with a criminal case opened under the article "assistance to extremist activity" after Belarusian security forces gained access to the chats of a bot belonging to the Belarusian Gayun monitoring project, where people submitted information about Russian troop movements.
+In the winter of 2025, Alexei was found guilty and sentenced to imprisonment in a penal colony, as well as to pay a large fine.
+Alexey has type 1 diabetes and is insulin-dependent. Furthermore, he was assigned a lifelong disability status as a child.</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.12.2025: 3 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 25.02.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
+    <t>Alexei Vyacheslavovich Shvetsov</t>
+  </si>
+  <si>
+    <t>17 august 1985</t>
+  </si>
+  <si>
+    <t>He was sentenced to 5 years in prison for donating to Kalinovsky’s regiment (the first - 13.63 euros, the second - 35 euros, a total of 133 rubles 30 kopecks).</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.12.2023: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
     <t>Nikita Valerievich Samarin</t>
   </si>
   <si>
     <t>17 august 1991</t>
   </si>
   <si>
     <t>Nikita was arrested for spraying gas in the face of a riot police officer while he was trying to protect a person at a protest. He was beaten, had his hair cut with a knife, and had gas sprayed in his face. In December 2020, he was sentenced to four years of restricted freedom, but the prosecutor later succeeded in increasing the sentence to two and a half years in prison. Nikita did not appear in court, relaying through a friend that arbitrary detentions were planned in the courtroom, threatening him and others.
 Was in forced exile.
 At the end of March 2025, it became known that Nikita, who had been hiding from the verdict for four years at that time, was detained in Grodno. As reported by the Ministry of Internal Affairs, the man was stopped, he did not have documents with him, so he was asked to go to the station. Nikita resisted the police officers and, allegedly, broke the arm of one of them. It is reported that the man was wanted for allegedly "spraying a gas canister in the face of law enforcement officers" in August 2020. A criminal case was opened against him for this. He left the country, but then illegally returned to Belarus.
 Since May 13, 2025, there has been no information about the political prisoner. Correspondence and parcels to him are prohibited. There is also no information about Nikita's case and the court date. In addition, it is reported that the investigator in the political prisoner's case is prohibited from informing Nikita's relatives and friends about the status and progress of the case.</t>
   </si>
   <si>
     <t>Trial outcome 11.12.2020: 4 years restrictions of freedom with referral to an open-type correctional facility, 500 rubles of compensation. Prosecutor's protest 25.03.2021: 2 years 6 months of imprisonment in colony under general regime conditions, 2000 rubles of compensation. Trial outcome date unknown: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
-    <t>Alexei Vyacheslavovich Shvetsov</t>
-[...14 lines deleted...]
-    <t>Alexander Viktorovich Krupnikov</t>
+    <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>18 august 1978</t>
-  </si>
-[...31 lines deleted...]
-    <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>Vladislav, a blogger, poet and writer, was arrested in April 2021 and convicted a year later of fraud for promising more than 100 people in 2015–2016 to take part in Belarus’s first reality shows, but failing to keep his promise. He was also found guilty of participating in three Marches in 2020 and organizing protests via Instagram. Vladislav himself only admitted to participating in the rallies.
 In October 2022, he was convicted again for insulting Lukashenko in a poem included in an appeal against the verdict.
 On the portal of the online store Ridero.ru, under the pseudonym Vlad Savinn, his books are presented - the story "Ambidextrous" and the collection of poems "Poetry Through", available in printed and electronic form.</t>
   </si>
   <si>
-    <t>Trial outcome 30.03.2022: 8 years of imprisonment in colony under enhanced security conditions. Trial outcome 26.10.2022: 2 years of imprisonment in colony under general regime conditions. Appeal 23.12.2022: the sentence was upheld.</t>
+    <t>Trial outcome 30.03.2022: 8 years of imprisonment in colony under enhanced security conditions. Trial outcome 26.10.2022: 2 years of imprisonment in colony under general regime conditions. Appeal 23.12.2022: the sentence was upheld. Regime change trial 08.08.2025: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
+  </si>
+  <si>
+    <t>Oleg Nikolaevich Silich</t>
+  </si>
+  <si>
+    <t>19 august 1972</t>
+  </si>
+  <si>
+    <t>3.5 years of imprisonment in a colony under enhanced security conditions</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
   </si>
   <si>
     <t>Pavel Petrovich Alekseev</t>
   </si>
   <si>
     <t>19 august 1988</t>
   </si>
   <si>
     <t>Citizen of the Russian Federation.
 On July 26, 2024, the appeal was heard and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 16.05.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 26.07.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Vitali Braginiec</t>
   </si>
   <si>
     <t>19 august 1973</t>
   </si>
   <si>
     <t>A lawyer with 25 years of experience. Previously, he headed his own company «Braginets and Partners». Recently, he worked in the legal advice of the Dzerzhinsky district of Minsk.
 After his detention at home, the man was taken to the Partisan police department to check for involvement in protest activities. From there, it was alleged in court, he tried to leave. This was the manifestation of disobedience.
 A protocol was drawn up on Vitaly under Article 24.3 of the Administrative Code and he was arrested for 15 days. He was supposed to be released on the evening of June 7, but this did not happen.
 Vitaly is the defender of lawyer Andrey Mochalov, against whom a criminal case was initiated.
 The trial was held in closed regime.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
-    <t>Oleg Nikolaevich Silich</t>
-[...8 lines deleted...]
-    <t>2023-11-22 15:19:45</t>
+    <t>Vital Valeryevich Lukhverchyk</t>
+  </si>
+  <si>
+    <t>19 august 1990</t>
+  </si>
+  <si>
+    <t>Vitaly was detained in connection with a criminal case opened under the article "assistance to extremist activity" and sentenced to restricted freedom and placement in an open correctional facility.</t>
+  </si>
+  <si>
+    <t>IUOT-46, 213188, Mogiliov region, g.p. Krugloye, ul. Sovetskaya 96</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-07-01 12:02:33</t>
   </si>
   <si>
     <t>Irina Alexandrovna Melkher</t>
   </si>
   <si>
     <t>20 august 1955</t>
   </si>
   <si>
     <t>Irina was detained in December 2020 along with her son as part of the criminal "Avtukhovich case." The authorities called Nikolai Avtukhovich "the organizer and leader of a terrorist group." She was accused of participating in a "terrorist organization" involved in arson of police property. Irina was convicted of "participation in a criminal organization," "act of terrorism," "attempted seizure of power," and for participating in a protest that took place in September 2020 in Brest.</t>
   </si>
   <si>
     <t>Trial outcome 17.10.2022: 17 years of imprisonment in colony under general regime conditions, 700 basic values fine. Appeal 31.03.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-27 00:45:25</t>
+  </si>
+  <si>
+    <t>Dmitriy Tahirovich Suvkhanov</t>
+  </si>
+  <si>
+    <t>20 august 1987</t>
+  </si>
+  <si>
+    <t>Dmitry Suvkhanov is the brother of Marat Suvkhanov, who died in Ukraine in February 2023, fighting on the side of the Russian occupation forces.
+The moderator of the meeting in the Svetlogorsk district court was again Kristina Kasyanova. She considered the charge against Dmitry Suvkhanov under Part 2 of Art. 367, with which the authorities punish for slandering Lukashenko.
+Thus, the authorities violated Suvkhanov’s right to have his case examined by an independent and impartial court. After all, citizen Kasyanova is in a state of labor dependence on a person whom Suvkhanov allegedly slandered: Menaut Lukashenko, by his decree, appointed Kasyanova to the position of judge and if he is dissatisfied with her actions, only he can dismiss her from that position.</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.07.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 02.10.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-07-16 18:09:01</t>
   </si>
   <si>
     <t>Alexander Andreevich Kudrevich</t>
   </si>
   <si>
     <t>20 august 1989</t>
   </si>
   <si>
     <t>The details of the case are unknown. Alexander was probably detained in January 2024. According to information on his social networks, the man is married and graduated from BSUIR in 2014.
 He probably worked in the Criminal Intelligence Department, which filed a lawsuit against Alexander for causing property damage. It should be noted that the Criminal Intelligence Department of the Ministry of Internal Affairs appeared in Belarus in April of this year - previously it was called the Department for Ensuring Operational Investigative Activities of the Ministry of Internal Affairs.
 The process will be held behind closed doors.</t>
   </si>
   <si>
     <t>Trial outcome 30.12.2024: 15 years of imprisonment in colony under enhanced security conditions. Appeal 11.03.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-12-02 14:32:26</t>
   </si>
   <si>
-    <t>Dmitriy Tahirovich Suvkhanov</t>
-[...15 lines deleted...]
-  <si>
     <t>Yauheni Anatolyevich Liulkovich</t>
   </si>
   <si>
     <t>21 august 1984</t>
   </si>
   <si>
     <t>After numerous administrative arrests, on November 21, 2021, he was re-detained on a criminal case.</t>
   </si>
   <si>
+    <t>Trial outcome 20.06.2022: 8 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
+  </si>
+  <si>
     <t>2022-05-14 20:51:06</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Yakushkov</t>
-[...12 lines deleted...]
-    <t>2024-10-21 22:55:48</t>
+    <t>Pavel Mikalayevich Belavus</t>
+  </si>
+  <si>
+    <t>22 august 1987</t>
+  </si>
+  <si>
+    <t>Founder of the Symbal.by store, cultural manager.
+He was arrested on November 15, 2021, after being summoned to the police station. Subsequently, Pavel was sentenced three times on administrative charges (for 15, 13, and 7 days), and then transferred to a pretrial detention facility for the criminal case.
+He served his sentence in Penal Colony No. 17.
+In February 2026, Pavel was transferred to ST No. 4 , without his belongings and without a tag. According to former political prisoners , it is possible that a new case has been opened against him.</t>
+  </si>
+  <si>
+    <t>Trial outcome 11.05.2023: 13 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2021-12-29 15:27:44</t>
   </si>
   <si>
     <t>Olga Vladimirovna Mayorova</t>
   </si>
   <si>
     <t>22 august 1966</t>
   </si>
   <si>
     <t>A well-known public figure, previously a member of the United Civil Party, was detained on January 4, 2021, as part of the "Autukhovich case" and accused of participating in a "terrorist organization" linked to arson of police property. Olga was convicted of "participation in a criminal organization," "attempted seizure of power," "inciting hatred," "calls for sanctions," and "illegal actions with weapons."
 In custody, the political prisoner was suspected of having diabetes. In March 2024, she was convicted again for "malicious disobedience to the demands of the prison administration."</t>
   </si>
   <si>
     <t>IK-24, ul. Proizvodstvennaya, 44, g.p. Zarechye, Rechitsky r-n, Gomel obl., 247526</t>
   </si>
   <si>
     <t>Trial outcome 17.10.2022: 20 years of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal 31.03.2023: the sentence was upheld. Trial outcome 05.03.2024: 1 year 6 months of imprisonment in colony under general regime conditions. Appeal 29.05.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-27 00:48:39</t>
-  </si>
-[...62 lines deleted...]
-    <t>2023-09-28 13:36:19</t>
   </si>
   <si>
     <t>Svetlana Viktorovna Bychkovskaya</t>
   </si>
   <si>
     <t>22 august 1977</t>
   </si>
   <si>
     <t>The woman worked in the service «One-window» of the Oktyabrsky district of Minsk.
 He is suspected of transferring personal data of law enforcement officers to telegram channels.
 The trial was held behind closed doors.</t>
   </si>
   <si>
     <t>5. 5 years of imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Andrey Anatolyevich Kryvashei</t>
-[...8 lines deleted...]
-    <t>Anatoly Alexandrovich Churikov</t>
+    <t>Boris Borisovich Puchalski</t>
+  </si>
+  <si>
+    <t>22 august 1975</t>
+  </si>
+  <si>
+    <t>The investigation believes that in January of this year, Ukrainian Likholat contacted the SBU, where he was instructed to blow up railway tracks. He recruited two Grodno residents who had professional skills in mine and explosives for the task. Pukhalsky Boris was detained when he took an explosive device from a hiding place in the Kobrin district and transported it to the Tolochin district.
+Sentenced to 25 years in prison, the court ordered Boris to serve the first five years of his sentence in prison.</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.12.2024: 25 years of imprisonment in colony under enhanced security conditions. Appeal 02.05.2025: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
+  </si>
+  <si>
+    <t>Illia Aliaksandravich Valvenkin</t>
+  </si>
+  <si>
+    <t>23 august 1986</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Marat Aliaksandravich Bushenka</t>
+  </si>
+  <si>
+    <t>23 august 1969</t>
+  </si>
+  <si>
+    <t>Marat spent his childhood in Kletsk. After finishing school, he studied at the Lviv Higher Military-Political School.
+For a long time, he divided his time between Belarus and Latvia. Recently, according to social media , he was based in Latvia.
+Bushenko founded and managed several trading companies in various countries, including the Polish Goods Express Trading, the German wwi UG, the Czech Republic's MAG TRIO and Interclouds, as well as the Russian Rekordis Favorit LLC and the Minsk-based Comfort Active LLC. He also previously operated businesses in Estonia and Moldova.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mogilev, ul. Cheliuskentsev, 76A</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:33:27</t>
+  </si>
+  <si>
+    <t>Paul Vladimirovich Korenyukhin</t>
   </si>
   <si>
     <t>24 august 1988</t>
-  </si>
-[...7 lines deleted...]
-    <t>Paul Vladimirovich Korenyukhin</t>
   </si>
   <si>
     <t>He was detained in November 2024 in Zhodino.
 At the same time, the website of the initiative "Letter. Bel" and its pages on social networks were recognized as "extremist materials." A month later , the KGB recognized the initiative as an "extremist formation ." According to the agency, Aleksandr Mazur , as well as Pavel Korenyukhin and Aleksandr Lykshin, are related to "Letter . Bel." The men are currently in ST -8 , accused under Article 361-1 of the Criminal Code (Creation of an extremist formation or participation in it).</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions, 1000 basic values fine. Appeal 25.11.2025: unknown.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
+    <t>Andrey Anatolyevich Kryvashei</t>
+  </si>
+  <si>
+    <t>24 august 1993</t>
+  </si>
+  <si>
+    <t>2025-11-06 20:45:56</t>
+  </si>
+  <si>
     <t>Pauline Alexandrovna Pitkevich</t>
   </si>
   <si>
     <t>24 august 1994</t>
   </si>
   <si>
     <t>When in June 2024 the KGB of Belarus declared the Media IQ project an extremist group, it named Pitkevich among its participants. Around the same time, Polina's accounts were last online.
 Polina Pitkevich was born in 1994. She graduated from the Faculty of Journalism of the Belarusian State University (2016). She was fond of theater and for some time played as an actress in the Laboratory of Social Theater in Minsk. As a journalist, she wrote on cultural topics. Polina is also known for her love of animals - on her social media pages, you can find many ads about helping homeless tailed ones. According to friends, Polina had more than one rescued cat living in her house.</t>
   </si>
   <si>
     <t>Trial outcome 07.03.2025: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-02-28 01:16:19</t>
   </si>
   <si>
     <t>Nadezhda Anatolievna Laptenok</t>
   </si>
   <si>
     <t>24 august 1972</t>
   </si>
   <si>
     <t>It is known that Nadezhda has two adult daughters and a minor son with disabilities.
 On March 1, 2024, the appeal was considered and the verdict came into force.</t>
   </si>
   <si>
     <t>6 years of imprisonment in a colony under general regime conditions</t>
   </si>
   <si>
     <t>2023-12-07 23:27:01</t>
-  </si>
-[...44 lines deleted...]
-    <t>2024-11-22 00:12:46</t>
   </si>
   <si>
     <t>Dmitriy Aleksandrovich Makeev</t>
   </si>
   <si>
     <t>25 august 1983</t>
   </si>
   <si>
     <t>A pharmacist by education, Dmitry is accused under six articles of the criminal code.
 According to the state prosecution , from August 2020 to February 2023, the man transferred 68 euros to the accounts of the Belsat information resource, as well as 68 euros and 78 dollars to the accounts of the Bysol Solidarity Fund. In addition, for more than a year he transferred money from a media resource - "whose materials are recognized as extremist", as well as 33 euros to the accounts of the Kastus Kalinouski Regiment.
 The defendant made photocopies of departmental documents that were sent to the pharmacy and sent them to Telegram channels, which Lukashenko's servants call "extremist groups." During the first court hearing, it became known that the documents included information about the verification of military registration cards of those liable for military service, about the disappearance of some Ukrainian-made medicines from the Belarusian market, an appeal from the Belarusian Union of Women in connection with the situation at the border, and a decision by the Ministry of Health. In addition, the man recorded a video from the pharmacy's outdoor surveillance cameras showing the movement of Russian military equipment and also sent it to Telegram channels.
 On 28.11.2023, the appeal was heard. The verdict came into force.</t>
   </si>
   <si>
     <t>6 years of imprisonment in a colony under enhanced security conditions</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
-    <t>Dmitry Yurievich Ravich</t>
-[...28 lines deleted...]
-    <t>2024-11-26 19:12:09</t>
+    <t>Artsem Nikolaevich Sakov</t>
+  </si>
+  <si>
+    <t>25 august 1994</t>
+  </si>
+  <si>
+    <t>Artem is a former border guard, a member of the initiative group to nominate Svetlana Tikhanovskaya for president, and one of the videographers of the YouTube channel "Country for Life". He took part in a picket to collect signatures in Grodno on May 29, 2020. He was later detained and convicted of "organizing mass riots".
+In November 2022, he was transferred to prison regime.
+According to human rights activists, the defendants in the "case" are required to pay compensation in the amount of 29 million rubles.</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.12.2021: 16 years of imprisonment in colony under enhanced security conditions. Appeal 01.06.2022: the sentence was upheld. Trial outcome 06.10.2022: approximately 29000000 rubles of compensation. Regime change trial 09.11.2022: 3 years of prison regime.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:11:11</t>
+  </si>
+  <si>
+    <t>Nikita Sergeevich Nechaev</t>
+  </si>
+  <si>
+    <t>26 august 1994</t>
+  </si>
+  <si>
+    <t>Nikita graduated from the Faculty of Radiophysics and Computer Technology in 2019. He was recognized as the best student in the "Best BSU Graduate" category.
+Has 7 years of experience working on advanced research projects in various fields ( including statistics , probability theory and linear algebra, semiconductor and thermal physics) .</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal 03.02.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-13 13:44:32</t>
   </si>
   <si>
     <t>Olga Alexandrovna Rodionova</t>
   </si>
   <si>
     <t>26 august 1974</t>
   </si>
   <si>
     <t>Olga Rodionova worked until 2020 at KYKY.org, primarily for the "Pain" section, and also collaborated as a freelancer with Belarusian and foreign media.
 During her detention in Pretrial Detention Center No. 1, Olga was sent for a psychiatric examination to the hospital in Novinki. Olga's sick mother , who is over 80 years old , requires constant care .</t>
   </si>
   <si>
     <t>Trial outcome 10.12.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 07.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-11-01 02:14:01</t>
   </si>
   <si>
     <t>Catherine Nikolaevna Novikov</t>
   </si>
   <si>
     <t>26 august 1985</t>
   </si>
   <si>
     <t>Presumably detained for giving interviews to foreign media.
 It is known that Ekaterina was detained at the beginning of summer in one nightie, in which she was kept in a pre-trial detention center until the first transfer from her relatives.
 At the beginning of April 2024, Belsat sources gave the editors a letter from Ekaterina. On a piece of toilet paper, she described her horrific detention and subsequent imprisonment:
 “I fell from the second floor of the bed, my head on a wooden bench. They took a picture, but they haven’t reported the result for more than a month.”
 “They put it on the flag, beat the whole office. They said it was for my interviews, the channel and for my fiery appeals.”
 On July 16, 2024, the appeal was considered.</t>
   </si>
   <si>
     <t>6.5 years of imprisonment in a colony under general regime conditions.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Alexandra Vladimirovna Dubrovskaya</t>
-[...29 lines deleted...]
-    <t>Michael Igorevich Baboshko</t>
+    <t>Dmitry Yurievich Ravich</t>
+  </si>
+  <si>
+    <t>26 august 1988</t>
+  </si>
+  <si>
+    <t>Detained for an action on the railway.
+During the offensive of Russian armies on Kiev from the Gomel region, he, along with Denis Dikun and Oleg Molchanov, burned a cabinet with electronic equipment on the railway in order to slow down the delivery of Russian military equipment to the Ukrainian border. As a result, traffic lights and switches on one of the sections of the Zhlobin – Kalinkovichi railway, which then continues to Ukraine, were put into a faulty condition.
+Dmitry worked in the Vyshkomontazhny management of the Republican Unitary Enterprise «PO Belorusneft» as a vyshkomontazhnik-electrician.</t>
+  </si>
+  <si>
+    <t>22 years of imprisonment in a penal colony of strict regime.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:12:13</t>
+  </si>
+  <si>
+    <t>Mikhail Iharavich Baboshka</t>
   </si>
   <si>
     <t>27 august 1992</t>
   </si>
   <si>
     <t>On December 1, 2023, an appeal hearing was held and the verdict entered into force.</t>
   </si>
   <si>
     <t>7 years of imprisonment in a maximum security colony</t>
   </si>
   <si>
     <t>2023-10-02 21:15:28</t>
   </si>
   <si>
+    <t>Stepan Sergeevich Zadojko</t>
+  </si>
+  <si>
+    <t>27 august 1984</t>
+  </si>
+  <si>
+    <t>According to pro-government channels, he was detained for posting over 1,200 comments. Notably, the comments shown by security forces were primarily written in Belarusian and largely aimed at supporting Ukraine. All the comments shown were from YouTube.
+In a video on security forces channels, five SOBR officers attack him, and later the man appears to be beaten: he has a badly black eye and a bloody head scratch.
+Stepan works as a laborer at a private enterprise in Grodno. He also regularly goes to the gym and maintains good physical fitness, judging by his photos on social media.
+It is known from former political prisoners that Stepan has not received any help from outside.</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.10.2023: 5 years 6 months of imprisonment in colony under enhanced security conditions, 100 basic values fine.</t>
+  </si>
+  <si>
+    <t>2023-09-27 17:54:18</t>
+  </si>
+  <si>
     <t>Alexander Gennadievich Kordyukov</t>
   </si>
   <si>
     <t>27 august 1979</t>
   </si>
   <si>
     <t>Alexander was detained after a protest against the results of the presidential elections, which took place on August 11, 2020 in Brest. At this protest, Gennady Shutov was shot in the back of the head, which Alexander witnessed. He was later convicted of resisting and attempting to kill Captain Roman Gavrilov, who shot the protester, and Warrant Officer Arseniy Galitsyn, who acted as victims.</t>
   </si>
   <si>
     <t>Trial outcome 25.02.2021: 10 years of imprisonment in colony under enhanced security conditions, 2642 rubles of compensation. Appeal 14.05.2021: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-28 02:18:57</t>
   </si>
   <si>
     <t>Aliaksandr Nazarovich</t>
   </si>
   <si>
     <t>27 august 1983</t>
   </si>
   <si>
     <t>Alexander was detained and convicted for stopping a freight train, painting red stripes on advertising light boxes, puncturing the tires of a police officer's car, setting fire to a Tabakerka kiosk, and handling items containing flammable substances. He explained his actions as a protest against the situation in the country after the presidential elections on August 9, 2020, in particular, against the unjustified detentions and torture of people by security forces. His Opel Astra was also confiscated.</t>
   </si>
   <si>
     <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
   </si>
   <si>
     <t>Trial outcome 07.06.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 26.08.2021: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Stepan Sergeevich Zadojko</t>
-[...76 lines deleted...]
-  <si>
     <t>Vasily Alexandrovich Klimovich</t>
   </si>
   <si>
     <t>29 august 1988</t>
   </si>
   <si>
     <t>Vasily is originally from Gomel. He is interested in cars and loves to make things with his hands. He graduated from the Military Academy and served in a missile brigade. He worked in the Armed Forces of Belarus for 15 years and received the rank of major. It is known that in the summer of 2021, he left the service and took up network marketing.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Andrey Valerievich Nesterovich</t>
-[...29 lines deleted...]
-    <t>2025-12-16 14:04:46</t>
+    <t>Arthur Olegovich Bilibukha</t>
+  </si>
+  <si>
+    <t>30 august 2001</t>
+  </si>
+  <si>
+    <t>Three more people were convicted along with Nikita. Apparently, all four were accused of participating in a protest in Bereza on August 10, 2020. Pro-government Telegram channels reported in September 2024 that 10 people were detained in Bereza at once, and everyone was forced to "confess" on camera to participating in those protests.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783, Gomel region, Mozyr, b-r Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.01.2025: 2 years restrictions of freedom with referral to an open-type correctional facility. Appeal 18.03.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:25:08</t>
   </si>
   <si>
     <t>Dzmitry Aliaksandravich Ivanchanka</t>
   </si>
   <si>
     <t>31 august 1986</t>
   </si>
   <si>
     <t>Detained for comments in social networks.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
   </si>
   <si>
     <t>Yuri Ivanovich Vlasov</t>
   </si>
   <si>
     <t>31 august 1967</t>
   </si>
   <si>
     <t>A trusted person of presidential candidate Svetlana Tikhanovskaya in Gomel and the Gomel region. He was detained on August 6, 2020 and accused of "mass riots" and plans to "seize buildings".
 In 2023, Yuri was transferred to prison regime.</t>
@@ -1844,51 +1512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1920,2578 +1588,1915 @@
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
         <v>65</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" t="s">
         <v>68</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>69</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
         <v>70</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>71</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" t="s">
         <v>74</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>76</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>78</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
+      <c r="E14" t="s">
+        <v>81</v>
+      </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
+      <c r="E15" t="s">
+        <v>81</v>
+      </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
+      <c r="E17" t="s">
+        <v>97</v>
+      </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>107</v>
       </c>
       <c r="I19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>115</v>
+      </c>
+      <c r="C21" t="s">
+        <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
-      <c r="H22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I22" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
+      <c r="E27" t="s">
+        <v>81</v>
+      </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
+      <c r="E28" t="s">
+        <v>128</v>
+      </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>157</v>
+      </c>
+      <c r="C29" t="s">
+        <v>158</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
+      <c r="E30" t="s">
+        <v>55</v>
+      </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="I34" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
+      <c r="E35" t="s">
+        <v>49</v>
+      </c>
       <c r="F35" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
+      <c r="E36" t="s">
+        <v>43</v>
+      </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>191</v>
+        <v>196</v>
+      </c>
+      <c r="C37" t="s">
+        <v>197</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="I37" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
+        <v>133</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
+        <v>216</v>
+      </c>
+      <c r="F41" t="s">
         <v>26</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="I44" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>240</v>
+      </c>
+      <c r="C46" t="s">
+        <v>241</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="I46" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B47" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C47" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>71</v>
+        <v>247</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="I48" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B49" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="C49" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B51" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>267</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="I51" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="I52" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="I53" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>273</v>
+        <v>279</v>
+      </c>
+      <c r="C54" t="s">
+        <v>280</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="I54" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="B55" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C55" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E55" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C57" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
+      <c r="E57" t="s">
+        <v>43</v>
+      </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C58" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>151</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
-        <v>303</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>71</v>
+        <v>128</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="I62" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B63" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C63" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="D63" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C64" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
+      <c r="E64" t="s">
+        <v>81</v>
+      </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C65" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>336</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="I65" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B66" t="s">
-        <v>332</v>
+        <v>340</v>
+      </c>
+      <c r="C66" t="s">
+        <v>341</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
+      <c r="E66" t="s">
+        <v>97</v>
+      </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>226</v>
+        <v>169</v>
       </c>
       <c r="I66" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>335</v>
+        <v>344</v>
+      </c>
+      <c r="C67" t="s">
+        <v>345</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
+      <c r="E67" t="s">
+        <v>346</v>
+      </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="I67" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="B68" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="C68" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="I68" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="B69" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="C69" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="D69" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="I69" t="s">
-        <v>346</v>
-[...64 lines deleted...]
-      <c r="B72" t="s">
         <v>358</v>
-      </c>
-[...616 lines deleted...]
-        <v>463</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">