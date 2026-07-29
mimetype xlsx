--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1315 +12,1151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
   </si>
   <si>
+    <t>Ruslan Rafaelevich Badamshyn</t>
+  </si>
+  <si>
+    <t>1 november 1984</t>
+  </si>
+  <si>
+    <t>Neurologist. Badamshin was detained at least five times after the elections - reports were drawn up against him and he was arrested. Then he served a total of more than 60 days of administrative arrest.
+The doctor was last detained on the morning of February 28. A criminal case was opened against him for photos from protests in 2020 in Minsk.
+In June 2025, it became known that Ruslan had been detained again and was being held in Pre-trial Detention Center No. 1.</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>In custody</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.05.2024: 3 years restrictions of freedom without referral to an open-type correctional facility. Trial outcome date unknown: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal 03.04.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
     <t>Andrey Nikolaevich Kravchuk</t>
   </si>
   <si>
     <t>1 november 1987</t>
   </si>
   <si>
-    <t>Male</t>
-[...1 lines deleted...]
-  <si>
     <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
   </si>
   <si>
-    <t>In custody</t>
-[...4 lines deleted...]
-  <si>
     <t>Trial outcome 10.10.2022: 6 years of imprisonment in colony under general regime conditions. Appeal 10.01.2023: unknown.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
-  </si>
-[...35 lines deleted...]
-    <t>2023-04-24 21:53:59</t>
   </si>
   <si>
     <t>Yauheni Tsikhanau</t>
   </si>
   <si>
     <t>3 november 1982</t>
   </si>
   <si>
     <t>Evgeniy is 40 years old, he graduated from the Academy of the Ministry of Internal Affairs more than 15 years ago and managed to work as a district police officer, but quit of his own free will. Later, Alexey moved to IT. Subsequently, he lived in Europe, in Italy, for some time. He was detained while trying to enter Belarus - the man wanted to come to his mother's birthday and issue a power of attorney. A criminal case has reportedly been opened against Evgeniy Tikhonov for comments in a telegram about security forces and Lukashenko under three articles.
 On June 28, 2024, the appeal was heard and the verdict came into force.</t>
   </si>
   <si>
-    <t>unknown</t>
+    <t>IK №3</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.04.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 28.06.2024: unknown.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
   </si>
   <si>
-    <t>Andrey Valerievich Fomin</t>
+    <t>Boris Nikolaevich Kritsky</t>
+  </si>
+  <si>
+    <t>3 november 1968</t>
+  </si>
+  <si>
+    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.11.2024: 7 years of imprisonment in colony under general regime conditions. Appeal 17.01.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
+  </si>
+  <si>
+    <t>Halina Vasilyeuna Fralova</t>
+  </si>
+  <si>
+    <t>3 november 1956</t>
+  </si>
+  <si>
+    <t>She was convicted in the case of the "Russian Orthodox Church – Tsarist Empire" movement. On May 29, 2026, Galina was added to the "list of extremists." According to a decision of the Ministry of Internal Affairs on August 15, 2025, the religious sect "Russian Orthodox Church – Tsarist Empire" was designated an "extremist organization."
+The "list of extremists" includes Anna Stryukova from the village of Ulazy in the Grodno region, Galina Frolova from the village of Kaiki in the Vitebsk region, Olga Boykovskaya from Svisloch, and Olga Vashchenko from Vileyka. The basis for the list is the Minsk City Court's verdict under Part 3 of Article 130 of the Criminal Code and Part 3 of Article 361-1 of the Criminal Code—"incitement of hatred" and participation in or leadership of an "extremist group."
+According to the documents of the movement itself, Anna Stryukova appeared as "Abbess of all White Rus' (Belarus) Evdokia", and Galina Frolova as "nun Feodosia".
+The movement's participants were accused of leading the movement's structures and disseminating ideas that investigators interpreted as religious and national hatred.
+The prosecutor's office announced the sentences: Stryukova, Frolova, and Baikovskaya received five years and three months in prison, and Voshchenko received five years in prison. In May 2026, the Supreme Court upheld the sentence.</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years 3 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
+  </si>
+  <si>
+    <t>Andrei Valeryevich Famin</t>
   </si>
   <si>
     <t>3 november 1993</t>
   </si>
   <si>
     <t>Andrey Fomin is 29 years old, he hails from Mogilev, but lived in Minsk. The guy graduated from the Belarusian State Academy of Arts. In the video of the Ministry of Internal Affairs, he was forced to say that he was the editor and author of articles for the «Vestniki» newspaper network. According to information from activists of the ByProsvet initiative, Andrey did not have access to newspaper accounts and did not know those who distribute them in Belarus.
 As a result, the guy was charged for participating in the March on August 30, 2020 and transferred to the pre-trial detention center-1. Andrey fundamentally did not want to leave his country, he is writing a book, six cats are waiting for him at home.</t>
   </si>
   <si>
-    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>7 years of imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Piskunov</t>
+    <t>Denis Aleksandrovich Kravchuk</t>
   </si>
   <si>
     <t>4 november 1980</t>
   </si>
   <si>
-    <t>On January 26, 2024 , the appeal was considered, and the verdict came into force.</t>
-[...8 lines deleted...]
-    <t>2023-11-13 21:12:53</t>
+    <t>IUOT-24, 230025, Grodno, ul. Lidskaya, 29б</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.05.2024: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Alexey Gennadievich Mayevsky</t>
+  </si>
+  <si>
+    <t>4 november 1981</t>
+  </si>
+  <si>
+    <t>The verdict of the Grodno Regional Court came into force.</t>
+  </si>
+  <si>
+    <t>unknown years of imprisonment in a colony under general regime conditions</t>
+  </si>
+  <si>
+    <t>2022-05-24 15:05:54</t>
   </si>
   <si>
     <t>Olga Igorevna Britikova</t>
   </si>
   <si>
     <t>4 november 1971</t>
   </si>
   <si>
     <t>Leader of the independent trade union "Naftan". Olga worked at the enterprise for 16 years and was fired because of her position. In May 2022, she was released after 75 days of arrest for speaking out against the war. She was detained on November 1 again under an administrative article.
 Two days later, the court found her guilty of distributing "extremist materials" and sentenced her to 15 days in jail. On November 11, she was sentenced again to 15 days for "an unauthorized picket." The reason for the trial was a drawing with the inscription "No to war," which Olga published on social networks. On November 21, 2022, it became known that Olga was transferred to a pre-trial detention center in Vitebsk.
 In less than 2022, Britikova spent 105 days behind bars, including 75 days in a row in the spring.
 She was detained again under Article 361, Part 2 of the Criminal Code of the Republic of Belarus in August 2023. However, in the spring of 2024, Olga was tried under Article 130 of the Criminal Code of the Republic of Belarus.
 On June 11, 2024, the appeal was heard and the verdict came into force.
 On August 20, 2024, another closed trial was held over Olga. Yevgeny Burunov was appointed to hear her case in the Vitebsk Regional Court. The political prisoner is accused under three articles. It is known that Olga was given another three years in prison.
 On December 20, 2024, the Supreme Court heard the appeal. Chairman of the Judicial Collegium Vladimir Davydov. According to the decision of the Collegium, Olga's second sentence was reduced by 1 year. Thus, the total term of the political prisoner is 5 years of imprisonment in a general regime colony. As of early January 2025, Olga was in a pre-trial detention center, but at the end of the month she was transferred to Correctional Colony No. 4.</t>
   </si>
   <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
     <t>Trial outcome 08.04.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 11.06.2024: unknown. Trial outcome 20.08.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 20.12.2024: 2 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
-  </si>
-[...56 lines deleted...]
-    <t>2022-04-08 19:08:45</t>
   </si>
   <si>
     <t>Mikhail Alexandrovich Fando</t>
   </si>
   <si>
     <t>5 november 1988</t>
   </si>
   <si>
     <t>Mikhail is originally from Borisov, but lived in Minsk. He studied at BSU to become a manager. It is known that Mikhail played poker under the nickname Rattly. He was noted for participating in numerous championships. Among them is the championship of Belarus.
 Mikhail's trial began on October 17 in the Minsk City Court. The charges against him probably arose because of his support for Ukraine. He is charged under Part 2 of Article 361-3 of the Criminal Code (Assistance or other material support for war). The penalty for this article is five to ten years in prison.</t>
   </si>
   <si>
     <t>Trial outcome 28.10.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 14.01.2025: unknown.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
   </si>
   <si>
-    <t>Michael Leonidovich Galinsky</t>
-[...25 lines deleted...]
-  <si>
     <t>Andrey Evgenyevich Burdenya</t>
   </si>
   <si>
     <t>5 november 1981</t>
   </si>
   <si>
     <t>The expected date of Andrey’s detention is September 20, 2023. On this day, a “repentance” video appeared, where a man says that he allegedly wrote negative comments about Lukashenko, officials, police officers, the Russian military, and also threatened people who support the current government.
 44-year-old Andrei Burdenya was detained for comments in telegram chats, of which he left more than three hundred. Andrey studied at school No. 6, and then served in the army. It is known that now he is temporarily not working, but previously he worked for some time in the IT field, and even earlier he was engaged in the production of kitchen furniture and had his own individual entrepreneur</t>
   </si>
   <si>
     <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
   </si>
   <si>
     <t>Trial outcome 08.07.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
+    <t>Volha Piatrouna Vashchenka</t>
+  </si>
+  <si>
+    <t>5 november 1967</t>
+  </si>
+  <si>
+    <t>She was convicted in the case of the "Russian Orthodox Church – Tsarist Empire" movement. On May 29, 2026, Galina was added to the "list of extremists." According to a decision of the Ministry of Internal Affairs on August 15, 2025, the religious sect "Russian Orthodox Church – Tsarist Empire" was designated an "extremist organization."
+The "list of extremists" includes Anna Stryukova from the village of Ulazy in the Grodno region, Galina Frolova from the village of Kaiki in the Vitebsk region, Olga Boykovskaya from Svisloch, and Olga Vashchenko from Vileyka. The basis for the list is the Minsk City Court's verdict under Part 3 of Article 130 of the Criminal Code and Part 3 of Article 361-1 of the Criminal Code—"incitement of hatred" and participation in or leadership of an "extremist group."
+The movement's participants were accused of leading the movement's structures and disseminating ideas that investigators interpreted as religious and national hatred.
+The prosecutor's office announced the sentences: Stryukova, Frolova, and Baikovskaya received five years and three months in prison, and Voshchenko received five years in prison. In May 2026, the Supreme Court upheld the sentence.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
+  </si>
+  <si>
     <t>Maksim Vladimirovich Khvaschinsky</t>
   </si>
   <si>
     <t>6 november 1995</t>
   </si>
   <si>
     <t>A resident of Bobruisk was detained on February 26, 2024, the day after returning from Poland.
 First, he was convicted under administrative article 19.11 (distribution of extremist materials), and then a criminal case was opened under article 361-1 of the Criminal Code of the Republic of Belarus (creation of an extremist group). Maxim is allegedly considered involved in the creation of the extremist group “Bobruisk 375”.</t>
   </si>
   <si>
     <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
   </si>
   <si>
     <t>Trial outcome 27.09.2024: 7 years of imprisonment in colony under general regime conditions. Appeal 06.12.2024: unknown.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
-    <t>Alexey Vladimirovich Shilovich</t>
-[...31 lines deleted...]
-  <si>
     <t>Oksana Viktorovna Molochko</t>
   </si>
   <si>
     <t>7 november 1978</t>
   </si>
   <si>
     <t>On November 27, 2023, Oksana was charged with administrative offences under Part 2 of Article 19.11 of the Code of Administrative Offences. She was later placed in Pre-trial Detention Centre No. 7.
 In the summer of 2024, the couple was convicted of "treason" (Part 1 of Article 356 of the Criminal Code). They were sentenced to 12 and 8 years in prison for "treason," but in fact, for photographing a train with military equipment on the platform without any espionage intent.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 8 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Anton Olegovich Ogiy</t>
-[...10 lines deleted...]
-  <si>
     <t>Afanasiy Nikolaevich Afanasenkov</t>
   </si>
   <si>
     <t>8 november 1989</t>
   </si>
   <si>
     <t>On August 23, 2023, an appeal hearing was held. The verdict entered into force</t>
   </si>
   <si>
     <t>IK-14, 222125, Minsk region, s.n.p. Novosady, ul. Mira 1A</t>
   </si>
   <si>
-    <t>Trial outcome 16.06.2023: unknown years of imprisonment in colony under general regime conditions. Appeal 23.08.2023: unknown. Trial outcome 11.09.2024: unknown.</t>
+    <t>Trial outcome 16.06.2023: unknown years of imprisonment in colony under general regime conditions. Appeal 23.08.2023: unknown. Trial outcome 11.09.2024: unknown years of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
-    <t>Artem Aleksandrovich Zubryakov</t>
-[...14 lines deleted...]
-    <t>2023-04-05 13:55:40</t>
+    <t>Eugene Alekseevich Skarahod</t>
+  </si>
+  <si>
+    <t>9 november 1984</t>
+  </si>
+  <si>
+    <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years restrictions of freedom with referral to an open-type correctional facility. Appeal 13.08.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
   </si>
   <si>
     <t>Eugene Vitalievich Boyko</t>
   </si>
   <si>
     <t>10 november 1987</t>
   </si>
   <si>
     <t>Evgeniy is a former IT manager from Mogilev. After the 2006 elections and several years of political activism, he was expelled from the history department of Mogilev University. He graduated from the history department in Poznan and worked as a manager at an IT company, supplying dairy products. In 2013, Evgeniy returned to Belarus, immediately got married, and then went to work. While he had previously focused primarily on public and academic activities (in the student ethnographic society and the oral history archive), he has now gone into business.
 And since the beginning of 2017, he has taken on a new occupation: at the request of clients, he has recorded interviews with their village grandparents and edited documentaries.
 He is accused of aiding extremist activity.
 Evgeniya has a wife and two small children waiting for her at home.</t>
   </si>
   <si>
     <t>Trial outcome 12.06.2025: 5 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 11.09.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Malkov</t>
-[...11 lines deleted...]
-    <t>2024-08-28 13:15:47</t>
+    <t>Natalia Georgievna Doronina</t>
+  </si>
+  <si>
+    <t>10 november 1973</t>
+  </si>
+  <si>
+    <t>Natalia has problems with her legs. Pretrial detention center regulations prohibit lying down during the day, so she experiences severe swelling.
+Natalia's husband , Sergei Doronin , was sentenced to imprisonment and served his sentence. On March 20, 2026, he was pardoned, the day before Natalia was sentenced to 8.5 years in prison.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.03.2026: 8 years 6 months of imprisonment in colony under general regime conditions, 1000 basic values fine.</t>
+  </si>
+  <si>
+    <t>2025-11-20 22:34:02</t>
   </si>
   <si>
     <t>Violetta Gennadievna Verbitskaya</t>
   </si>
   <si>
     <t>10 november 2001</t>
   </si>
   <si>
     <t>Violeta graduated from school in Minsk and entered the Warsaw Academy of Arts. The girl is interested in photography and loves traveling.
 Three years ago she got married and changed her last name. The couple became famous because the guy, former football player Fedor Verbitsky, proposed to the girl right at the stadium after the end of the game.
 The criminal case was prompted by a video the family made in the summer of 2020 calling for an end to violence. Father Gennady testified in court that one day in the summer of 2020, emotionally affected by the data he saw online about the violence used by the officers against protesters, he decided to record a video addressing the officers calling for a justified use of force. He came up with the text of the speech and then asked his daughter to read it. He also asked his wife to speak out about the elections. On the same day, he expressed his wishes for the future of the country on video, and at the end of his speech, he also showed a heart symbol. After that, he found videos on the Internet and edited the video. On the same day, he sent it to several of his friends and relatives.</t>
   </si>
   <si>
     <t>Trial outcome 21.11.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 07.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-11-01 18:10:18</t>
   </si>
   <si>
-    <t>Natalia Georgievna Doronina</t>
-[...8 lines deleted...]
-    <t>2025-11-20 22:34:02</t>
+    <t>Alexander Ivanovich Malkov</t>
+  </si>
+  <si>
+    <t>10 november 1969</t>
+  </si>
+  <si>
+    <t>Convicted for a protest that took place from 10 to 11 August 2020 in Bereza.</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.08.2024: 2 years of imprisonment in colony under general regime conditions. Appeal 18.10.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
+  </si>
+  <si>
+    <t>Stanislav Alexandrovich Pugachiov</t>
+  </si>
+  <si>
+    <t>11 november 1992</t>
+  </si>
+  <si>
+    <t>Before the events of 2020, he worked as an investigator in Minsk. The court sessions were held behind closed doors.</t>
+  </si>
+  <si>
+    <t>7 years of imprisonment in a penal colony of strict regime.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:06:41</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Shakhlai</t>
+  </si>
+  <si>
+    <t>11 november 1986</t>
+  </si>
+  <si>
+    <t>Member of the Council of the Federation of Trade Unions of Belarus (FPB).
+He worked for the Special Communications State Unitary Enterprise. He was accused of internet data theft. According to his fellow inmates, the case is politically motivated.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years of imprisonment in colony under enhanced security conditions. Appeal 12.06.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
   </si>
   <si>
     <t>Lyubov Alexandrovna Rezanovich</t>
   </si>
   <si>
     <t>11 november 1964</t>
   </si>
   <si>
     <t>Lyubov, the wife of an Orthodox priest, was detained on December 1, 2020, along with her husband and son, as part of the criminal "Avtukhovich case." The authorities called Nikolai Avtukhovich "the organizer and leader of a terrorist group." According to the investigation, she helped Avtukhovich collect information about law enforcement officers and provided housing where the participants in the "case" stored weapons. Lyubov was convicted of "participation in a criminal organization," "act of terrorism," "attempted seizure of power," and "illegal actions in relation to firearms."</t>
   </si>
   <si>
     <t>Trial outcome 17.10.2022: 15 years of imprisonment in colony under general regime conditions, 600 basic values fine. Appeal 31.03.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Stanislav Alexandrovich Pugachiov</t>
-[...11 lines deleted...]
-    <t>2022-08-17 21:06:41</t>
+    <t>Andrey Viktorovich Shklyar</t>
+  </si>
+  <si>
+    <t>12 november 1984</t>
+  </si>
+  <si>
+    <t>He worked as an inspector of the penal enforcement system of the Oktyabrsky district Police Department of Grodno, shortly before his arrest he filed a report for dismissal due to disagreement with how the system works.
+Detained under the article: «Treason to the state».</t>
+  </si>
+  <si>
+    <t>Turma №1, Grodno, Kirova 1, 230023</t>
+  </si>
+  <si>
+    <t>10 years of imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
+  </si>
+  <si>
+    <t>Andrey Viktorovich Valakhanovich</t>
+  </si>
+  <si>
+    <t>12 november 1989</t>
+  </si>
+  <si>
+    <t>He was detained in September 2023, allegedly for chatting with friends. A criminal case was opened.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.07.2024: 6 years of imprisonment in colony under enhanced security conditions. Appeal 12.11.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-05-29 19:28:55</t>
   </si>
   <si>
     <t>Dmitry Grigorievich Rezanovich</t>
-  </si>
-[...1 lines deleted...]
-    <t>12 november 1989</t>
   </si>
   <si>
     <t>An anarchist activist was detained on the night of October 28-29, 2020, while crossing the Belarusian border together with the partisan group "Black Banner". He was accused of setting fire to cars of officials, as well as the traffic police department and the state forensic committee.
 In April 2024, Dmitry was convicted again for "malicious disobedience to the demands of the colony administration." Under this article, prisoners who refuse to cooperate with the administration are tried for fictitious violations. As a result, another 9 months of imprisonment were added to his 19-year sentence.</t>
   </si>
   <si>
-    <t>Turma №1, Grodno, Kirova 1, 230023</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 22.12.2021: 19 years of imprisonment in colony under enhanced security conditions, approximately 11000 rubles of compensation. Appeal 22.04.2022: the sentence was upheld. Trial outcome 26.04.2024: 9 months of imprisonment in colony under enhanced security conditions. Appeal 28.06.2024: the sentence was upheld. Regime change trial date unknown: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Andrey Viktorovich Valakhanovich</t>
-[...54 lines deleted...]
-    <t>2022-04-27 00:34:48</t>
+    <t>Aliaksandr Iharavich Karmanovich</t>
+  </si>
+  <si>
+    <t>13 november 1991</t>
+  </si>
+  <si>
+    <t>Before the trial, he was under house arrest because he has serious health problems.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783, Gomel region, Mozyr, b-r Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Trial outcome 27.08.2025: 2 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
   </si>
   <si>
     <t>Rychard Rychardavich Lohvinau</t>
   </si>
   <si>
     <t>14 november 1991</t>
   </si>
   <si>
     <t>An engineer and technologist at a plant. Richard's mother is disabled.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
+  </si>
+  <si>
+    <t>Dzmitry Yauhenavich Kondrus</t>
+  </si>
+  <si>
+    <t>14 november 1990</t>
+  </si>
+  <si>
+    <t>Presumably detained for political reasons.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
+    <t>Sergey Leontievich Botvich</t>
+  </si>
+  <si>
+    <t>At the beginning of January 2023, in one of the pro-government telegram channels, a video appeared with the detention of Sergei by GUBOP and AMON officers, who allegedly administered courtyard chats, including “Grodno Center 97%”; participated in protest rallies and called on others to participate in them, as well as to use violence against police officers, literally, “burn paddy wagons.”</t>
+  </si>
+  <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
+    <t>5 years of imprisonment with serving the sentence in a correctional colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2022-10-26 22:38:17</t>
   </si>
   <si>
     <t>Elisey Sergeevich Kuznetsov</t>
   </si>
   <si>
     <t>14 november 2003</t>
   </si>
   <si>
     <t>17-year-old Yelisey was accused of throwing a bottle with a flammable mixture at a police car. For violations of "house chemistry" Yelisey's punishment was increased to imprisonment and Yelisey was taken into custody on April 20, 2022 and since May 27 the young man has been in the colony.
 12/17/2022 released after serving the full sentence imposed by the court.
 He was arrested again in May 2023 and convicted in August for tearing down, together with a friend, three state flags installed on the facades of an educational institution, a retail facility, and a post office in the agro-town of Voyskaya in the Kamenets district.
 On December 18 , 2024 , the Borisovsky District Court will hear Yelisey’s case under Part 1 of Article 411 (malicious disobedience to the demands of the administration of a correctional institution ).</t>
   </si>
   <si>
     <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Trial outcome 05.11.2020: 2 years 6 months restrictions of freedom without referral to an open-type correctional facility. Regime change trial 20.04.2022: 7 months 15 days of imprisonment in colony under general regime conditions. Trial outcome 01.08.2023: 2 years 6 months of imprisonment in colony under general regime conditions. Trial outcome 18.12.2024: 1 year of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Pavel Mikhailovich Khitryk</t>
-[...46 lines deleted...]
-  <si>
     <t>Veronika Nikolaevna Kazak</t>
   </si>
   <si>
     <t>15 november 1990</t>
   </si>
   <si>
     <t>It is known that the woman was detained when she returned from Italy.
 On March 15, 2024, the appeal was considered.</t>
   </si>
   <si>
     <t>Trial outcome 26.12.2023: 4 years of imprisonment in colony under general regime conditions. Appeal 15.03.2024: unknown.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Alexei Aleksandrovich Orlov</t>
-[...58 lines deleted...]
-  <si>
     <t>Karyna Alehauna Bardukhai</t>
   </si>
   <si>
     <t>16 november 1995</t>
   </si>
   <si>
     <t>While still a student at BSUIR, Karina started working as an operator at MAZ in 2013. She later worked as a merchandiser and website editor, while also mastering accounting. In 2018, Bardukhai transferred to Armtek, one of the largest auto parts suppliers in the country. In five years, she rose from a rank-and-file economist to a leading specialist and SAP expert.
 Karina Bordukhai is a well-known animal rights activist in Minsk. She helps rescue stray animals and raises money to feed animals in shelters and foster homes. She is also a member of the Prodyus equestrian club. She also takes photographs, focusing on animals and nature.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-02-13 18:44:03</t>
   </si>
   <si>
+    <t>Vitaly Valerievich Savko</t>
+  </si>
+  <si>
+    <t>16 november 1990</t>
+  </si>
+  <si>
+    <t>Presumably , this is the former prosecutor of the Voronovo district. Prosecutor Savko is 33 years old. He is originally from the city of Dyatlovo in the Grodno region. After that, he went to study in Grodno and work in the prosecutor's office. In 2022-2023, the man held the position of prosecutor of the Voronovo district, then worked as a senior prosecutor in one of the departments of the prosecutor's office of the Grodno region. "Nasha Niva" did not find evidence that Savko was involved in repressions in his position. Vitaly actively gave interviews to state media. The last one was published in July 2023, although before that they were published regularly, once every one or two months. The man's social networks have been deleted.</t>
+  </si>
+  <si>
+    <t>Trial outcome 31.07.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 11.10.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-07-30 19:28:10</t>
+  </si>
+  <si>
     <t>Dmitriy Olegovych Gudeev</t>
   </si>
   <si>
     <t>16 november 2001</t>
   </si>
   <si>
     <t>Dmitry is 21 years old and, judging by his social networks, last May he completed his military service in military unit 3214 in Minsk. In May, the guy was added to the "terrorist list" of the KGB. He faces 8 to 12 years in prison.
 During the brutal detention, Dmitry was severely beaten .</t>
   </si>
   <si>
     <t>9 years imprisonment in a colony</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
     <t>Artem Vitalievich Semenov</t>
   </si>
   <si>
     <t>17 november 1990</t>
   </si>
   <si>
     <t>An employee of the Peleng company. He worked as a legal adviser in the Bureau of Customs, Licensing, and Export Control.
 The last time he was online on social media was in November 2024.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
     <t>Yevgeny Vladimirovich Strielchien</t>
   </si>
   <si>
     <t>18 november 1985</t>
   </si>
   <si>
     <t>A resident of Hrodna, detained for spreading extremist materials and personal data of more than 2,000 police officers in 2020. He participated in the protests after the election. He was also an administrator of the Instagram page «Grodno for Life».</t>
   </si>
   <si>
     <t>unknown years of imprisonment in a penal colony</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
-    <t>Nikolay Sergeevich Bunevich</t>
-[...25 lines deleted...]
-  <si>
     <t>Alexander Timofeevich Maryasov</t>
   </si>
   <si>
     <t>19 november 1987</t>
   </si>
   <si>
     <t>Alexander was arrested and convicted of stopping a freight train, painting red stripes on advertising light boxes, puncturing the tires of a police officer's car, setting fire to a Tabakerka kiosk, and handling flammable materials. He explained his actions as a protest against the situation in the country following the presidential elections of August 9, 2020, specifically against the unfounded detentions and torture of people by security forces.
 Citizen of the Russian Federation.</t>
   </si>
   <si>
     <t>Trial outcome 07.06.2021: 7 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 26.08.2021: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
-  </si>
-[...20 lines deleted...]
-    <t>2023-01-24 02:22:31</t>
   </si>
   <si>
     <t>Basil Mikhailovich Yakimov</t>
   </si>
   <si>
     <t>19 november 1999</t>
   </si>
   <si>
     <t>Before the arrest, the young man worked as a truck driver, he had previously graduated from a vocational school in Oshmyany as a driver.
 According to the website of the Prosecutor General's Office, from April to November 2022, Yakimov expressed a desire, and then indicated his intention to join one of the units of the battalion (regiment) named after Kastus Kalinouski.
 To this end, he allegedly provided his personal data for admission to an armed formation. At the same time, he collected information about the places of purchase of military ammunition, uniforms and other equipment for use in combat conditions.</t>
   </si>
   <si>
     <t>2 years of imprisonment in a colony under general regime conditions.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
     <t>Vadim Vyacheslavovich Navtsenya</t>
   </si>
   <si>
     <t>20 november 1986</t>
   </si>
   <si>
     <t>And, as follows from the court's press release , Article 342 was charged to Navtsena for participating in the protests that took place in Pinsk from August 9 to 10, 2020. In addition, he was accused of writing offensive online comments in 2022 about A. Lukashenko, about a certain "official holding a responsible position", and also of writing "inciting hatred" comments about security forces in 2022. "Discrediting Belarus" also happened on the Internet: in November 2022, the man "posted a negative comment that formed a negative image of martial law" in Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 27.09.2024: 3 years of imprisonment in colony under general regime conditions, 200 basic values fine. Appeal 03.12.2024: unknown.</t>
   </si>
   <si>
     <t>2024-09-23 23:25:00</t>
   </si>
   <si>
-    <t>Alexander Svetoslavovich Pimoshenko</t>
-[...16 lines deleted...]
-  <si>
     <t>Irina Mikhailovna Shumeiko</t>
   </si>
   <si>
     <t>20 november 1989</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions, 500 basic values fine.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
     <t>Alexey Igorevich Kerdol</t>
   </si>
   <si>
     <t>21 november 1991</t>
   </si>
   <si>
     <t>In recent years, Alexey worked as a barista in Grodno. Since 2020, he has also had a small business company whose scope of activity is designated as "providing accommodations on the territory of campsites and camps."
 Detained for comments.</t>
   </si>
   <si>
-    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-30 10:29:58</t>
+  </si>
+  <si>
+    <t>Maxim Vitalievich Myslivets</t>
+  </si>
+  <si>
+    <t>22 november 1997</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.10.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 17.12.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Alexander Alexandrovich Darakupec</t>
+  </si>
+  <si>
+    <t>22 november 1980</t>
+  </si>
+  <si>
+    <t>44-year-old Ivanovo resident Alexander Dorogupets was accused of transferring at least 11 thousand rubles in cash and cryptocurrency to “extremist groups,” including the Kalinovsky Regiment.
+During the investigation of the criminal case, the man “voluntarily transferred” 600 thousand US dollars to the Cherven boarding school for disabled children with special psychophysical development needs, the Ivenets boarding school for disabled children with special physical development needs, and the Republican Center for the Organization of Medical Response.
+On April 2, 2025, ONT aired another propaganda story, "Shadows. The Price of Terror," which told about the persecution of people for donations and those detained for financing organizations recognized by the authorities as "extremist" or "terrorist." The film showed several convicted people and those still awaiting trial. According to the story, Alexander was convicted, among other things, for donations to the Kalinovsky Regiment, BySol, and various information resources. The propagandists name 18 donations for a total of no less than three thousand euros.</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.01.2025: 5 years 5 months of imprisonment in colony under enhanced security conditions, 50000 basic values fine. Appeal 18.03.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Sergey Ivanovich Salazhentsau</t>
   </si>
   <si>
     <t>22 november 1982</t>
   </si>
   <si>
     <t>After finishing school, he entered the Faculty of Applied Mathematics and Computer Science at BSU. Since 2005, he has been working in IT.
 At the end of 2021, Solozhentsev moved to Warsaw. There he opened an individual entrepreneurship and got a job at RunMyLease, where he holds the position of Tech lead.
 Sergey's main hobby is ballroom dancing. In 2024, he and his partner won two gold and one silver at dance competitions in Poland in the 40+ category.
 Then Sergei returned to Belarus. It is not known when exactly this happened, but the last time he contacted was at the end of October 2024. The trial of the IT specialist took place in the Grodno Regional Court. Judging by the fact that after the trial Solozhentsev never appeared online, he was sentenced to a term in a penal colony.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Alexander Alexandrovich Darakupec</t>
-[...25 lines deleted...]
-    <t>2024-09-23 20:30:12</t>
+    <t>Radzivon Aliaksandravich Kurtserau</t>
+  </si>
+  <si>
+    <t>22 november 1992</t>
+  </si>
+  <si>
+    <t>He was detained in February 2026 when he arrived in Belarus from Poland.</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.06.2026: 5 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Viktar Anatolyevich Yaumenenka</t>
+  </si>
+  <si>
+    <t>23 november 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+A member of the For Freedom Movement, he was detained for his comments and charged with a number of "political" offenses. Details of his prosecution are unknown. As of April 2026, he had been in pretrial detention for several months.
+Viktor is known to have a large family. In 2020, he was arrested under Article 342 (organization and preparation of actions grossly violating public order, or active participation therein) of the Criminal Code.
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
   </si>
   <si>
     <t>Dmitry Anatolyevich Vdovin</t>
   </si>
   <si>
     <t>23 november 1969</t>
   </si>
   <si>
     <t>Dmitry started in the 1990s in Borisov. After 1998, he moved to the investigation department of the Zhodino GOVD, and from 2004 to 2012 he headed it. Then he worked in the Investigative Committee, from where he retired. After retirement, he worked at the Smolevichi Dairy Plant and was a city deputy in Zhodino.
 In 2020, he and four other former employees of the Zhodino City Department of Internal Affairs recorded an appeal to colleagues who worked in the Zhodino police during the protests and to all law enforcement officers in Belarus.
 "By following the orders given by your superiors, you may become accomplices to crimes. You cannot beat up people who are simply returning from work on the night shift. &lt;…&gt; I know of cases where people were detained for no reason and excessive cruelty was shown - you should not do this," Vdovin said in his address.
 According to media reports , all five were detained in early February 2024.</t>
   </si>
   <si>
     <t>Trial outcome 03.02.2025: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
-    <t>Vladimir Vladimirovich Nikitin</t>
-[...15 lines deleted...]
-  <si>
     <t>Aliaksandr Kanash</t>
   </si>
   <si>
     <t>24 november 2001</t>
   </si>
   <si>
+    <t>Unknown</t>
+  </si>
+  <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Romanovsky</t>
-[...16 lines deleted...]
-    <t>Andrey Viktorovich Yaroshevich</t>
+    <t>Andrei Anatolyevich Siarheyeu</t>
+  </si>
+  <si>
+    <t>24 november 1965</t>
+  </si>
+  <si>
+    <t>Sergeyev graduated from the Kazan Tank School during the Soviet era. In 2020, he participated in protests near the Atlant plant, after which he and his wife left for Poland. Andrey's wife has presumably also been arrested.
+He played in an amateur hockey league.
+He allegedly returned to Belarus due to serious health issues. According to acquaintances, Andrei developed lung problems and underwent surgery in Belarus.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
+  </si>
+  <si>
+    <t>Andrei Viktaravich Yarashevich</t>
   </si>
   <si>
     <t>25 november 1983</t>
   </si>
   <si>
+    <t>Head of the event agency "Terra Group".
+The Investigative Committee has released details of a criminal case against two people: 42-year-old political prisoner Andrei Yaroshevich and his 36-year-old business partner.
+According to security officials, Yaroshevich allegedly collected information about Novopolotsk Colony No. 1, including the personal data of its employees and the conditions of inmates' detention. According to the Investigative Committee, all of this was done for Belpol.
+Furthermore, Yaroshevich and his business partner allegedly used their company to finance the "extremist groups" Terra Group Event and SSL Production. Anatoly Kotov worked for the Warsaw-based Terra Group before his mysterious disappearance.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 10 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
+    <t>Arthur Sergeevich Borderline</t>
+  </si>
+  <si>
+    <t>25 november 1996</t>
+  </si>
+  <si>
+    <t>Trial outcome 13.03.2025: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Volha Valeryeuna Bulanava</t>
+  </si>
+  <si>
+    <t>25 november 1982</t>
+  </si>
+  <si>
+    <t>Olga Bulanova worked as an accountant for many years, and then in 2018-2019, she trained at the IT Academy and became a UI/UX designer. She then found work in IT.
+Until her arrest , she lived in Lithuania but traveled to Belarus every couple of months. She has a husband and child.</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.01.2026: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Pavel Tadeushevich Lavrinovich</t>
+  </si>
+  <si>
+    <t>26 november 1969</t>
+  </si>
+  <si>
+    <t>The arrests occurred late last week and continued for several days. Twelve people were detained , including local historian and longtime community activist Pavel Lavrynovych.</t>
+  </si>
+  <si>
+    <t>SIZO-2, Vitebsk, Gagarina 2., 210026</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years restrictions of freedom without referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
+  </si>
+  <si>
     <t>Yauheni Kladau</t>
   </si>
   <si>
     <t>26 november 1982</t>
   </si>
   <si>
-    <t>According to the prosecution, Evgeniy Kladov, on the Odnoklassniki social network, on his profile wall, available for viewing by other users, “counting on the subsequent perception by others of offensive information,” realizing the public and humiliating nature of his publication, deliberately posted an image that is contrary to universal morality and norms of behavior , accepted in society, thereby publicly deliberately humiliating the honor and dignity of Lukashenko’s personality in connection with the exercise of his powers, expressed in an indecent form.”
-[...5 lines deleted...]
-    <t>1 year imprisonment in a colony under general regime conditions</t>
+    <t xml:space="preserve">According to the indictment, Yevgeny Kladov posted an image on his profile wall on the social network Odnoklassniki that contradicts universal morality and accepted social norms of behavior, thereby publicly and intentionally humiliating Lukashenko's honor and dignity in connection with the exercise of his powers, expressed in an indecent manner. At the court hearing, Kladov essentially pleaded not guilty.
+It is known that Evgeniy was not released after serving his first sentence, but was charged with new offenses, declared a "terrorist," and convicted again.
+</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.11.2023: 1 year of imprisonment in colony under general regime conditions. Appeal 09.02.2024: unknown. Trial outcome 01.10.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 13.12.2024: unknown.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
-  </si>
-[...33 lines deleted...]
-    <t>2024-08-28 20:19:30</t>
   </si>
   <si>
     <t>Sergey Viktorovich Lyakhnovich</t>
   </si>
   <si>
     <t>27 november 1978</t>
   </si>
   <si>
     <t>Director of a logistics company. They are being tried for an attack on the BSMU website in the fall of 2020.
 «And I don't know. I don't care. They judge - they judge correctly. I don't want to know», - said Sergei 's father, Viktar Lyakhnovich.</t>
   </si>
   <si>
     <t>Trial outcome 24.03.2022: unknown years of imprisonment in colony under general regime conditions. Appeal 03.06.2022: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
-    <t>Arthur Andreevich Radivanovich</t>
-[...11 lines deleted...]
-    <t>2024-05-02 19:10:11</t>
+    <t>Andrei Viktaravich Kudzik</t>
+  </si>
+  <si>
+    <t>27 november 1984</t>
+  </si>
+  <si>
+    <t>Andrei, an activist from Vileika, was arrested on August 9, 2021, and sentenced to administrative arrest, which he served in detention centers in Vileika and Smolevichi. He received a total of 90 days of administrative arrest, which he served under harsh conditions. He was then transferred to the Okrestina temporary detention center and then to a pretrial detention center for the criminal case.
+In February 2022, he was found guilty of "organizing and preparing actions that grossly violate public order, or actively participating in them" and sentenced to imprisonment in a penal colony.
+He was released in July 2023, having fully served his sentence.
+In October 2023, he was arrested again for 15 days for congratulating Ukraine on Independence Day on TikTok. The Vileika District Court classified it as "unauthorized picketing."
+On February 15, 2024, Andrei went silent. It was later revealed that he was being held in a local temporary detention facility, serving 15 days of administrative arrest. However, he was not released after serving his sentence, as he was detained in connection with a criminal case opened under the article "discrediting the Republic of Belarus."
+In July 2024, he was convicted again and sentenced to imprisonment and ordered to pay a large fine.</t>
+  </si>
+  <si>
+    <t>Trial outcome 16.02.2022: 2 years of imprisonment in colony under general regime conditions. Trial outcome 18.07.2024: 4 years of imprisonment in colony in strict regime conditions, 400 basic values fine. Appeal 11.10.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-10-20 18:14:57</t>
+  </si>
+  <si>
+    <t>Gennady Stanislavovich Savritsky</t>
+  </si>
+  <si>
+    <t>28 november 1963</t>
+  </si>
+  <si>
+    <t>Entrepreneur. His business is JSC Anastan, a large company engaged in the production of polystyrene foam.
+The criminal case was prompted by a video the family made in the summer of 2020 calling for an end to violence. Gennady testified in court that one day in the summer of 2020, emotionally affected by the data he saw online about the violence used by the officers against protesters, he decided to record a video addressing the officers calling for a justified use of force. He came up with the text of the speech and then asked his daughter to read it. He also asked his wife to speak out about the elections. On the same day, he expressed his wishes for the future of the country on video, and at the end of his speech, he also showed a heart symbol. After that, he found videos on the Internet and edited the video. On the same day, he sent it to several of his friends and relatives.</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.11.2024: 5 years of imprisonment in colony under enhanced security conditions. Appeal 07.02.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:09:18</t>
   </si>
   <si>
     <t>Sergey Sergeevich Pleshkun</t>
   </si>
   <si>
     <t>28 november 1987</t>
   </si>
   <si>
     <t>On March 17, the State Security Committee announced the detention of a group of Belarusians who were preparing a terrorist attack against Russian troops in the Mozyr district.
 According to the case file, in the period from August 2020 to February 2022, Pleshkun and Selvich purchased components for the manufacture of Molotov cocktails and pyrotechnic products, which were stored and transported in various vehicles and places for their subsequent use in the commission of an act of terrorism, an attack on buildings, institutions, vehicles, as well as law enforcement officers.
 In addition, Pleshkun allegedly made Molotov cocktails himself and, together with Selvich, prepared for the deliberate disrepair of vehicles and communication routes, which could lead to the death of a person, a crash or an accident.
 Sergey Peshkun has two young children.</t>
   </si>
   <si>
     <t>16 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
+    <t>Arthur Vladimirovich Pedko</t>
+  </si>
+  <si>
+    <t>28 november 1979</t>
+  </si>
+  <si>
+    <t>For a long time, Artur worked in power grids — first as an engineer at «Belenergosetproject», and then at «Minskenergo». Arthur is accused of transferring personal data of more than 500 officials by telegram channel.</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.04.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 16.07.2024: the sentence was upheld. Regime change trial date unknown: 3 years of prison regime.</t>
+  </si>
+  <si>
+    <t>2022-11-28 23:42:54</t>
+  </si>
+  <si>
+    <t>Uladzimir Aliaksandravich Zakharau</t>
+  </si>
+  <si>
+    <t>28 november 1968</t>
+  </si>
+  <si>
+    <t>A well-known businessman from Polotsk. He was charged under Part 2 of Article 243-1 (evasion of duties as a tax agent in transferring taxes and fees), Article 369-1 (discrediting the Republic of Belarus), Part 1 of Article 243-3 (evasion of payment of insurance premiums), and Part 3 of Article 243 (evasion of payment of taxes and fees). The case was heard behind closed doors by the Vitebsk Regional Court. The hearing began on July 23, 2024, and lasted until February 28, 2025. The start date of the special proceedings is April 12, 2024.
+After the opening of special judicial proceedings, the businessman returned to Belarus, despite the threat of prosecution, and was detained .
+Vladimir had asthma and had a stroke. He also had a young daughter to support.
+The sentence is imprisonment .</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, Gomelslaya obl., Mozyrski rayon, Mikhaolovsky selsovet, 70</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.02.2025: 5 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
+    <t>Arthur Andreevich Radivanovich</t>
+  </si>
+  <si>
+    <t>28 november 1992</t>
+  </si>
+  <si>
+    <t>The investigation established that Artur Radzivanovich “on his own initiative entered into correspondence with representatives of the armed formation “K. Kalinovsky’s Regiment” via Telegram.” During the conversation, he clarified the procedure and conditions for enlisting in the regiment, and then planned the crossing of the state border of the Republic of Belarus with the Republic of Poland and the further route to Ukraine. Arriving on December 30, 2023 at the international checkpoint “Brest” to travel to Ukraine through the territory of Poland, the accused was detained by internal affairs officers.</t>
+  </si>
+  <si>
+    <t>Trial outcome 22.05.2024: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal 06.08.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
     <t>Georgiy Adamovich Cherevako</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 november 1968</t>
   </si>
   <si>
     <t>Georgy Cherevako was detained in August while returning from the United States. He was convicted for a donation of $21.29, which he sent from his PayPal account in support of the Kalinowski Regiment. A Belarusian card was linked to the account, from which the funds were debited. The authorities considered these to be deliberate actions “for the purpose of financing activities for the recruitment, training, and other preparation” of persons for armed conflict in Ukraine.
 At the trial, he said that he voluntarily told the officers who detained him that he was subscribed to numerous “extremist” telegram channels, and admitted that he had made a transfer to the account of Polk Kalinovsky.
 He himself gave the employees passwords to enter the payment system. He said that he made a donation because he hoped that these funds would be used to purchase helmets, body armor, and medicines, but he understood that they would use them according to their own understanding and, among other things, buy weapons and ammunition with them.</t>
   </si>
   <si>
     <t>Trial outcome 08.12.2023: 5 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2023-12-22 01:24:42</t>
   </si>
   <si>
-    <t>Arthur Vladimirovich Pedko</t>
-[...57 lines deleted...]
-  <si>
     <t>Evgeniy Alexeyevich Verkhovodkin</t>
   </si>
   <si>
     <t>29 november 1988</t>
   </si>
   <si>
     <t>There were at least nine hearings in the case. There were many witnesses at the trial who testified against him. Yevgeny was accused of administering the channel and urging Belarusians to take part in protests, editing posts, etc.</t>
   </si>
   <si>
     <t>Trial outcome 27.07.2023: 7 years of imprisonment in colony under enhanced security conditions. Appeal 21.11.2023: unknown.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Alexander Stanislavovich Danilevich</t>
-[...21 lines deleted...]
-    <t>2025-08-18 23:08:15</t>
+    <t>Vitaly Vladimirovich Petrenko</t>
+  </si>
+  <si>
+    <t>29 november 1978</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.03.2025: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1624,2265 +1460,1889 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="C9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-        <v>41</v>
+      <c r="C10" t="s">
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>139</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
         <v>143</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
       <c r="I27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>159</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="I36" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>201</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>205</v>
+        <v>209</v>
+      </c>
+      <c r="C39" t="s">
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="I39" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B40" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C40" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="I40" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B41" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>224</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>225</v>
+        <v>74</v>
       </c>
       <c r="I43" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
       </c>
       <c r="F45" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>250</v>
+        <v>201</v>
       </c>
       <c r="I48" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>253</v>
+        <v>255</v>
+      </c>
+      <c r="C49" t="s">
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B51" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C51" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>261</v>
+        <v>269</v>
+      </c>
+      <c r="C52" t="s">
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="I53" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C54" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>159</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>285</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>285</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>294</v>
+      </c>
+      <c r="C57" t="s">
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>99</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C58" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
-        <v>201</v>
+        <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
+        <v>314</v>
+      </c>
+      <c r="C61" t="s">
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>321</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>321</v>
+        <v>319</v>
+      </c>
+      <c r="C64" t="s">
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>68</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="C65" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
+      <c r="H66" t="s">
+        <v>340</v>
+      </c>
       <c r="I66" t="s">
-        <v>330</v>
-[...53 lines deleted...]
-      <c r="I68" t="s">
         <v>341</v>
-      </c>
-[...331 lines deleted...]
-        <v>398</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">