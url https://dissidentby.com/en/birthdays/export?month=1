--- v1 (2026-01-31)
+++ v2 (2026-07-29)
@@ -12,1358 +12,1203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
   </si>
   <si>
     <t>Nikita Vadimovich Dranets</t>
   </si>
   <si>
     <t>1 january 1999</t>
   </si>
   <si>
-    <t>Nikita, an activist in the anarchist movement, was detained in March 2021 as part of a criminal case brought against anarchists from the Brest region. He was convicted of "participation in group actions that grossly violate public order" and "participation in a criminal organization." It is known that the charges were based on an episode related to the "March of the Non-Parasites," which took place on March 5, 2017.</t>
+    <t>Nikita, an anarchist activist, was arrested in March 2021 as part of a criminal case against anarchists from the Brest region. He was convicted of "participating in group actions that grossly violate public order" and "participating in a criminal organization." The charges stemmed from an incident related to the "March of the Non-Parasites," which took place on March 5, 2017.
+Nikita was scheduled for release in early March 2026 after completing his six-year sentence. However, in January, he was retried under Article 411 of the Criminal Code—"malicious disobedience to prison administration"—and received an additional year added to his sentence. Prior to this, the anarchist spent at least four months in a cell-type facility at Shklov Colony No. 17.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
-    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+    <t>IK-20, 247755, Gomelslaya obl., Mozyrski rayon, Mikhaolovsky selsovet, 70</t>
   </si>
   <si>
     <t>In custody</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Trial outcome 06.09.2022: 6 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 28.02.2023: the sentence was upheld.</t>
+    <t>Trial outcome 06.09.2022: 6 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 28.02.2023: the sentence was upheld. Trial outcome date unknown: 1 year of imprisonment in colony in strict regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2021-03-07 16:14:07</t>
   </si>
   <si>
-    <t>Dmitry Leonidovich Papkov</t>
-[...16 lines deleted...]
-    <t>2023-03-31 19:10:13</t>
+    <t>Zmitser Heorhiyevich Kolas</t>
+  </si>
+  <si>
+    <t>1 january 1957</t>
+  </si>
+  <si>
+    <t>Belarusian translator, literary scholar, and publisher. One of the most renowned popularizers of translated world literature.
+Dmitry, the son of literary critic Georgy Kolos and brother of film director and teacher Vladimir Kolos, made a name for himself in the 1980s with his translations from French into Belarusian. Since the 1990s, Kolos has been involved in publishing. The Zmitser Kolas Publishing House is known for publishing world poetry, prose, and plays in the best Belarusian translations.
+Dmitry was previously detained by the KGB in early March 2023. However, he was released after 10 days in custody, which he spent in a KGB pretrial detention facility. He has not been charged.
+In February 2026, Dmitry was arrested again, amid mass arrests of book publishers and distributors. Dmitry spent 14 days in the Okrestina detention center, after which he was never released. On March 3, 2026, a coalition of print publishers, including the Kamunikat.org Foundation, Lohvinau Publishing House, and Andrei Yanushkevich Publishing, was added to the Ministry of Internal Affairs' updated list of "extremist groups." Yaroslav Ivanyuk, Dmitry Kolos , Igor Logvinov, Vaclav Bogdanovich, Andrei Yanushkevich, and Alexander Evdakha were named in connection with the group. The publishers' websites and social media accounts were also added.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>2026-03-09 11:55:40</t>
+  </si>
+  <si>
+    <t>Ivan Mikalayevich Petranevich</t>
+  </si>
+  <si>
+    <t>2 january 1992</t>
+  </si>
+  <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 20.02.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-03-02 21:15:39</t>
+  </si>
+  <si>
+    <t>Liubou Drahel</t>
+  </si>
+  <si>
+    <t>3 january 1998</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.06.2025: 3 years of imprisonment in colony under general regime conditions. Appeal 11.09.2025: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2025-05-31 00:32:30</t>
   </si>
   <si>
     <t>Eugene Alexeyevich Pelekhaty</t>
   </si>
   <si>
     <t>3 january 1993</t>
   </si>
   <si>
     <t>During the detention, “special equipment and physical force” were used against Yevgeny, according to the June 2 court decision (the man was accused of disobeying the police). He was taken out of his office in handcuffs and with a bag over his head, we know from our sources.At the moment, Evgeny Pelekhaty is awaiting trial. He is accused of writing several tough telegram comments about Lukashenka and the security forces.</t>
   </si>
   <si>
     <t>Trial outcome 05.08.2024: unknown.</t>
   </si>
   <si>
     <t>2023-06-15 18:33:27</t>
-  </si>
-[...78 lines deleted...]
-    <t>2021-09-17 01:25:10</t>
   </si>
   <si>
     <t>Fedor Mikhailovich Candiranda</t>
   </si>
   <si>
     <t>4 january 1978</t>
   </si>
   <si>
     <t>Senior lecturer in the Combined Arms Department of the Military Academy. He has repeatedly won prizes among senior lecturers at the Military Academy. On August 13, 2020, he submitted a resignation letter due to election fraud and refusal to carry out criminal orders. In May 2021, Lukashenko stripped him of his rank of lieutenant colonel.
 In recent years he worked in the IT field.
 He was arrested in March 2025, most likely in connection with the "Gayun case".
 Fedor has chronic diseases.</t>
   </si>
   <si>
+    <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
+  </si>
+  <si>
     <t>Trial outcome 25.09.2025: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
+    <t>Alexander Vladimirovich Vauchok</t>
+  </si>
+  <si>
+    <t>4 january 1977</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
+  </si>
+  <si>
+    <t>Viktar Aliaksandravich Kizevich</t>
+  </si>
+  <si>
+    <t>Viktor was arrested and found guilty of "assisting extremist activity." He was sentenced to imprisonment in a penal colony; the exact length of his sentence is unknown.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
+  </si>
+  <si>
     <t>Maksim Dmitrievich Varnel</t>
   </si>
   <si>
     <t>5 january 2001</t>
   </si>
   <si>
+    <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
+  </si>
+  <si>
     <t>Trial outcome 07.12.2023: 5 years 6 months of imprisonment in colony under general regime conditions. Appeal 20.02.2024: unknown. Appeal 18.12.2024: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
   </si>
   <si>
-    <t>Natalia Nikolaevna Vasilenko</t>
-[...14 lines deleted...]
-    <t>2025-01-06 13:57:15</t>
+    <t>Aliaksandr Piatrovich Hardzeenka</t>
+  </si>
+  <si>
+    <t>6 january 1981</t>
+  </si>
+  <si>
+    <t>administrator of road Viber chats about the traffic situation in Rechitsa and Gomel. He was detained at the end of March 2025. He worked for Belorusneft.
+"The GUBOPiK took it from the house harshly . They are slapping Article 361 [ note : probably they are talking about Article 361-4 of the Criminal Code ] for photos of Russian equipment taken in 2022 ," a source told the publication "Flagstock".</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel, ul. Knizhnaya 1A, 246144</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-05-20 00:24:17</t>
+  </si>
+  <si>
+    <t>Oleksandr Vitalyevich Kovalenko</t>
+  </si>
+  <si>
+    <t>6 january 1988</t>
+  </si>
+  <si>
+    <t>Alexander is known to be a Ukrainian citizen. He lived in the village of Yarevo in the Vitebsk region. According to the Ministry of Foreign Affairs, he was sentenced to imprisonment.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
   </si>
   <si>
     <t>Evgeniy Tadeushevich Buzhinskiy</t>
   </si>
   <si>
     <t>6 january 1966</t>
   </si>
   <si>
     <t>The doctor of the 1st qualification category of the ultrasound specialist of the Smorgon Central District Hospital.
 He was detained for insulting Lukashenko.</t>
   </si>
   <si>
+    <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
+  </si>
+  <si>
     <t>6 years of imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>2022-08-31 17:10:54</t>
-  </si>
-[...53 lines deleted...]
-    <t>2022-12-01 02:21:53</t>
   </si>
   <si>
     <t>Dmitriy Yurievich Popov</t>
   </si>
   <si>
     <t>7 january 1992</t>
   </si>
   <si>
     <t>The social media moderator for "Country for Life" disappeared on the evening of June 4, 2020. Only a few days later, it was revealed that he had been sentenced to 15 days in jail and transferred to a temporary detention facility in Minsk. He was charged with "organizing mass riots."
 In the fall of 2022, Dmitry was transferred to prison regime.
 According to human rights activists, the defendants in the case are required to pay compensation in the amount of 29 million rubles.
 In 2025, Dmitry was convicted under Article 411.</t>
   </si>
   <si>
     <t>Turma №8, Zhodino, Sovetskaya ul. 22A, 222163</t>
   </si>
   <si>
     <t>Trial outcome 14.12.2021: 16 years of imprisonment in colony under enhanced security conditions. Appeal 01.06.2022: the sentence was upheld. Regime change trial 27.09.2022: 5 years of prison regime. Trial outcome 06.10.2022: approximately 29000000 rubles of compensation. Trial outcome date unknown: unknown years of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:59</t>
   </si>
   <si>
+    <t>Nikolai Vladimirovich Biblis</t>
+  </si>
+  <si>
+    <t>7 january 1997</t>
+  </si>
+  <si>
+    <t>Nikolai, a technician at the Institute of Powder Metallurgy, was arrested in July 2021 in a criminal case related to the "Busly Lyatsyats" initiative. Some of the charges involved damaging the car of a Borisov district judge. As a result, he was sentenced to a long prison term and a fine.
+Nikolai had previously been arrested after attempting to file a complaint with the Central Election Commission on July 16, 2020, where his front tooth was knocked out.</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.09.2022: 8 years 6 months of imprisonment in colony under enhanced security conditions, 300 basic values fine. Appeal 28.02.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2022-05-26 01:14:39</t>
+  </si>
+  <si>
     <t>Nikolay Nikolaevich Autukhovich</t>
   </si>
   <si>
     <t>7 january 1963</t>
   </si>
   <si>
     <t>Nikolai, an Afghan war veteran, entrepreneur, and public figure, had previously been persecuted multiple times for his civic activism. He was arrested on December 1, 2020, and convicted on several charges, including "creating a criminal organization" and "attempted seizure of power." He received a lengthy prison sentence and a fine, with the first five years of his sentence to be served in prison.
 In the spring of 2024, Nikolai and two other defendants in the "case" were ordered to pay compensation for damage to police officers' property totaling more than 40,000 rubles.
 In November 2025, Nikolai completed his five-year prison sentence and was transferred to Correctional Colony No. 14, where he was immediately sent to a PKT. Nikolai will likely be sent back to prison.</t>
   </si>
   <si>
+    <t>Turma №1, Grodno, Kirova 1, 230023</t>
+  </si>
+  <si>
     <t>Trial outcome 17.10.2022: 25 years of imprisonment in colony in strict regime conditions (among them 5 years of prison regime), 1000 basic values fine, military service restriction. Appeal 31.03.2023: the sentence was upheld. Trial outcome 26.04.2024: approximately 13400 rubles of compensation. Regime change trial 23.01.2026: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Nikolai Vladimirovich Biblis</t>
-[...21 lines deleted...]
-    <t>On November 24, 2023, an appeal hearing was held and the verdict came into force.</t>
+    <t>Dmitry Kirillovich Shishkov</t>
+  </si>
+  <si>
+    <t>7 january 1967</t>
+  </si>
+  <si>
+    <t>A former investigator. In 2010, he was appointed head of the investigative department of the Mogilev Regional Executive Committee's Internal Affairs Directorate. He was later sent to work for the Investigative Committee.
+His last job was at the Mogilevskie Vedomosti news agency. Shishkov may have been responsible for security there. ONT claimed Shishkov was fired from there in 2023 for his political views.
+In March 2024, ONT aired a "New Belarus" passport issued in Shishkov's name. However, the document was clearly fake.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.10.2025: 3 years restrictions of freedom with referral to an open-type correctional facility, 500 basic values fine. Appeal 13.01.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
+    <t>Maksim Aliakseyevich Siamitko</t>
+  </si>
+  <si>
+    <t>8 january 1995</t>
+  </si>
+  <si>
+    <t>Maxim served in the Ministry of Internal Affairs' Security Department since July 2016, serving as a police driver in a special battalion tasked with protecting diplomatic missions. In 2019, he rose to the rank of senior police sergeant.
+He was arrested in February 2025 in connection with a criminal case opened under the article "assistance to extremist activity" after Belarusian security forces gained access to the chats of a bot belonging to the Belarusian Gayun monitoring project, where people were sending information about Russian troop movements.
+In October 2025, Maxim was found guilty and sentenced to restricted freedom and sent to an open correctional facility.</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025, Grodno, ul. Lidskaya, 29б</t>
+  </si>
+  <si>
+    <t>Trial outcome 22.10.2025: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-02-03 11:04:08</t>
+  </si>
+  <si>
+    <t>Artsiom Uladzimiravich Mazanik</t>
+  </si>
+  <si>
+    <t>8 january 1990</t>
+  </si>
+  <si>
+    <t>Artyom enjoys music and fishing, and is inquisitive and knowledgeable in many areas. He studies English and German. He always knew he would live in Germany. He loves Rammstein, has been listening to them since childhood, and knows many of their songs by heart.
+He was arrested on January 12, 2022, in connection with a criminal case involving "group actions grossly violating public order," "illegal collection and dissemination of personal data," "calls for actions aimed at harming national security," and "aiding and abetting incitement of hatred."
+In September 2022, he was found guilty of participating in two post-election protests in Minsk in 2020, as well as developing a barcode scanning program to boycott companies that supported the regime.</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.09.2022: 8 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
+  </si>
+  <si>
+    <t>Vitali Vaitsiakhovich</t>
+  </si>
+  <si>
+    <t>8 january 1967</t>
+  </si>
+  <si>
+    <t>Vitaly was detained in August 2021 as part of a criminal case initiated under the article "act of terrorism", and in June 2023 he was sentenced under numerous criminal articles to a long term of imprisonment, the first five years of which were in prison.
+According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly preparing extremist crimes operated in Belarus, Turkey, Poland, Ukraine and other countries. It included radical military personnel, security officials, athletes and businessmen who sought to seize power illegally. This case is related to the attempted arson of the house of MP Oleg Gaidukevich in June 2021 and the "organization of mass riots."</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.06.2023: 19 years of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime). Appeal 04.10.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:25:10</t>
+  </si>
+  <si>
+    <t>Alexander Aleksandrovich Chikindin</t>
+  </si>
+  <si>
+    <t>9 january 1981</t>
   </si>
   <si>
     <t>IK №3</t>
   </si>
   <si>
-    <t>2 years imprisonment.</t>
-[...33 lines deleted...]
-    <t>2025-08-11 18:45:43</t>
+    <t>Trial outcome 07.03.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 12.07.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Dumava</t>
   </si>
   <si>
     <t>9 january 1986</t>
   </si>
   <si>
     <t>Sergei was arrested in March 2021 and convicted that fall for posting stickers in Vitebsk. According to the prosecution, from October 1, 2020, to March 22, 2021, he engaged in activities aimed at "systematic property damage": using aerosol paint, he spray-painted slogans such as "Long Live Belarus!", "3%," "Red Partisan," "Go Away," and others on Vitebskvodokanal facilities.
 In September 2024, another court hearing took place, following which Sergei was transferred to prison.</t>
   </si>
   <si>
     <t>Trial outcome 17.09.2021: 9 years 15 days of imprisonment in colony under enhanced security conditions. Regime change trial 25.09.2024: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
   </si>
   <si>
-    <t>Vladimir Vladimirovich Shemyakin</t>
-[...56 lines deleted...]
-    <t>2023-11-21 14:51:55</t>
+    <t>Andrei Uladzimiravich Navitski</t>
+  </si>
+  <si>
+    <t>10 january 1981</t>
+  </si>
+  <si>
+    <t>Andrei was arrested in June 2021 in connection with a criminal case opened under the articles "organizing and preparing actions that grossly violate public order," "illegal actions in relation to firearms, ammunition, and explosives," and "insulting Lukashenko."
+In September 2021, he was found guilty of participating in the 2020 post-election protests in Minsk, insulting Lukashenko on YouTube, and purchasing, storing, and transporting a bulk substance without notifying authorized authorities.
+In June 2022, Andrei faced a court hearing for "malicious disobedience to the demands of the prison administration," which resulted in his prison term being extended and the prison regime being tightened.
+In January 2023, another court hearing was held on charges of "disobeying the administration's demands." As a result, the total sentence was seven years in prison.
+Since April 2024 and as of early December of that year, Andrei's family has had no news of him. Their inquiries to the prison administration were met with a formal response, stating that he would report everything himself "through correspondence," but no letters have been received from him.</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.09.2021: 5 years of imprisonment in colony under enhanced security conditions, approximately 392 rubles of compensation. Trial outcome 13.06.2022: 4 months of imprisonment in colony in strict regime conditions. Trial outcome 17.01.2023: 1 year 8 months of imprisonment in colony in strict regime conditions. Trial outcome date unknown: unknown years of imprisonment in colony in strict regime conditions.</t>
+  </si>
+  <si>
+    <t>2021-10-01 18:41:47</t>
   </si>
   <si>
     <t>Igor Mikhailovich Nemirovich</t>
   </si>
   <si>
     <t>10 january 1994</t>
   </si>
   <si>
     <t>Igor Nemirovich was first detained in early May 2022 and immediately placed under house arrest, but he escaped and left. In the fall of this year, he appealed to the commission for reviewing appeals from Belarusians abroad and returned home, but this fact was not recognized as "an unconditional basis for concluding that he repented." On September 27, 2023, he was detained again and placed in custody.
 According to the prosecution , on August 10, 2020, Igor Nemirovich posted a photo on Instagram with text in an "indecent form, degrading the honor and dignity of Alexander Lukashenko, which contained a negative assessment and was offensive towards him."
 At the trial, Igor admitted his guilt in full and said that from May to August 2020, he did not live in Belarus. The Brest resident learned about the events that took place in his homeland from the media. "Having succumbed to negative emotions from the events being covered," he posted a photo of an "offensive nature" regarding Alexander Lukashenko on the social network Instagram.
 08/16/2024 released after serving the full sentence imposed by the court.
 In October 2024, he was again detained on suspicion of "assisting extremist activity."</t>
   </si>
   <si>
     <t>IK-9, Gorki, 213410, ul. Dobroliubova, 16</t>
   </si>
   <si>
     <t>Trial outcome 17.11.2023: 1 year of imprisonment in colony under general regime conditions. Trial outcome 08.04.2025: 3 years of imprisonment in colony under enhanced security conditions. Appeal 10.06.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-11-14 19:18:14</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Novitsky</t>
-[...19 lines deleted...]
-    <t>2021-10-01 18:41:47</t>
+    <t>Sergey Valerievich Degtyarenko</t>
+  </si>
+  <si>
+    <t>10 january 1992</t>
+  </si>
+  <si>
+    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 11.01.2024: 3 years 5 months of imprisonment in colony under general regime conditions. Appeal 16.04.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
   </si>
   <si>
     <t>Boris Viktorovich Kim</t>
   </si>
   <si>
     <t>11 january 1996</t>
   </si>
   <si>
     <t>On February 17, 2023, an appeal hearing was held. the verdict came into force.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>4,5 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
-  </si>
-[...14 lines deleted...]
-    <t>2023-11-05 20:55:54</t>
   </si>
   <si>
     <t>Konstantin Anatolevich Rudnitsky</t>
   </si>
   <si>
     <t>11 january 1999</t>
   </si>
   <si>
     <t>Student. Konstantin is a master of sports.
 On December 9, a video appeared in the telegram channels supporting the current government in the Republic of Belarus with him, where Konstantin was forced to say that he participated in the development of the «Black Map of Belarus».</t>
   </si>
   <si>
     <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
   </si>
   <si>
     <t>Trial outcome 12.07.2022: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
-  </si>
-[...14 lines deleted...]
-    <t>2022-05-23 12:39:50</t>
   </si>
   <si>
     <t>Paul Petrovich Dobrovolsky</t>
   </si>
   <si>
     <t>12 january 1990</t>
   </si>
   <si>
     <t>Former journalist for Naviny.by.
 Previously, Pavel worked for various independent publications. During the 2020 protests, he was detained and charged with administrative offences in connection with his professional activities. In the fall of 2021, Pavel Dobrovolsky left Belarus. He traveled extensively across various countries, reporting.
 However, as has now becomeknown , he has been held in a pretrial detention facility in Belarus since January 2025. The circumstances of his criminal prosecution suggest that Pavel's previous activities related to the exercise of his right to free expression and dissemination of information are the reason for his detention.
 In October 2025, it became known that Pavel was accused of treason.</t>
   </si>
   <si>
-    <t>Glavpochtamt, a/b 8, Minsk 220050</t>
+    <t>Trial outcome date unknown: 9 years of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
-    <t>Dmitry Alexandrovich Grishkevich</t>
-[...8 lines deleted...]
-    <t>2025-08-28 12:54:28</t>
+    <t>Konstantin Leonidovich Ermolovich</t>
+  </si>
+  <si>
+    <t>12 january 1991</t>
+  </si>
+  <si>
+    <t>Resident of the Mogilev region. Native of Lithuania. Detained for sabotage of the railway near the stations of Bobruisk, as well as arson of the shooting range of military unit 5527.
+On October 25, 2022, the court’s appeal hearing took place, and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.08.2022: 16 years of imprisonment in colony under enhanced security conditions. Appeal 25.10.2022: unknown.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:39:50</t>
+  </si>
+  <si>
+    <t>Aliaksandr Valeryevich Manvelian</t>
+  </si>
+  <si>
+    <t>12 january 1978</t>
+  </si>
+  <si>
+    <t>Alexander cared for his mother, a Group 1 visually impaired person who has problems with her musculoskeletal system.</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.12.2025: 3 years of imprisonment in colony under enhanced security conditions. Appeal 04.03.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Ivan Sergeevich Osipovich</t>
   </si>
   <si>
     <t>13 january 1998</t>
   </si>
   <si>
     <t>On November 11, 2022, an appeal hearing was held. The verdict came into force.</t>
   </si>
   <si>
     <t>3 years imprisonment in a colony</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
-    <t>Vladislav Vladimirovich Koshelev</t>
-[...77 lines deleted...]
-    <t>Inna Valerievna Glinskaya</t>
+    <t>Aliaksandr Karatkevich</t>
+  </si>
+  <si>
+    <t>14 january 1991</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-12-15 11:47:02</t>
+  </si>
+  <si>
+    <t>Viktar Piatrovich Keller</t>
+  </si>
+  <si>
+    <t>15 january 2001</t>
+  </si>
+  <si>
+    <t>Citizen of Ukraine</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.05.2026: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:27:17</t>
+  </si>
+  <si>
+    <t>Inna Valeryeuna Hlinskaia</t>
   </si>
   <si>
     <t>16 january 1975</t>
   </si>
   <si>
     <t>Detained together with her daughter.
 The apartment was searched under Article 364 of the Criminal Code of the Republic of Belarus. Then the article of accusation was reclassified to Part 3 of Article 130 of the Criminal Code of the Republic of Belarus.
 He is previously accused of distributing personal data of Interior Ministry employees.</t>
   </si>
   <si>
     <t>Trial outcome 20.01.2023: 7 years of imprisonment in colony under general regime conditions. Appeal 28.04.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-01-07 01:46:58</t>
   </si>
   <si>
-    <t>Asker Azerovich Allahverdiyev</t>
-[...13 lines deleted...]
-  <si>
     <t>Vladimir Vladimirovich Shpak</t>
   </si>
   <si>
     <t>16 january 1972</t>
   </si>
   <si>
     <t>On July 24, the Ministry of Internal Affairs recognized the "Propovednik" project as an "extremist group." According to the department, 52-year-old Vladimir Shpak, who was detained in May 2024, is involved in it.
 Pro-government Telegram channels reported that the man "incited national and social hatred, called for violence, advocated radicalization and terrorism." It was claimed that a number of criminal cases had been opened against the detainee - he was threatened with 10 years in prison.</t>
   </si>
   <si>
     <t>Trial outcome 09.01.2025: 7 years of imprisonment in colony under enhanced security conditions, 600 basic values fine. Appeal 07.03.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-08-30 23:52:04</t>
   </si>
   <si>
-    <t>Timur Vazhevich Pipiya</t>
-[...21 lines deleted...]
-    <t>2023-05-15 13:10:03</t>
+    <t>Asker Azerovich Allahverdiyev</t>
+  </si>
+  <si>
+    <t>16 january 1999</t>
+  </si>
+  <si>
+    <t>According to Asker's social networks, he lived in Minsk, played sports, and acted in videos. The last time he visited his VKontakte page was in July. His case will be heard behind closed doors in the Minsk City Court on October 4. Asker is charged under Part 1 of Article 361-3 of the Criminal Code (Participation in an armed formation or armed conflict, military action, recruitment or preparation of persons for such participation on the territory of a foreign state).</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.10.2024: compulsory treatment in a psychiatric hospital.</t>
+  </si>
+  <si>
+    <t>2024-09-13 20:37:48</t>
   </si>
   <si>
     <t>Vladimir Methodievich Voroshen</t>
   </si>
   <si>
     <t>17 january 1965</t>
   </si>
   <si>
-    <t>unknown years of imprisonment in a colony under general regime conditions</t>
+    <t>According to human rights activists, he was released in March 2026.</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.03.2024: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2024-01-18 19:26:22</t>
   </si>
   <si>
-    <t>Elena Petrovna Zhukova</t>
+    <t>Alena Zhukava</t>
   </si>
   <si>
     <t>17 january 1969</t>
   </si>
   <si>
-    <t>Trial outcome 03.11.2025: 2 years 6 months of imprisonment in colony under general regime conditions, 800 basic values fine.</t>
+    <t>Trial outcome 03.11.2025: 2 years 6 months of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-18 17:00:13</t>
   </si>
   <si>
     <t>Nicholas Vasilevich Bankov</t>
   </si>
   <si>
     <t>18 january 1971</t>
   </si>
   <si>
     <t>Former lecturer at the Department of Communications at BSUIR. This department is designed to train career officers for the Armed Forces and other security agencies and departments of the Republic of Belarus. Nikolai was initially sentenced to administrative arrest, and then re-arrested as part of a criminal case. He was convicted for three donations that the man made in August 2020.
 From the moment he was transferred to the colony, Mikhail served 180 days in a punishment cell, then was placed in a PKT.
 As of April 2025, he was transferred to prison regime in Prison No. 4 .</t>
   </si>
   <si>
     <t>Trial outcome 28.07.2023: 4 years of imprisonment in colony under general regime conditions. Appeal 17.10.2023: the sentence was upheld. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2023-06-22 00:43:17</t>
   </si>
   <si>
     <t>Vyacheslav Mikhailovich Oreshko</t>
   </si>
   <si>
     <t>18 january 1955</t>
   </si>
   <si>
     <t>Belarusian political scientist and public figure, activist of the REP trade union.
 Vyacheslav's vision has deteriorated significantly in the colony. He can barely see anything. He often moves around by touch.</t>
   </si>
   <si>
-    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 05.01.2023: 8 years of imprisonment in colony under enhanced security conditions. Appeal 03.04.2023: unknown.</t>
   </si>
   <si>
     <t>2022-05-13 18:58:35</t>
   </si>
   <si>
-    <t>Victor Vitalievich Gurko</t>
-[...2 lines deleted...]
-    <t>19 january 2000</t>
+    <t>Vyacheslav Valerievich Murnov</t>
+  </si>
+  <si>
+    <t>19 january 1973</t>
+  </si>
+  <si>
+    <t>According to the case materials, Vyacheslav Murnov used obscene language to comment on posts featuring Lukashenko on Odnoklassniki in October 2021 and March 2024. This was enough to send the man to prison. In addition, he was also given "compulsory treatment for chronic alcoholism."
+On September 3, 2024, the appeal was heard and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.07.2024: 2 years of imprisonment in colony under general regime conditions. Appeal 03.09.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-07-01 20:57:16</t>
+  </si>
+  <si>
+    <t>Viktar Hurko</t>
+  </si>
+  <si>
+    <t>19 january 2001</t>
   </si>
   <si>
     <t>Detained for participating in protests in 2020.
 On August 13, 2024, Judge Olga Lavrinovich will make a decision in the Oktyabrsky District Court of Minsk "On replacing the restriction of freedom without sending to an open-type correctional facility."
 As of October 2025, it became known that Viktor was again detained and was being held in Pre-trial Detention Center No. 1.</t>
   </si>
   <si>
-    <t>Trial outcome 14.03.2023: 1 year 6 months restrictions of freedom without referral to an open-type correctional facility. Regime change trial 13.08.2023: unknown.</t>
+    <t>Trial outcome 14.03.2023: 1 year 6 months restrictions of freedom without referral to an open-type correctional facility. Regime change trial 13.08.2023: unknown. Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2022-11-02 14:13:38</t>
   </si>
   <si>
-    <t>Vyacheslav Valerievich Murnov</t>
-[...27 lines deleted...]
-    <t>2022-06-13 01:05:25</t>
+    <t>Elena Alexandrovna Lobanova</t>
+  </si>
+  <si>
+    <t>19 january 1984</t>
+  </si>
+  <si>
+    <t>It has become known that Elena's regime has been changed and she is now in a penal colony.
+Photos from the protests found on her phone served as the pretext for her arrest. Elena's business was also destroyed.
+According to the testimony of former political prisoners, Elena's sentence is approximately 2 years.
+It is known that Elena began taking antidepressants while still in pretrial detention. Initially, she received no letters from her family, no money transfers, and no packages. She has a son; he was 10 years old at the beginning of 2026.</t>
+  </si>
+  <si>
+    <t>Trial outcome 22.04.2024: unknown years restrictions of freedom without referral to an open-type correctional facility. Regime change trial date unknown: 2 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:59:15</t>
+  </si>
+  <si>
+    <t>Sergey Nikolaevich Kabarchuk</t>
+  </si>
+  <si>
+    <t>20 january 1963</t>
+  </si>
+  <si>
+    <t>On February 15, 2024, a "counter-terrorism operation" was declared in the Lelchitsy District of the Gomel Region on the border with Ukraine. Residents were asked to "remain calm and comply with the orders of law enforcement officers." The KGB claimed to have detained members of a "sabotage and reconnaissance group" that included citizens of Ukraine and Belarus. The exact number of detainees has not been reported.
+After his arrest, Sergei was diagnosed with cancer in pretrial detention.</t>
+  </si>
+  <si>
+    <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.10.2024: 20 years of imprisonment in colony under enhanced security conditions, 700 basic values fine.</t>
+  </si>
+  <si>
+    <t>2024-09-23 19:42:06</t>
+  </si>
+  <si>
+    <t>Maksim Aliaksandravich Smirnou</t>
+  </si>
+  <si>
+    <t>20 january 1992</t>
+  </si>
+  <si>
+    <t>Maxim was convicted right there at Brest State Technical University. He was in custody at the time of the trial. He was accused of writing a comment "in one of the Telegram channels" that was considered a "public insult" to Lukashenko.</t>
+  </si>
+  <si>
+    <t>IUOT-36, 220039, Minsk, ul. Korotkevicha, 14</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.03.2025: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-05-07 18:30:21</t>
   </si>
   <si>
     <t>Anastasia Sergeevna Kukhta</t>
-  </si>
-[...1 lines deleted...]
-    <t>20 january 1992</t>
   </si>
   <si>
     <t>A social activist from Minsk.
 She was detained on February 17, 2022 at her place of residence. Her house was searched.
 At first, she was sentenced to administrative arrest, but after the end of the arrest, Anastasia did not go free.</t>
   </si>
   <si>
     <t>5 years of imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>2022-03-16 14:22:57</t>
-  </si>
-[...42 lines deleted...]
-    <t>2022-09-09 14:56:43</t>
   </si>
   <si>
     <t>Eugen Igorevich Stepanov</t>
   </si>
   <si>
     <t>21 january 1967</t>
   </si>
   <si>
     <t>The essence of the charges brought against Yevgeny Stepanov, who is now accused of "creating or participating in the activities of an extremist group," is unknown. According to unreliable information, he was detained in January of this year for "distributing extremist materials on the Internet" and sentenced to arrest under Part 2 of Article 19.11 of the Code of Administrative Offenses, from which he has not been released.
 Evgeniy Stepanov has serious health problems: in 2020, he suffered a stroke, after which he had difficulty speaking. Because of this, Evgeniy Stepanov lost the opportunity to work in his profession - he graduated from the University of Culture and Arts with a degree in directing, conducted weddings, concerts, and other festive and entertainment events.
 Yevgeny Stepanov disappeared from social networks at the end of 2022, but due to the difficulty of communicating with him, this went unnoticed. The attention of the security forces was attracted by his appeals to government agencies, written in late February-early March 2022. He demanded to help stop Russian military aggression on the territory of Ukraine - to announce the formation of an anti-war movement and support any forms of anti-war protests; demand the immediate withdrawal of Russian troops from the territory of Belarus, to consider as war criminals all those who made the decision on military action in Ukraine and who sanctioned aggressive propaganda justifying the war in the state Belarusian media.
 Yevgeny Stepanov sent his demands to end the war in Ukraine to both local authorities and high-ranking government officials – the Minister of Defense of the Republic of Belarus, the head of the country's armed forces, and the Prosecutor General of the Republic of Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 19.09.2024: unknown.</t>
   </si>
   <si>
     <t>2024-09-09 20:01:51</t>
   </si>
   <si>
+    <t>Vladimir Nikolaevich Savenkov</t>
+  </si>
+  <si>
+    <t>21 january 1977</t>
+  </si>
+  <si>
+    <t>Vladimir, according to available information, a former riot police commander and deputy of the Pushkinsky electoral district No. 9 (agro-town of Kolodishchi) of the 27th convocation, was detained in December 2021 after an attempted attack on GOM-2 of the Frunzensky District Department of Internal Affairs in Minsk on August 16, 2021, as part of a criminal case initiated under the article "act of terrorism".
+According to the indictment, from July 2020 to January 2022, "an organized criminal group operated in Belarus, Turkey, Poland, Ukraine and other countries with the goal of committing extremist crimes. The group included radical individuals, including former and current military personnel, law enforcement officers, athletes and businessmen, who sought to seize power illegally." The case involves charges of attempted arson of the home of MP Oleg Gaidukevich in June 2021 and "organizing mass riots."
+Vladimir was convicted under several criminal articles to a long term of imprisonment, the first five of which were prison terms. He was also stripped of his military rank.</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.06.2023: 16 years of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime), military service restriction. Appeal 04.10.2023: the sentence was upheld. Regime change trial date unknown: unknown years of prison regime.</t>
+  </si>
+  <si>
+    <t>2022-09-09 14:56:43</t>
+  </si>
+  <si>
     <t>Anatoly Arkadyevich Yaskevich</t>
   </si>
   <si>
     <t>21 january 1987</t>
   </si>
   <si>
     <t>According to the investigation materials, back in May 2021, using the news about the crash of a military aircraft in the city of Baranovichi and the death of two pilots, 35 year old Yaskevich systematically posted publicly available video messages aimed at inciting social discord and hostility against law enforcement officers on the social network and video hosting Tik-Tok.
 Also in May 2021, he produced and posted 3 video messages on the TikTok social network and video hosting, open to an unlimited number of people, in which he insulted the head of state, falsely accused him of grave and especially grave crimes.</t>
   </si>
   <si>
     <t>Trial outcome 06.07.2022: 4 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2022-06-29 15:39:33</t>
   </si>
   <si>
+    <t>Alexey Yuryevich Klyushnichenko</t>
+  </si>
+  <si>
+    <t>22 january 1996</t>
+  </si>
+  <si>
+    <t>Alexey is an activist, member of the Movement "For Freedom".</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.11.2024: 6 years of imprisonment in colony under enhanced security conditions. Appeal 14.01.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-09-04 17:24:13</t>
+  </si>
+  <si>
     <t>Sergey Sergeevich Yakubenok</t>
   </si>
   <si>
     <t>22 january 1976</t>
   </si>
   <si>
     <t>The basis for the criminal case against the man was “Class” in “Odnoklassniki” in one of the public pages recognized as extremist by one of the courts of the Republic of Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 13.12.2023: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal 05.03.2024: unknown.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
   </si>
   <si>
-    <t>Alexey Yuryevich Klyushnichenko</t>
-[...28 lines deleted...]
-    <t>2024-03-19 01:09:57</t>
+    <t>Ivan Viktaravich Voinau</t>
+  </si>
+  <si>
+    <t>23 january 1996</t>
+  </si>
+  <si>
+    <t>A former police officer. He was arrested around August 2025 and accused of alleged ties to the Kalinovsky Regiment. In October 2025, he was held in a KGB pretrial detention facility, then transferred to Pretrial Detention Center No. 1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
+    <t>Uladzimir Andreyevich Tseliapun</t>
+  </si>
+  <si>
+    <t>23 january 1956</t>
+  </si>
+  <si>
+    <t>Vladimir is an activist and human rights defender from Mozyr, known in the region for his work defending human rights, including the right to peaceful assembly. In 1986, he participated in the cleanup efforts following the Chernobyl nuclear power plant accident. He has health issues.
+He was repeatedly subjected to political persecution and administrative arrests.
+In April 2026, he was arrested and placed in pretrial detention as part of a criminal case, the details of which are still unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-30 16:36:39</t>
+  </si>
+  <si>
+    <t>Darya Viktarauna Kalinava</t>
+  </si>
+  <si>
+    <t>23 january 1995</t>
+  </si>
+  <si>
+    <t>After finishing school, Daria studied in Europe.</t>
+  </si>
+  <si>
+    <t>IUOT-1, ul. Belorusskaya, 84a, Brest, 224025</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:40:12</t>
   </si>
   <si>
     <t>Anton Pavlovich Shibut</t>
   </si>
   <si>
     <t>23 january 1990</t>
   </si>
   <si>
     <t>On September 29, 2023, an appeal hearing was held.</t>
   </si>
   <si>
     <t>5 years imprisonment in a colony</t>
   </si>
   <si>
     <t>2023-07-08 16:04:24</t>
   </si>
   <si>
-    <t>Alexander Pavlovich Gashnikov</t>
+    <t>Aliaksandr Paulavich Hashnikau</t>
   </si>
   <si>
     <t>23 january 1987</t>
   </si>
   <si>
-    <t>BMZ employee. Detained on September 18, 2021 for unknown reasons, raising 2 children of primary school age. According to preliminary information, the charge is Art. 356 of the Criminal Code (treason to the state). Also, ONT reported that a criminal case had been initiated for the creation of an extremist group - Art. 361-1 of the Criminal Code.
-[...3 lines deleted...]
-    <t>14 years in a colony under enhanced regime conditions</t>
+    <t>Alexander, a BMZ employee, was arrested in the fall of 2021 as part of a criminal case brought against plant employees who supported the strike and were part of the "Rabochy Rukh" (Workers' Movement) initiative. On September 21, 2021, this initiative was designated an extremist organization, following which mass arrests of workers occurred across the country.
+In February 2023, Alexander was found guilty of treason and the creation of and participation in an extremist group and sentenced to imprisonment.
+In the spring of 2024, another court hearing took place, following which Alexander was transferred to prison.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.02.2023: 14 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld. Regime change trial 28.05.2024: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-09-27 14:14:40</t>
   </si>
   <si>
-    <t>Igor Yaroslavovich Kuzavko</t>
-[...8 lines deleted...]
-    <t>2024-11-21 23:37:17</t>
+    <t>Tatsiana Mahnusava</t>
+  </si>
+  <si>
+    <t>25 january 1977</t>
+  </si>
+  <si>
+    <t>In February 2025, Tatyana was convicted under Article 19.11 of the Code of Administrative Offenses (dissemination of extremist materials). A criminal case was subsequently opened.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Oleg Vasilievich Larichev</t>
   </si>
   <si>
     <t>26 january 1986</t>
   </si>
   <si>
     <t>Organizer of the Urban Myths festival, public figure and street artist.
 Oleg Larichev has previously been arrested and prosecuted several times, including for his art activism, including in 2022.
 This time, he was detained in connection with a criminal case allegedly related to the detentions of other people allegedly involved in the "extremist group" "Da Zoraў."</t>
   </si>
   <si>
-    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
-    <t>Sergey Vasilevich Sandalyuk</t>
-[...14 lines deleted...]
-    <t>2024-07-30 20:00:34</t>
+    <t>Yauhen Uladzimiravich Fedasenka</t>
+  </si>
+  <si>
+    <t>26 january 1988</t>
+  </si>
+  <si>
+    <t>Yevgeny was arrested in July 2025 in connection with a criminal case opened under the article "assistance to extremist activity" after Belarusian security forces gained access to the chats of a bot belonging to the monitoring project "Belaruski Gayun," where people were sending information about Russian troop movements.
+In March 2026, Evgeniy was found guilty and sentenced to imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.03.2026: 4 years of imprisonment in colony under enhanced security conditions. Appeal 26.05.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-20 16:01:49</t>
+  </si>
+  <si>
+    <t>Marina Felixovna Dolmatova</t>
+  </si>
+  <si>
+    <t>27 january 1970</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.07.2026: 4 years of imprisonment in colony under general regime conditions, 500 basic values fine.</t>
+  </si>
+  <si>
+    <t>2026-01-07 22:47:21</t>
   </si>
   <si>
     <t>Alexey Viktorovich Jagiello</t>
   </si>
   <si>
     <t>27 january 1984</t>
   </si>
   <si>
     <t>Alexey is a surgeon by training , but has never worked in his profession. He is an evangelical preacher and a healthy lifestyle advocate. Last year, a regional government newspaper wrote about his promotion of his smoking cessation method.</t>
   </si>
   <si>
-    <t>SIZO-3, Gomel, ul. Knizhnaya 1A, 246144</t>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
+  </si>
+  <si>
+    <t>Maksim Shukanau</t>
+  </si>
+  <si>
+    <t>27 january 1989</t>
+  </si>
+  <si>
+    <t>Thirty-six-year-old Mozyr blogger Maxim Shukanov had over 6,000 subscribers on the Union Bell YouTube channel. He analyzed political processes and told the truth about the war between Russia and Ukraine. Sometimes these videos garnered tens of thousands of views.
+Even after the repression intensified, Maxim didn't leave the country. Together with his fiancée, Polina Zyl—also a blogger—he went underground.
+The couple avoided contact with the Belarusian government, but in February 2025, they were finally forced to seek medical attention, as Maxim's health problems worsened following the arrest of his father, Igor Shukanava, an employee of the Mozyr Oil Refinery.
+When a wanted person seeks medical attention with their passport, the police receive a tip. This is likely what happened in the blogger's case.
+The situation was doubly dramatic because it also led to the arrest of Polina Zyl.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions. Appeal 12.01.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-10 22:58:10</t>
+  </si>
+  <si>
+    <t>Alexander Andreevich Rybchenko</t>
+  </si>
+  <si>
+    <t>Alexander, the former principal of the school in Krynki, headed it until approximately 2018. He was convicted of "assisting extremist activity" and sentenced to restricted freedom and placement in an open institution.</t>
+  </si>
+  <si>
+    <t>Trial outcome 27.06.2025: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-07-11 18:25:54</t>
   </si>
   <si>
     <t>Andrey Valerievich Alexandrov</t>
   </si>
   <si>
     <t>27 january 1978</t>
   </si>
   <si>
     <t>Belarusian journalist Andrei, detained on January 12, 2021, along with his girlfriend Irina Zlobina, was accused of "financing protest activities" and paying fines to protesters. He was convicted on a number of criminal charges, including "treason" and "participation in an extremist group."
 On September 1, 2022, the couple got married in Pre-trial Detention Center No. 1.</t>
   </si>
   <si>
     <t>Trial outcome 06.10.2022: 14 years of imprisonment in colony under general regime conditions, 1000 basic values fine. Appeal 06.01.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-26 22:36:24</t>
   </si>
   <si>
-    <t>Alexander Andreevich Rybchenko</t>
-[...59 lines deleted...]
-    <t>Alexander Vladimirovich Gerasimenko</t>
+    <t>Aliaksandr Uladzimiravich Herasimenka</t>
   </si>
   <si>
     <t>30 january 1977</t>
   </si>
   <si>
     <t>He worked as a long-haul truck driver. Alexander's last known job was at Mozyrsol. Before that, he worked in sports: as a rowing coach and instructor and deputy director of a children's sports school.
 He was detained in the "Gayun case" on March 6, 2025.</t>
   </si>
   <si>
-    <t>Trial outcome date unknown: 4 years 6 months of imprisonment in colony under general regime conditions.</t>
+    <t>Trial outcome date unknown: 4 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
+  </si>
+  <si>
+    <t>Maksim Aminbayevich Jumaniyazov</t>
+  </si>
+  <si>
+    <t>30 january 1983</t>
+  </si>
+  <si>
+    <t>Maxim has had a severe mental illness since childhood and requires special care.</t>
+  </si>
+  <si>
+    <t>unknown</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
+  </si>
+  <si>
+    <t>Siarhei Anatolyevich Pako</t>
+  </si>
+  <si>
+    <t>30 january 1975</t>
+  </si>
+  <si>
+    <t>In 2005, Sergei founded Promsnab LLC in Smolensk, Russia. The company purchased various metal products in Belarus and then resold them to Russian companies. In mid-May 2024, Promsnab's transport was unexpectedly detained in Belarus. The Borisov Interdistrict Department of the Financial Investigations Department of the State Control Committee opened a criminal case against Sergei Poko under Part 3 of Article 243 of the Criminal Code (tax evasion). The owner of this profitable business was sent to pretrial detention.
+Since Sergei owned a property in his native Zhodino, the Financial Investigation Department considered it an unregistered "permanent establishment" of a Russian company in Belarus. Based on this fact, investigators included the company's entire revenue for 13 years in the Belarusian tax base. In October 2024, auditors issued a colossal bill: over 2.8 million Belarusian rubles in additional charges and penalties. The company's lawyers cited a 1995 intergovernmental agreement on the avoidance of double taxation, as the property was used exclusively for procurement and could not legally be considered a representative office.
+In November 2024, investigators from the Russian Investigative Committee for the Smolensk Region, together with the Belarusian Financial Investigation Department, conducted a search of Promsnab's office. The company's assets were seized.
+Following the lawyers' publications in January 2025, nothing was heard about the businessman's fate for almost a year and a half. Only on July 6, 2026, did his name resurface in the Ministry of Internal Affairs' updated lists.
+There is no information whether Poko compensated the damages, and therefore the article was dropped, or the charges were simply reclassified, or whether the tax charges were tried separately.
+However, Sergei Poko was convicted under a whole host of political offenses. The final verdict included charges of "inciting hatred" (Part 1 of Article 130), "calls for actions detrimental to national security" (Part 3 of Article 361), and participation in protests (Part 1 of Article 342). A charge of large-scale bribery was also added (Part 3 of Article 431 of the Criminal Code).
+The minimum sentence for corruption charges alone is five years in prison, but given the political implications, the sentence could be much longer. Sergei Poko has been recognized as a political prisoner.</t>
+  </si>
+  <si>
+    <t>2026-07-06 16:01:53</t>
   </si>
   <si>
     <t>Eduard Viktorovich Babariko</t>
   </si>
   <si>
     <t>30 january 1990</t>
   </si>
   <si>
     <t>Eduard, who graduated from BGEU with a degree in Economics and Business Management and ran the crowdfunding platforms Ulej and MolaMola, as well as his father Viktor Babariko's initiative group, was detained on June 18, 2020, on his way to the Central Election Commission to submit signatures. He spent more than three years in prison without trial and was convicted of "organizing mass riots" and "tax evasion."
 In July 2024, he was re-sentenced to two years in prison for “disobeying the prison administration.”</t>
   </si>
   <si>
-    <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 05.07.2023: 8 years of imprisonment in colony under enhanced security conditions. Appeal 27.11.2023: the sentence was upheld. Trial outcome 10.07.2024: 2 years of imprisonment in colony under enhanced security conditions. Appeal 19.09.2024: the sentence was upheld. Trial outcome 20.02.2025: unknown years of imprisonment in colony in strict regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
-    <t>Maksim Aminbayevich Jumaniyazov</t>
-[...43 lines deleted...]
-  <si>
     <t>Tikhon Sergeevich Osipov</t>
   </si>
   <si>
     <t>31 january 1996</t>
   </si>
   <si>
-    <t>Tikhon was detained and convicted for, according to the Investigative Committee, deliberately running over servicemen of the Ministry of Internal Affairs' internal troops during a protest that took place on August 11, 2020, near the Pushkinskaya metro station in Minsk.
-[...3 lines deleted...]
-    <t>Trial outcome 19.05.2021: 11 years of imprisonment in colony under enhanced security conditions, approximately 1300 rubles of compensation. Trial outcome 25.03.2022: 7 months of imprisonment in colony in strict regime conditions. Appeal 23.06.2022: the sentence was upheld.</t>
+    <t>Tikhon was arrested and convicted for, according to the Investigative Committee, deliberately running over servicemen of the Ministry of Internal Affairs' internal troops during a protest that took place on August 11, 2020, near the Pushkinskaya metro station in Minsk.
+In March 2022, he was re-convicted of "malicious disobedience to the demands of the administration of a correctional facility" - a charge often applied to prisoners who refused to cooperate with prison authorities - and his regime was changed to a strict one.
+In February 2026, it became known that a criminal case had been opened against Tikhon for the second time under Article 411 of the Criminal Code (malicious disobedience to the demands of the colony administration).
+Tikhon has serious health problems: his body has difficulty digesting food, he has eye pain, a rapid heartbeat, blood pressure surges, and a weakened immune system.
+In mid-March 2026, Tikhon's trial took place in the Mozyr District Court. He was found guilty under Part 2 of Article 411 of the Criminal Code and sentenced to an additional eighteen months in prison, in addition to his 11 years and seven months in prison.
+He is being held in pre-trial detention center No. 3.</t>
+  </si>
+  <si>
+    <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.05.2021: 11 years of imprisonment in colony under enhanced security conditions, approximately 1300 rubles of compensation. Trial outcome 25.03.2022: 7 months of imprisonment in colony in strict regime conditions. Appeal 23.06.2022: the sentence was upheld. Trial outcome 19.03.2026: 1 year 6 months of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2021-03-06 20:01:08</t>
-  </si>
-[...14 lines deleted...]
-    <t>2024-04-18 12:33:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1667,51 +1512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1755,2183 +1600,1894 @@
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="E6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>51</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" t="s">
+      <c r="I10" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>62</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
         <v>69</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>70</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>72</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" t="s">
         <v>75</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" t="s">
         <v>95</v>
       </c>
-      <c r="B18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I22" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>130</v>
+      </c>
+      <c r="C24" t="s">
+        <v>131</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F25" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I25" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>141</v>
+      </c>
+      <c r="C26" t="s">
+        <v>142</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>147</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>149</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
+      <c r="E30" t="s">
+        <v>137</v>
+      </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C31" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
+      <c r="E31" t="s">
+        <v>116</v>
+      </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C33" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I33" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B34" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C34" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
+      <c r="H34" t="s">
+        <v>184</v>
+      </c>
       <c r="I34" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>186</v>
+        <v>187</v>
+      </c>
+      <c r="C35" t="s">
+        <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I35" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C36" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I36" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B37" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C37" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I37" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B38" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
-        <v>202</v>
+        <v>31</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>203</v>
       </c>
       <c r="I38" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>205</v>
       </c>
       <c r="B39" t="s">
         <v>206</v>
       </c>
       <c r="C39" t="s">
         <v>207</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>208</v>
       </c>
       <c r="I39" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>210</v>
       </c>
       <c r="B40" t="s">
         <v>211</v>
       </c>
       <c r="C40" t="s">
         <v>212</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="I40" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>215</v>
       </c>
       <c r="B41" t="s">
         <v>216</v>
       </c>
+      <c r="C41" t="s">
+        <v>217</v>
+      </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I41" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B42" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C42" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D42" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="I42" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C43" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E43" t="s">
+        <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I43" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B44" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C44" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
+      <c r="E44" t="s">
+        <v>233</v>
+      </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>31</v>
+        <v>239</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C46" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>167</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>243</v>
+        <v>247</v>
+      </c>
+      <c r="C47" t="s">
+        <v>248</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>247</v>
+        <v>252</v>
+      </c>
+      <c r="C48" t="s">
+        <v>253</v>
       </c>
       <c r="D48" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>213</v>
+        <v>55</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C50" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C51" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>269</v>
+        <v>47</v>
       </c>
       <c r="I52" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B53" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C53" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
-      <c r="H53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
-        <v>38</v>
+        <v>282</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="I54" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B55" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C55" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
+      <c r="E55" t="s">
+        <v>116</v>
+      </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="I55" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B56" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C56" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
+      <c r="E56" t="s">
+        <v>55</v>
+      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>167</v>
+        <v>293</v>
       </c>
       <c r="I56" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B57" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C57" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="I57" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B58" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C58" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
-      <c r="H58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
-        <v>258</v>
+        <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
+      <c r="E61" t="s">
+        <v>149</v>
+      </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="I62" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B63" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C63" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="I63" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B64" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C64" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="I64" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B65" t="s">
-        <v>331</v>
+        <v>333</v>
+      </c>
+      <c r="C65" t="s">
+        <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I65" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B66" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C66" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>337</v>
+        <v>116</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
+      <c r="H66" t="s">
+        <v>340</v>
+      </c>
       <c r="I66" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B67" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C67" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H67" t="s">
-        <v>342</v>
+        <v>316</v>
       </c>
       <c r="I67" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B68" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C68" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>347</v>
+        <v>233</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>47</v>
+        <v>349</v>
       </c>
       <c r="I68" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B69" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C69" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>21</v>
+        <v>354</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="I69" t="s">
-        <v>353</v>
-[...24 lines deleted...]
-      <c r="H70" t="s">
         <v>356</v>
-      </c>
-[...282 lines deleted...]
-        <v>407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">