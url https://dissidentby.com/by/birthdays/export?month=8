--- v2 (2026-07-29)
+++ v3 (2026-09-28)
@@ -12,173 +12,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
-    <t>Ілля Аляксандравіч Верамееў</t>
-[...6 lines deleted...]
-Увесну 2026 г. стала вядома , што над Іллём адбыўся суд па артыкуле 411 Крымінальнага кодэкса (злоснае непадпарадкаванне адміністрацыі ўстановы). Вынік суда пакуль невядомы.</t>
+    <t>Сяргей Аляксандравіч Гоўша</t>
+  </si>
+  <si>
+    <t>1 жніўня 1981</t>
+  </si>
+  <si>
+    <t>Асуджаны за акцыю пратэсту, якая праходзіла з 10 на 11 жніўня 2020 года ў Бярозе на 2 гады калоніі (канчаткова, з улікам нейкай папярэдняй судзімасці, 3 гады калоніі).</t>
   </si>
   <si>
     <t>Мужчынскі</t>
   </si>
   <si>
     <t>У зняволенні</t>
   </si>
   <si>
     <t>Так</t>
-  </si>
-[...13 lines deleted...]
-    <t>Асуджаны за акцыю пратэсту, якая праходзіла з 10 на 11 жніўня 2020 года ў Бярозе на 2 гады калоніі (канчаткова, з улікам нейкай папярэдняй судзімасці, 3 гады калоніі).</t>
   </si>
   <si>
     <t>Вырак суда 28.08.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.10.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
     <t>Віталь Антановіч Галубоўскі</t>
   </si>
   <si>
     <t>2 жніўня 1976</t>
   </si>
   <si>
     <t>Раней Віталь служыў памежнікам. Пасля больш за 15 гадоў працаваў кіроўцам аўтобуса. У апошнія гады быў кіроўцам у «Газпром трансгаз Беларусь» - вазіў брыгаду тэлемеханікаў.
 Мужчына ў разводзе, у яго ёсць два сыны.
 У канцы мінулага года яго затрымлівалі і змяшчалі за краты. Віцебскі абласны суд судзіў Галубоўскага па частках 1 і 2 артыкула 361-4 КК (садзейнічанне экстрэмісцкай дзейнасці). Па гэтым артыкуле звычайна судзяць за паведамленні ў чат маніторынгавага праекту "Беларускі Гаюн".</t>
   </si>
   <si>
     <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
   </si>
   <si>
     <t>Хімія са скіраваннем</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 7 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-03-15 15:53:02</t>
   </si>
   <si>
+    <t>Вадзім Ігаравіч Жарабілаў</t>
+  </si>
+  <si>
+    <t>3 жніўня 1990</t>
+  </si>
+  <si>
+    <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-07-31 23:00:37</t>
+  </si>
+  <si>
     <t>Аляксандр Аляксандравіч Хазеяў</t>
   </si>
   <si>
     <t>3 жніўня 2000</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: невядома.</t>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
-  </si>
-[...19 lines deleted...]
-    <t>2024-02-06 12:36:40</t>
   </si>
   <si>
     <t>Аляксандр Фёдаравіч Троцкі</t>
   </si>
   <si>
     <t>5 жніўня 1975</t>
   </si>
   <si>
     <t>12 жніўня 2020 года Аляксандра затрымалі, калі ягоную машыну спынілі ўзброеныя людзі. Ён адмовіўся выйсці, і пасля пагроз страляніны паспрабаваў з'ехаць. Пры затрыманні яго збілі і даставілі ў бальніцу з чэрапна-мазгавой траўмай, пасля перавялі ў СІЗА. Па версіі следства, ён наехаў на нагу міліцыянера. Суд прызнаў яго вінаватым у замаху на забойства.</t>
   </si>
   <si>
     <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
   </si>
   <si>
     <t>Вырак суда 05.03.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 10000 рублёў кампенсацыі.</t>
   </si>
   <si>
     <t>2021-02-26 22:37:54</t>
   </si>
   <si>
     <t>Сяргей Леанідавіч Гнеўка</t>
   </si>
   <si>
     <t>5 жніўня 1977</t>
   </si>
@@ -203,54 +181,56 @@
   </si>
   <si>
     <t>5 жніўня 1966</t>
   </si>
   <si>
     <t>Сяргей Цімашэнка з 1986 па 1988 гады ваяваў у Аўганістане. Ён служыў у 2-й дэсантна-штурмавой заставе керкінскай дэсантна-штурмавой манеўранай групы, кіраваў баявой групай.
 Сяргей, мяркуючы па сацсетках, падтрымлівае Украіну ў вайне супраць Расіі. Выглядае, што гэта і стала прычынай абвінавачанняў. Ён раптоўна знік з усіх сацсетак у канцы 2024 года, быў затрыманы і змешчаны ў СІЗА.</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>Вырак суда 10.09.2025: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2025-09-15 13:13:04</t>
   </si>
   <si>
     <t>Іван Сяргеевіч Ліхлат</t>
   </si>
   <si>
     <t>6 жніўня 1992</t>
   </si>
   <si>
     <t>Украінец, які жыве ў Беларусі з 2013 года. У 2012-2013 годзе Іван праходзіў службу ў разведвальных падраздзяленнях ВСУ, сцвярджае БелТА. Следства лічыць, што ў студзені гэтага года Ліхалат выйшаў на сувязь з СБУ, дзе яму даручылі ўзарваць чыгуначныя пуці. Да задання ён прыцягнуў двух гродзенцаў, якія валодалі прафесійнымі навыкамі мінна-выбухной справы. Пухальскага затрымалі, калі ён забраў са схованкі ў Кобрынскім раёне выбуховае прыстасаванне і перавёз яго ў Талачынскі раён. Ліхалат і Бародзіч былі затрыманы ў Гродне.
-Прыгавораны да 20 гадоў пазбаўлення волі, пры гэтым суд вызначыў Івану адбываць пакаранне ў выглядзе пазбаўлення волі ў турме на працягу першых трох гадоў.</t>
-[...2 lines deleted...]
-    <t>Вырак суда 18.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+Падчас знаходжаньня ў СІЗА КДБ Іван моцна схуднеў. Псіхіятр прапісаў яму прэпараты для паляпшэння сну і самаадчування, а таксама, каб знізіць трывожнасць. У яго былі болі ў назе , ён мае там металічны сустаў , а таксама ў яго балела галава з-за атрыманых кантузій. Пры гэтым спальнае месца ў яго было наверсе, што прыносіла дадатковыя праблемы. Падчас следства, каля дзевяці месяцаў , палітвязня ўтрымлівалі ў "гумцы ": гэта спецыяльная камера, у якой гумовыя сцены, адна лямпачка і больш нічога. Івана моцна збівалі следчыя . Вядома , што пару разоў да яго прыходзілі з украінскай амбасады, але не змаглі дапамагчы. Лісты ад родных зняволенаму не перадавалі , таксама ў яго не было магчымасці набываць прадукты і рэчы ў турэмнай краме. Іван вельмі сумуе па сваіх дзецях.
+Прыгавораны да 20 гадоў пазбаўлення волі, пры гэтым суд вызначыў Івану адбываць пакаранне ў выглядзе пазбаўлення волі ў турме на працягу першых трох гадоў.
+6 верасня 2026 г. Івана этапавалі ў калонію, у якую - пакуль невядома.</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.12.2024: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 3 гады турэмнага рэжыму). Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
     <t>Ілля Алегавіч Карпаў</t>
   </si>
   <si>
     <t>З 2018 года працаваў як індывідуальны прадпрымальнік: меў уласны невялікі бізнес па вытворчасці піламатэрыялаў і рабіў шафы на замову. Акрамя гэтага, мужчына падзарабляў таксістам у Мінску.
 У мясцовым чаце Ілля рэгулярна паведамляў аб зламаных святлафорах, збітых дарожных знаках, прапаноўваў ідэі для паляпшэння руху і прасіў паставіць рэгуліроўшчыкаў на праблемныя скрыжаванні.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2026-05-10 09:41:38</t>
   </si>
   <si>
     <t>Алег Мікалаевіч Гарэлаў</t>
   </si>
   <si>
     <t>8 жніўня 1975</t>
   </si>
   <si>
     <t>Гарэлаў быў кіраўніком дырэкцыі Белінвестбанка па Гомельскай вобласці. Апошняя навіна пра яго датуецца лютым 2023 года, а ў снежні 2023 года кіраўніком замест яго прызначылі Паўла Юркаўца, былога кіраўніка Белінвестбанка па Мазыры.
@@ -313,658 +293,693 @@
 Аляксея асудзілі за дапамогу палітвязням.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
     <t>Уладзімір Аляксандравіч Янукевіч</t>
   </si>
   <si>
     <t>10 жніўня 1960</t>
   </si>
   <si>
     <t>65-гадовы Уладзімір Янукевіч працаваў дырэктарам і галоўрэдам незалежнай рэгіянальнай газеты "Intex-Press". 44-гадовы Андрэй Пакаленка - намеснікам дырэктара па развіцці названага медыя. Пасля ліквідацыі газеты яны стварылі сайт навін BAR24. у студзені 2025 года сайт перастаў адчыняцца.
 Уладзімір Янукевіч раней ужо падвяргаўся пераследам . Яго двойчы судзілі і штрафавалі па КаАП за публікацыю інтэрв'ю Ціханоўскай, а ў лютым 2023 года ў ТАА "Выдавецкі дом" Інтэкс-прэс" прыходзілі сілавікі з ператрусам.
 Акрамя пазбаўлення волі і вялікага штрафу, як паведамляе БАЖ, «ёсць інфармацыя аб вялізным агульным спагнанні ў памеры каля 200 000 рублёў (каля 60 000 еўра)».
 Супрацоўнікаў баранавіцкага медыя BAR24 затрымалі ў снежні 2024 года. У іх дамах, а таксама ў рэдакцыі гарадскога партала, сілавікі правялі ператрусы і дасталі тэхніку. Тады некалькіх чалавек адпусцілі, а на астатніх завялі крымінальныя справы.</t>
   </si>
   <si>
     <t>Вырак суда 26.02.2026: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 3000 базавых велічынь штрафу. Апеляцыя 08.06.2026: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Вікторыя Віктараўна Ляўкоўская</t>
+  </si>
+  <si>
+    <t>10 жніўня 1983</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>Вырак суда 02.07.2026: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-03-10 17:10:30</t>
+  </si>
+  <si>
+    <t>Сяргей Іванавіч Зінчанка</t>
+  </si>
+  <si>
+    <t>10 жніўня 1957</t>
+  </si>
+  <si>
+    <t>Сяргей быў асуджаны ў верасні 2025 года за "абразу Лукашэнкі" (ч. 1 арт. 368 Крымінальнага кодэкса) да аднаго года і шасці месяцаў пазбаўлення волі. Да суда пенсіянера ўтрымлівалі ў СІЗА-3 Гомеля практычна паўгода. Пазней яго перавялі ў ВК-20 Мазыра.
+У пачатку 2026 года на Сяргея Іванавіча завялі новую крымінальную справу і перавялі ў СІЗА-1, а пазней у СІЗА-3.
+У жніўні 2026 года яго асудзілі другі раз. За "распальванне варожасці і варожасці" (ч. 1 арт. 130 Крымінальнага кодэкса) і за "здраду дзяржаве" (арт. 356 Крымінальнага кодэкса). Суд быў зачынены. У выніку Сяргея Іванавіча асудзілі да дзесяці гадоў пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.09.2025: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-09-15 22:31:21</t>
+  </si>
+  <si>
+    <t>Віталь Міхайлавіч Каваленка</t>
+  </si>
+  <si>
+    <t>11 жніўня 1992</t>
+  </si>
+  <si>
+    <t>Затрыманы ў рамках крымінальнай справы за паведамленні ў бот "Беларускага гаюна".</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.11.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:53:33</t>
+  </si>
+  <si>
+    <t>Ягор Аляксандравіч Барыскевіч</t>
+  </si>
+  <si>
+    <t>11 жніўня 1986</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 21.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-01-13 17:24:46</t>
+  </si>
+  <si>
+    <t>Яна Сяргееўна Царук</t>
+  </si>
+  <si>
+    <t>11 жніўня 1994</t>
+  </si>
+  <si>
+    <t>Вядома , што КДБ лічыць Яну датычнай да праекту «Гарадскі агарод Марыс Мар», які быў прызнаны "экстрэмісцкім фармаваннем".</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 16.12.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-12-29 22:08:18</t>
   </si>
   <si>
     <t>Васіль Аляксандравіч Верамейчык</t>
   </si>
   <si>
     <t>11 жніўня 1990</t>
   </si>
   <si>
     <t>Былы баец палка Каліноўскага, якога В'етнам выдаў Беларусі. Васіль з'яўляўся таксама членам Каардынацыйнай рады.
 Паведамлялася , што мужчына апынуўся ў Азіі, бо Літва прызнала яго пагрозай нацыянальнай бяспецы і забараніла ўезд у Еўразвяз. "Калінаўца" даставілі ў Беларусь увечары 14 лістапада пад канвоем з трох чалавек. Васіля даставілі ў Беларусь на рэйсе а/к Белавія (B2978) з Масквы ўвечары 14 лістапада.
 Таксама вядома, што відэа з Верамейчыкам, якое апублікавалі прапагандысты, чакана, з'яўляецца пастановачнае: яно знята ў іншым самалёце і ў іншы час.
 Былы палітвязень Юры Зянковіч распавёў , што перад вызваленнем правёў 4 месяцы ў СІЗА КДБ у адной камеры з экс-каліноўцам Васілём Верамейчыкам. Ён адзначыў, што вельмі паважае Васіля як сумленнага, адкрытага і смелага чалавека, які не зламаўся і трымаецца мужна: "Тое, што ён гаварыў у "інтэрв'ю" — гэта вымушана. Каб прымусіць яго сказаць тое, што хочуць пачуць бэтэшнікі, да яго прымянялі фізічны гвалт. Паколькі супраціўляцца асабліва гвалту".
 У СІЗА ў Васіля пачаліся праблемы са здароўем. Верамейчык скардзіўся на сімптомы, якія паказваюць на праблемы з сэрцам: боль у грудзях, дыхавіца, галавакружэнне, ацёкі рук і ног. Медыцынскай дапамогі ў СІЗА яму не аказалі. У 2025 годзе Верамейчыку прысудзілі 13 гадоў калоніі і павезлі адбываць гэты тэрмін у шклоўскую калонію №17. Там Васілю нарэшце зрабілі абследаванне - узялі аналізы і правялі УГД сэрца. Дакладных вынікаў сям'я мужчыны не ведае, але пасля таго абследавання Верамейчыку прызначылі кропельніцы і выпісалі аж чатыры моцныя прэпараты: аспікард, клопідагрэл, аторвастатын і метапралол. Ёсць падазрэнне , што Васіль перажыў інфаркт
 Па словах жонкі Васіля, у пачатку чэрвеня 2026 года яго мусілі перавесці ў шпіталь пры мінскім СІЗА-1, каб зрабіць яму аперацыю на сэрцы. Але замест гэтага палітвязня кінулі ў ШІЗА, а потым і зусім у ПКТ.</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 09.07.2026: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2024-11-28 02:13:24</t>
   </si>
   <si>
-    <t>Віталь Міхайлавіч Каваленка</t>
-[...38 lines deleted...]
-    <t>2024-12-29 22:08:18</t>
+    <t>Юрый Казіміравіч Жукоўскі</t>
+  </si>
+  <si>
+    <t>12 жніўня 1978</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>8 гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-05-23 19:28:46</t>
+  </si>
+  <si>
+    <t>Аляксандр Аляксандравіч Мількамановіч</t>
+  </si>
+  <si>
+    <t>12 жніўня 1988</t>
+  </si>
+  <si>
+    <t>Спецыяліст у галіне фінансавання і развіцця бізнесу, са-заснавальнік платформы анлайн-запазычання «Малімон».
+Аляксандр затрыманы ў рамках справы, звязанай з прызнаннем "экстрэмісцкім фармаваннем" кааліцыі ініцыятыў "Green Network". Сярод іх праекты "Belarus Beehive", "Зялёны партал" і "Экадом". Адпаведнае рашэнне было прынятае КДБ 30 ліпеня 2025 года. Хутчэй за ўсё мужчыну абвінавачваюць па арт. 361-4 ("садзейнічанне экстрэмісцкай дзейнасці") Крымінальнага кодэкса.
+Падчас следстваў меркавалася , што дзеянні Мількамановіча і Герасімовіча могуць быць кваліфікаваныя па арт. 361-4 КК (садзейнічанне экстрэмісцкай дзейнасці), але канчатковы прысуд быў вынесены за ўдзел ва ўказаным фарміраванні.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:29:02</t>
+  </si>
+  <si>
+    <t>Сяргей Аляксандравіч Жукоўскі</t>
+  </si>
+  <si>
+    <t>12 жніўня 1983</t>
+  </si>
+  <si>
+    <t>Грамадзянін РФ.</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
   </si>
   <si>
     <t>Ігар Уладзіміравіч Караткоў</t>
   </si>
   <si>
-    <t>12 жніўня 1988</t>
-[...1 lines deleted...]
-  <si>
     <t>Асуджаны за данат у 9 еўра Палку Каліноўскага.</t>
   </si>
   <si>
-    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 27.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.02.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Сяргей Аляксандравіч Жукоўскі</t>
-[...21 lines deleted...]
-У лістападзе 2021 года стала вядома, што Дзмітрыю таксама прад'явілі абвінавачанне ў "стварэнні экстрэмісцкага фарміравання". У кастрычніку 2022 года яго прызналі вінаватым па артыкулах "удзел у экстрэмісцкім фарміраванні" і "ўхіленне ад выплаты падаткаў і збораў", прыгаварылі да пазбаўлення волі, прызначылі буйны штраф і забаранілі займаць пэўныя пасады тэрмінам на пяць гадоў.</t>
+    <t>Уладзімір Яўгеньевіч Балцянкоў</t>
+  </si>
+  <si>
+    <t>13 жніўня 1998</t>
+  </si>
+  <si>
+    <t>Уладзіміра абвінавацілі ў тым, што ён пакінуў абразлівы каментар у сацсетцы "УКантакце" пад пастом аб Лукашэнку. У публікацыі было фота і тэкст выступу па тэме вайсковых дзеянняў на тэрыторыі Рэспублікі Беларусь. Уладзімір напісаў каментар са старонкі і тэлефона сваёй сястры, калі быў у яе ў гасцях. Віну ён поўнасцю прызнаў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 16.01.2023: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2023-01-10 19:15:54</t>
+  </si>
+  <si>
+    <t>Віктар Валер'евіч Антушэвіч</t>
+  </si>
+  <si>
+    <t>13 жніўня 1992</t>
+  </si>
+  <si>
+    <t>Пра Віктара вядома , што ён пасля заканчэння Рагачоўскай сярэдняй школы №3 працаваў міліцыянерам-кіроўцам групы затрымання ў мясцовым аддзеле Дэпартамента аховы МУС. Быў сябрам праўладнай моладзевай арганізацыі БРСМ. Праваабаронцы валодаюць інфармацыяй, што Віктара Антушэвіча затрымалі ў пачатку чэрвеня 2025 года.</t>
+  </si>
+  <si>
+    <t>ПУАТ-39, г.Крупкі-2, 222002</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
+  </si>
+  <si>
+    <t>Віталь Вячаслававіч Шышлоў</t>
+  </si>
+  <si>
+    <t>15 жніўня 1993</t>
+  </si>
+  <si>
+    <t>Віталь быў затрыманы 25 верасня 2020 года ў межах крымінальнай справы, узбуджанай пасля акцыі пратэсту ў Мінску. Па дзяржаўным тэлебачанні яго паказалі са звязанымі рукамі ў лесе, дзе ён прызнаўся ва ўдзеле ў масавых беспарадках.</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
-    <t>Вырак суда 06.10.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 700 базавых велічынь штрафу, пазбаўленне права займаць пэўныя пасады або займацца пэўнай дзейнасцю. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
-[...47 lines deleted...]
-    <t>2023-01-10 19:15:54</t>
+    <t>Вырак суда 02.07.2021: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, невядома рублёў кампенсацыі. Апеляцыя 24.09.2021: прысуд пакінуты без змены. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:49:06</t>
   </si>
   <si>
     <t>Ілля Пятровіч Краўчэўскі</t>
   </si>
   <si>
     <t>15 жніўня 1996</t>
   </si>
   <si>
     <t>На судзе па арт. 342 і арт. 364 віну не прызнаў.</t>
   </si>
   <si>
     <t>8,5 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-09-17 11:38:09</t>
-  </si>
-[...13 lines deleted...]
-    <t>2021-02-26 21:49:06</t>
   </si>
   <si>
     <t>Аляксандр Сяргеевіч Юрчык</t>
   </si>
   <si>
     <t>16 жніўня 1969</t>
   </si>
   <si>
     <t>Аляксандр быў затрыманы ў студзені 2021 года па справе аб масавых беспарадках і асуджаны па абвінавачанні ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку", а таксама ў намеры пашкодзіць або знішчыць тры кіёскі "Табакерка".</t>
   </si>
   <si>
     <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
   </si>
   <si>
     <t>Ігар Мікалаевіч Галцоў</t>
   </si>
   <si>
     <t>16 жніўня 1984</t>
   </si>
   <si>
     <t>40-гадовы праграміст з Магілёва. У 2013 годзе скончыў Беларуска-расійскі ўніверсітэт, навучаўся на інжынера. Спецыялізуецца на працы з платформай Magento, якая выкарыстоўваецца для стварэння інтэрнэт-крам і арганізацыі анлайн-гандлю. У яго ёсць маленькая дачка і жонка.
 Ігар Гольцоў перавёў на YouTube-канал "Люстэрка" каля 50 долараў праз "Патрэон". Гэта адбылося ў 2023 годзе.</t>
   </si>
   <si>
     <t>Вырак суда 14.05.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.06.2025: невядома.</t>
   </si>
   <si>
     <t>2025-04-03 14:38:31</t>
   </si>
   <si>
+    <t>Аляксей Вячаслававіч Швяцоў</t>
+  </si>
+  <si>
+    <t>17 жніўня 1985</t>
+  </si>
+  <si>
+    <t>Быў асуджаны на 5 гадоў пазбаўлення волі за донаты палку Каліноўскага (першы-13,63 еўра, другі-35 еўра, усяго 133 рублі 30 капеек).</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
+    <t>Аляксей Юр'евіч Кузаваткін</t>
+  </si>
+  <si>
+    <t>17 жніўня 1999</t>
+  </si>
+  <si>
+    <t>Аляксей, грамадзянін РФ, да затрымання працаваў на ААТ "Гомельскі хімічны завод". Ён быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле "садзейнічанне экстрэмісцкай дзейнасці", пасля таго як беларускія сілавікі атрымалі доступ да перапісак бота маніторынгавага праекта "Беларускі Гаюн", куды людзі адпраўлялі інфармацыю аб перамяшчэннях расійскіх войскаў.
+Зімой 2025 года Аляксея прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі, а таксама да выплаты буйнога штрафу.
+У Аляксея цукровы дыябет 1 тыпу, ён інсуліназалежны. Акрамя таго з дзяцінства яму была прысвоена група інваліднасці пажыццёва.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 25.02.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
     <t>Яўген Іванавіч Сарока</t>
   </si>
   <si>
     <t>17 жніўня 1993</t>
   </si>
   <si>
     <t>Яўген быў затрыманы ў снежні 2024 года і асуджаны ў чэрвені 2025 года на пазбаўленне волі.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+    <t>Вырак суда дата невядомая: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
     <t>Чэслаў Эдуардавіч Герасімовіч</t>
   </si>
   <si>
     <t>17 жніўня 1986</t>
   </si>
   <si>
     <t>Чэславу Герасімавічу 37 гадоў. Ён мінчанін.
 Нейкі час у 2022-м Герасімовіч працаваў у Вільні, але пад восень 2022-га вярнуўся ў Мінск.
 26 чэрвеня Чэслава асудзілі за «непадпарадкаванне міліцыянту» па адміністрацыйнай справе.
 Мяркуючы па відэа ГУБАЗіК, Герасімовіча абвінавачваюць у тым , што ён чатыры разы ахвяраваў «экстрэмісцкаму фармаванню». Верагодна, яго абвінавачваюць па артыкуле 361-2 КК.
 Герасімовіч у сацсетках піша, што больш за 15 гадоў праводзіў трэнінгі па псіхатэрапіі. З 2011-га стаў працаваць тэсціроўшчыкам. Захапляецца музыкай і іграе на гітары, а таксама піша вершы і малую прозу.</t>
   </si>
   <si>
     <t>Вырак суда 09.12.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
     <t>Анатоль Сцяпанавіч Васілеўскі</t>
   </si>
   <si>
     <t>17 жніўня 1963</t>
   </si>
   <si>
     <t>Вырак суда 03.10.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 24.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-09-25 19:45:52</t>
   </si>
   <si>
-    <t>Аляксей Юр'евіч Кузаваткін</t>
-[...30 lines deleted...]
-  <si>
     <t>Мікіта Валер'евіч Самарын</t>
   </si>
   <si>
     <t>17 жніўня 1991</t>
   </si>
   <si>
     <t>Мікіту затрымалі за распыленне газу ў твар супрацоўніку АМАПа, калі ён спрабаваў абараніць чалавека на пратэсце. Яго збілі, абрэзалі валасы нажом і распылілі газ у твар. У снежні 2020 года яго прыгаварылі да чатырох гадоў абмежавання волі, але пазней пракурор дабіўся ўзмацнення жорсткасці пакарання да двух з паловай гадоў пазбаўлення волі. Мікіта не з'явіўся на суд, перадаўшы праз сябра, што ў зале суда планаваліся адвольныя затрыманні, якія пагражалі яму і іншым.
 Быў у вымушанай эміграцыі.
 У канцы сакавіка 2025 года стала вядома , што ў Гродне затрымалі Мікіту, які на той момант ужо чатыры гады хаваўся ад прысуду. Як паведаміла Міністэрства ўнутраных справаў, мужчыну спынілі, дакументаў пры ім не было, таму яму прапанавалі прайсці ва ўчастак. Мікіта аказаў супраціўленне міліцыянерам і, як сцвярджаецца, зламаў аднаму з іх руку. Паведамляецца, што мужчына быў у вышуку за тое, што ў жніўні 20-га года нібыта "распыліў у твар праваахоўнікам газавы балончык". За гэта супраць яго распачалі крымінальную справу. Ён з'ехаў з краіны, але потым нелегальна вярнуўся ў Беларусь.
 З 13 траўня 2025 г. няма звестак аб палітвязні. Перапіска і перадачы яму забаронены. Таксама няма ніякай інфармацыі аб справе Мікіты і даце суда. Акрамя гэтага, паведамляецца, што следчаму па справе палітвязня забаронена інфармаваць аб стане і руху справы родных і блізкіх Мікіты.</t>
   </si>
   <si>
     <t>Вырак суда 11.12.2020: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 500 рублёў кампенсацыі. Пратэст пракурора 25.03.2021: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 2000 рублёў кампенсацыі. Вырак суда дата невядомая: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
     <t>Уладзіслаў Сяргеевіч Савін</t>
   </si>
   <si>
     <t>18 жніўня 1978</t>
   </si>
   <si>
     <t>Уладзіслаў, блогер, паэт і пісьменнік, быў затрыманы ў красавіку 2021 года і праз год асуджаны па артыкуле аб махлярстве — за тое, што ў 2015-2016 гадах паабяцаў больш за 100 людзям удзел у першых у Беларусі рэаліці-шоў, але не выканаў абяцанне. Яго таксама прызналі вінаватым ва ўдзеле ў трох Маршах 2020 года і арганізацыі пратэстаў праз Instagram. Сам Уладзіслаў прызнаў толькі ўдзел у мітынгах.
 У кастрычніку 2022 года яго зноў асудзілі — за абразу Лукашэнкі ў вершаванай форме, уключанай у апеляцыйную скаргу на прысуд.
 На партале інтэрнэт-крамы Ridero.ru пад псеўданімам Улад Савін прадстаўлены яго кнігі — аповесць «Амбідэкстр» і зборнік вершаў «Паэзія Навылёт», даступныя ў друкаваным і электронным выглядзе.</t>
   </si>
   <si>
     <t>Вырак суда 30.03.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Вырак суда 26.10.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.12.2022: прысуд пакінуты без змены. Суд па змене рэжыму 08.08.2025: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
-  </si>
-[...26 lines deleted...]
-    <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Віталь Федаравіч Брагінец</t>
   </si>
   <si>
     <t>19 жніўня 1973</t>
   </si>
   <si>
     <t>Юрыст з 25-гадовым стажам. Раней узначальваў уласную кампанію "Брагінец і партнёры". У апошні час працаваў у юрыдычнай кансультацыі Дзяржынскага раёна Менска.
 Пасля затрымання дома яго даставілі ў Партызанскае РУУС "для праверкі на дачыненне да пратэстнай дзейнасці". Адтуль ён, як сцвярджалася ў судзе, "паспрабаваў сысці". У гэтым і выявілася непадпарадкаванне.
 На яго склалі пратакол па арт. 24.3 КаАП і арыштавалі на 15 сутак. На волю ён мусіў выйсці ўвечары 7 чэрвеня, але гэтага не адбылося.
 Віталь - абаронца адваката Андрэя Мачалава, супраць якога было паведамляе ўзбуджаная крымінальная справа .
 Суд адбываўся ў закрытым рэжыме.</t>
   </si>
   <si>
     <t>8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
     <t>Віталь Валер'евіч Лухверчык</t>
   </si>
   <si>
     <t>19 жніўня 1990</t>
   </si>
   <si>
     <t>Віталь быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле «садзейнічанне экстрэмісцкай дзейнасці», і прыгавораны да абмежавання волі з накіраваннем у папраўчую ўстанову адкрытага тыпу.</t>
   </si>
   <si>
-    <t>ПУАТ-46, 213188, Магілёўская вобл., г.п. Круглае, вул.Савецкая, 96</t>
+    <t>ПУАТ-49, г.Шклоў, вул.Маладзёжная 2б, 213002</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Алег Мікалаевіч Сіліч</t>
+  </si>
+  <si>
+    <t>19 жніўня 1972</t>
+  </si>
+  <si>
+    <t>3,5 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
+  </si>
+  <si>
+    <t>Павел Пятровіч Аляксееў</t>
+  </si>
+  <si>
+    <t>19 жніўня 1988</t>
+  </si>
+  <si>
+    <t>Грамадзянін РФ.
+Ад былых палітвязняў вядома , што Павел часта трапляе ў ШІЗА, усяго на момант траўня 2026 г. правёў там каля 100 сутак . Мае панічныя атакі , прымае антыдэпрэсанты . Таксама вядома, што ў Паўла выразаны жоўцевая бурбалка .
+З некаторых крыніц паступала інфармацыя , што Павал не быў палітычным ці грамадскім актывістам. Ён быў адміністратарам раённага чата жыхароў, створаным у 2017-2018 гадах і ў ім абмяркоўваліся звычайныя бытавыя пытанні. У 2020 годзе там з'явіліся і палітычныя каментарыі ўдзельнікаў. Павел не займаўся мадэрацыяй і не выказваў меркаванні. Перад затрыманнем ён актыўна займаўся квэстамі і зарабляў на гэтым грошы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 16.05.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 26.07.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:35:47</t>
+  </si>
+  <si>
+    <t>Аляксандр Андрэевіч Кудрэвіч</t>
+  </si>
+  <si>
+    <t>20 жніўня 1989</t>
+  </si>
+  <si>
+    <t>Падрабязнасці справы невядомыя затрымалі, верагодна, у студзені 2024 года.
+Верагодна, ён працаваў у Дэпартаменце крымінальнай разведкі, які падаў супраць Аляксандра пазоў за прычыненне маёмаснай шкоды.
+Працэс будзе праходзіць у закрытым рэжыме.</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.12.2024: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 11.03.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-12-02 14:32:26</t>
   </si>
   <si>
     <t>Ірына Аляксандраўна Мельхер</t>
   </si>
   <si>
     <t>20 жніўня 1955</t>
   </si>
   <si>
     <t>Ірына была затрымана ў снежні 2020 года разам з сынам у межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Яе абвінавацілі ва ўдзеле ў "тэрарыстычнай арганізацыі", якая мае дачыненне да падпалаў маёмасці супрацоўнікаў міліцыі. Ірына была асуджаная за "ўдзел у злачыннай арганізацыі", "акт тэрарызму", "замах на захоп улады", а таксама за ўдзел у пратэстнай акцыі, якая праходзіла ў верасні 2020 года ў Брэсце.</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 17 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:45:25</t>
   </si>
   <si>
     <t>Зміцер Тахіровіч Суўханаў</t>
   </si>
   <si>
     <t>20 жніўня 1987</t>
   </si>
   <si>
     <t>Дзмітрый Саўханаў з'яўляецца родным братам Марата Саўханава, які ў лютым 2023 года загінуў ва Украіне, ваюючы на баку расійскіх акупацыйных войскаў.
 Вядучай паседжання ў судзе Светлагорскага раёна зноў была Крысціна Касьянава. Яна разглядала абвінавачанне Дзмітрыя Саўханава па ч. 2 арт. 367, якім улады караюць за паклёп на Лукашэнку.
 Такім чынам улады парушылі права Саўханава на разгляд ягонай справы незалежным і бесстароннім судом. Бо грамадзянка Касьянава знаходзіцца ў стане працоўнай залежнасці ад асобы, на якую Саўханаў нібыта навёў паклёп: менавіта Лукашэнка сваім указам прызначыў Касьянаву на пасаду суддзі і пры незадаволенасці яе дзеяннямі толькі ён жа можа яе з той пасады звольніць.</t>
   </si>
   <si>
     <t>Вырак суда 15.07.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 02.10.2024: невядома.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
-    <t>Аляксандр Андрэевіч Кудрэвіч</t>
-[...13 lines deleted...]
-    <t>2024-12-02 14:32:26</t>
+    <t>Данііл Аляксандравіч Быкаў</t>
+  </si>
+  <si>
+    <t>21 жніўня 1990</t>
+  </si>
+  <si>
+    <t>Данііл быў асуджаны за ўдзел у "Маршы свабоды" па ч. 1 арт. 342 Крымінальнага кодэкса да аднаго года пазбаўлення волі. Справу разглядалі ў судзе Маладзечанскага раёна Мінскай вобласці. Данііл раней ужо быў судзімы ў 2021 годзе да "хатняй хіміі" і ў 2024 годзе да пазбаўлення волі. За ўдзел у пратэстах яго асудзілі, калі ён адбываў папярэдні тэрмін.
+Раней Данііл ужо адбываў 5 сутак арышту за ўдзел маршы ў жніўні 2020 года.</t>
+  </si>
+  <si>
+    <t>Вырак суда 02.06.2026: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-09-10 21:46:55</t>
   </si>
   <si>
     <t>Яўген Анатольевіч Люльковіч</t>
   </si>
   <si>
     <t>21 жніўня 1984</t>
   </si>
   <si>
     <t>Пасля шматлікіх адміністрацыйных арыштаў 21 лістапада 2021 года яго перазатрымалі па крымінальнай справе.</t>
   </si>
   <si>
     <t>Вырак суда 20.06.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-05-14 20:51:06</t>
-  </si>
-[...16 lines deleted...]
-    <t>2021-12-29 15:27:44</t>
   </si>
   <si>
     <t>Вольга Уладзіміраўна Маёрава</t>
   </si>
   <si>
     <t>22 жніўня 1966</t>
   </si>
   <si>
     <t>Вядомая грамадская дзяячка, якая раней удзельнічала ў Аб'яднанай грамадзянскай партыі, была затрыманая 4 студзеня 2021 года ў межах «справы Аўтуховіча» і абвінавачаная ва ўдзеле ў «тэрарыстычнай арганізацыі», звязанай з падпаламі маёмасці міліцыі. Вольга асуджана за «ўдзел у злачыннай арганізацыі», «замах на захоп улады», «распальванне варожасці», «заклікі да санкцый» і «незаконныя дзеянні са зброяй».
 У зняволенні ў палітвязнанкі ўзнікла падазрэнне на дыябет. У сакавіку 2024 года яе паўторна асудзілі за «злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі».</t>
   </si>
   <si>
     <t>ПК-24, вул. Вытворчая, д.44, г.п. Зарэчча, Рэчыцкі р-н, Гомельская вобласць, 247526</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Вырак суда 05.03.2024: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.05.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:48:39</t>
+  </si>
+  <si>
+    <t>Барыс Барысавіч Пухальскі</t>
+  </si>
+  <si>
+    <t>22 жніўня 1975</t>
+  </si>
+  <si>
+    <t>Следства лічыць, што ў студзені гэтага года ўкраінец Ліхалат выйшаў на сувязь з СБУ, дзе яму даручылі ўзарваць чыгуначныя пуці. Да задання ён прыцягнуў двух гродзенцаў, якія валодалі прафесійнымі навыкамі мінна-выбухной справы. Пухальскага Барыса затрымалі, калі ён забраў са схованкі ў Кобрынскім раёне выбуховае прыстасаванне і перавёз яго ў Талачынскі раён.
+Прыгавораны да 25 гадоў пазбаўлення волі, пры гэтым суд вызначыў Барысу адбываць пакаранне ў выглядзе пазбаўлення волі ў турме на працягу першых пяці гадоў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.12.2024: 25 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.05.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
   </si>
   <si>
     <t>Святлана Віктараўна Бычкоўская</t>
   </si>
   <si>
     <t>22 жніўня 1977</t>
   </si>
   <si>
     <t>Жанчына працавала ў службе "Адно акно" Кастрычніцкага раёна г. Мінска.
 Падазраецца ў перадачы тэлеграм-каналам асабістых дадзеных сілавікоў.
 Суд адбываўся ў закрытым рэжыме.</t>
   </si>
   <si>
     <t>5. 5 гадоў пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Барыс Барысавіч Пухальскі</t>
-[...26 lines deleted...]
-  <si>
     <t>Марат Аляксандравіч Бушэнка</t>
   </si>
   <si>
     <t>23 жніўня 1969</t>
   </si>
   <si>
     <t>Дзяцінства Марата прайшло ў Клецку. Пасля школы вучыўся ў Львоўскім вышэйшым ваенна-палітычным вучылішчы.
 Доўгі час ён жыў на дзве краіны - у Беларусі і Латвіі. У апошні час, мяркуючы па сацсетках , базаваўся ў Латвіі.
 Бушэнка быў заснавальнікам і кіраўніком шэрагу гандлёвых кампаній у розных краінах. Сярод іх — польская Goods Express Trading, нямецкая wwi UG, чэшскія MAG TRIO і Interclouds, а таксама расійскае ТАА "Рэкордыс Фаварыт" і мінскае ТАА "Камфорт Актыў". У мінулым ён таксама вёў бізнэс у Эстоніі і Малдове.</t>
   </si>
   <si>
     <t>ПУАТ-43, 212003, г. Магілёў, вул. Чалюскінцаў, 76А</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-05-16 21:33:27</t>
   </si>
   <si>
+    <t>Ілля Аляксандравіч Валвенкін</t>
+  </si>
+  <si>
+    <t>23 жніўня 1986</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Андрэй Анатольевіч Крывашэй</t>
+  </si>
+  <si>
+    <t>24 жніўня 1993</t>
+  </si>
+  <si>
+    <t>2025-11-06 20:45:56</t>
+  </si>
+  <si>
+    <t>Паліна Аляксандраўна Піткевіч</t>
+  </si>
+  <si>
+    <t>24 жніўня 1994</t>
+  </si>
+  <si>
+    <t>Калі ў чэрвені 2024 года КДБ Беларусі аб'явіў праект Media IQ экстрэмісцкім фарміраваннем, то называў Піткевіч сярод яго ўдзельнікаў. Прыкладна ў той жа час акаўнты Паліны апошні раз былі анлайн.
+Паліна Піткевіч нарадзілася ў 1994 годзе. Скончыла факультэт журналістыкі БДУ (2016). Яна захаплялася тэатрам і нейкі час іграла як актрыса ў Лабараторыі сацыяльнага тэатра ў Мінску. Як журналістка пісала на культурныя тэмы. Таксама Паліна вядома сваёй любоўю да жывёл - на яе старонках у сацсетках можна знайсці мноства аб'яў аб дапамозе бяздомным хвастатым. Па словах знаёмых, у Паліны ля самай хаты жыў не адзін выратаваны кот.</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.03.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-02-28 01:16:19</t>
+  </si>
+  <si>
     <t>Павел Уладзіміравіч Каранюхін</t>
   </si>
   <si>
     <t>24 жніўня 1988</t>
   </si>
   <si>
     <t>Быў затрыманы ў лістападзе 2024 года ў Жодзіне.
 У гэты ж час прызналі "экстрэмісцкімі матэрыяламі" сайт ініцыятывы "ліст. бел" , а таксама старонкі яе ў сацсетках . Яшчэ праз месяц КДБ прызнаў ініцыятыву "экстрэмісцкім фармаваннем ". Паводле звестак ведамства, Аляксандр Мазур , а таксама Павел Каранюхін і Аляксандр Лыкшын маюць дачыненне да "ліста . бел". Цяпер мужчыны знаходзяцца ў СТ -8 , іх абвінавачваюць па арт. 361-1 Крымінальнага кодэкса (Стварэнне экстрэмісцкага фарміравання або ўдзел у ім).</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 25.11.2025: невядома.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
-  </si>
-[...23 lines deleted...]
-    <t>2025-02-28 01:16:19</t>
   </si>
   <si>
     <t>Надзея Анатольеўна Лапцёнак</t>
   </si>
   <si>
     <t>24 жніўня 1972</t>
   </si>
   <si>
     <t>Вядома, што Надзея мае дзвюх дарослых дачок і непаўналетняга сына з інваліднасцю.
 01.03.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
   </si>
   <si>
     <t>2023-12-07 23:27:01</t>
   </si>
   <si>
     <t>Зміцер Аляксандравіч Макееў</t>
   </si>
   <si>
     <t>25 жніўня 1983</t>
   </si>
   <si>
     <t>Па адукацыі фармацэўт. Змітра абвінавачваюць па шасці артыкулах крымінальнага кодэкса.
@@ -990,228 +1005,182 @@
 Па дадзеных праваабаронцаў, фігуранты "справы" абавязаны выплаціць кампенсацыю ў памеры 29 мільёнаў рублёў.</t>
   </si>
   <si>
     <t>Вырак суда 14.12.2021: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 01.06.2022: прысуд пакінуты без змены. Вырак суда 06.10.2022: прыблізна 29000000 рублёў кампенсацыі. Суд па змене рэжыму 09.11.2022: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-26 21:11:11</t>
   </si>
   <si>
     <t>Мікіта Сяргеевіч Нячаеў</t>
   </si>
   <si>
     <t>26 жніўня 1994</t>
   </si>
   <si>
     <t>Мікіта скончыў факультэт радыёфізікі і камп'ютарных тэхналогій у 2019 годзе. Быў прызнаны найлепшым студэнтам у намінацыі "Лепшы выпускнік БДУ".
 Мае 7- гадовы досвед працы над перадавымі навукова - даследчымі праектамі ў розных галінах (у тым ліку ў галіне статыстыкі , тэорыі верагоднасцяў і лінейнай алгебры, паўправадніковай і цеплафізічнай фізікі).</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 03.02.2026: невядома.</t>
   </si>
   <si>
     <t>2025-11-13 13:44:32</t>
   </si>
   <si>
-    <t>Вольга Аляксандраўна Радзівонава</t>
-[...12 lines deleted...]
-    <t>2024-11-01 02:14:01</t>
+    <t>Дзмітрый Юр'евіч Равіч</t>
+  </si>
+  <si>
+    <t>26 жніўня 1988</t>
+  </si>
+  <si>
+    <t>Затрыманы за акцыю на чыгунцы.
+У час наступлення расійскіх войскаў на Кіеў з Гомельшчыны ён разам з Дзянісам Дзікуном і Алегам Малчанавым спаліў на чыгунцы шафу з электронным абсталяваннем, каб запаволіць падвоз расійскай ваеннай тэхнікі да ўкраінскай мяжы. У выніку былі прыведзены ў няспраўны стан святлафоры і стрэлачныя пераводы на адным з участкаў чыгункі Жлобін – Калінкавічы, якая далей працягваецца ва Украіну.
+Дзмітрый працаваў у ВМУ РУП «ВА Беларуснафта» вышкамантажнікам-электрамантэрам.</t>
+  </si>
+  <si>
+    <t>22 гады пазбаўлення волі у калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:12:13</t>
   </si>
   <si>
     <t>Кацярына Мікалаеўна Новікава</t>
   </si>
   <si>
     <t>26 жніўня 1985</t>
   </si>
   <si>
     <t>Меркавана затрымана за інтэрв'ю для замежных СМІ.
 Вядома, што Кацярыну затрымалі ў пачатку лета ў адной ночнушке, у якой яна знаходзілася ў СІЗА да першай перадачы ад родных.
 У пачатку красавіка 2024 г. крыніцы "Белсата" перадалі рэдакцыі ліст ад Кацярыны. На кавалку туалетнай паперы яна апісала сваё жудаснае затрыманне і далейшае зняволенне:
 "Я ўпала з другога паверха ложка, галавой аб драўляную краму. Здымак зрабілі, але больш за месяц не паведамляюць вынік".
 "Ставілі на сцяг, білі ўсім кабінетам. Сказалі, што за мае інтэрв'ю, канал і за мае палымяныя звароты."
 16 ліпеня 2024 г. адбыўся разгляд апеляцыйнай скаргі.</t>
   </si>
   <si>
     <t>6,5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Дзмітрый Юр'евіч Равіч</t>
-[...28 lines deleted...]
-    <t>2023-10-02 21:15:28</t>
+    <t>Вольга Аляксандраўна Радзівонава</t>
+  </si>
+  <si>
+    <t>26 жніўня 1974</t>
+  </si>
+  <si>
+    <t>Вольга Радзівонава працавала да 2020 года ў KYKY.org, пераважна для рубрыкі "Боль", таксама супрацоўнічала як фрылансерка з беларускімі і замежнымі медыя.
+Падчас утрымання ў СІЗА №1 Вольгу накіроўвалі на псіхіятрычную экспертызу ў шпіталь у Навінках. Хворая маці Вольгі , якой больш за 80 гадоў , мае патрэбу ў пастаянным доглядзе .</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.12.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-11-01 02:14:01</t>
+  </si>
+  <si>
+    <t>Аляксандр Генадзьевіч Кардзюкоў</t>
+  </si>
+  <si>
+    <t>27 жніўня 1979</t>
+  </si>
+  <si>
+    <t>Аляксандра затрымалі пасля акцыі пратэсту супраць вынікаў прэзідэнцкіх выбараў, якая праходзіла 11 жніўня 2020 года ў Брэсце. На гэтай акцыі ў патыліцу быў застрэлены Генадзь Шутаў, чаму Аляксандр стаў сведкам. Пазней яго асудзілі за супраціў і замах на капітана Рамана Гаўрылава, які застрэліў пратэстуючага, і прапаршчыка Арсенія Галіцына, якія выступілі ў ролі пацярпелых.</t>
+  </si>
+  <si>
+    <t>Вырак суда 25.02.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 2642 рубля кампенсацыі. Апеляцыя 14.05.2021: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
   </si>
   <si>
     <t>Сцяпан Сяргеевіч Задойка</t>
   </si>
   <si>
     <t>27 жніўня 1984</t>
   </si>
   <si>
     <t>Па паведамленнях праўладных каналаў, затрыманы за больш за 1200 каментароў. Адметна, што паказаныя сілавікамі каментары напісаны пераважна на беларускай мове і ў асноўным накіраваны на падтрымку Украіны. Усе паказаныя каментары - з ютуба.
 На відэа на каналах сілавікоў на яго накідваецца пяцёра байцоў САХР, а пазней мужчына выглядае збітым: у яго моцна падбітае вока і падрапана да крыві галава.
 Сцяпан працуе рабочым на адным з прыватных прадпрыемстваў Гродна. Таксама мужчына рэгулярна ходзіць у залу і падтрымлівае сябе ў добрай фізічнай форме, калі меркаваць па фота ў сацсетках.
 Ад былых палітвязняў вядома , што ў Сцяпана няма ніякай дапамогі са свабоды.</t>
   </si>
   <si>
     <t>Вырак суда 24.10.2023: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 100 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
-    <t>Аляксандр Генадзьевіч Кардзюкоў</t>
-[...13 lines deleted...]
-  <si>
     <t>Аляксандр Дзяменцьевіч Назаровіч</t>
   </si>
   <si>
     <t>27 жніўня 1983</t>
   </si>
   <si>
     <t>Аляксандр быў затрыманы і асуджаны за спыненне таварнага цягніка, нанясенне чырвоных палос на рэкламныя лайтбоксы, пракол шын аўтамабіля супрацоўніка міліцыі, падпал кіёска "Табакерка", а таксама дзеянні з прадметамі, якія змяшчаюць гаручыя рэчывы. Ён патлумачыў свае ўчынкі пратэстам супраць сітуацыі ў краіне пасля прэзідэнцкіх выбараў 9 жніўня 2020 года, у прыватнасці, супраць беспадстаўных затрыманняў і катаванняў людзей сілавікамі. Таксама быў канфіскаваны ягоны аўтамабіль Opel Astra.</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 07.06.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.08.2021: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Васіль Аляксандравіч Клімавіч</t>
-[...26 lines deleted...]
-    <t>2025-01-09 00:25:08</t>
+    <t>Міхаіл Ігаравіч Бабошка</t>
+  </si>
+  <si>
+    <t>27 жніўня 1992</t>
+  </si>
+  <si>
+    <t>01.12.2023 адбылося апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>7 гадоў зняволення волі ў калоніі ўзмоцненага рэжыму</t>
+  </si>
+  <si>
+    <t>2023-10-02 21:15:28</t>
   </si>
   <si>
     <t>Дзмітрый Аляксандравіч Іванчанка</t>
   </si>
   <si>
     <t>31 жніўня 1986</t>
   </si>
   <si>
     <t>Затрыманы за каментары ў сацсетках.</t>
   </si>
   <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-02-26 21:20:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1515,51 +1484,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1591,1915 +1560,1848 @@
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>48</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>49</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>53</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>54</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...16 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
         <v>63</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...11 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>68</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>69</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>79</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>80</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="I15" t="s">
         <v>86</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" t="s">
         <v>89</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>90</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
         <v>91</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" t="s">
         <v>94</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>95</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>96</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>97</v>
       </c>
-      <c r="F17" t="s">
-[...5 lines deleted...]
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" t="s">
         <v>100</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>102</v>
       </c>
-      <c r="D18" t="s">
-[...11 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" t="s">
         <v>105</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>106</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" t="s">
         <v>109</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>110</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>112</v>
       </c>
       <c r="I20" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>114</v>
       </c>
       <c r="B21" t="s">
         <v>115</v>
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>117</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>118</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>121</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>122</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>125</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>128</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
         <v>131</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>132</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>122</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>136</v>
       </c>
-      <c r="C25" t="s">
+      <c r="I25" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
+        <v>140</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" t="s">
+        <v>63</v>
+      </c>
+      <c r="H26" t="s">
         <v>141</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>142</v>
-      </c>
-[...16 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" t="s">
+        <v>145</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" t="s">
         <v>151</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
         <v>152</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>153</v>
       </c>
-      <c r="D28" t="s">
-[...11 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
         <v>156</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>157</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>74</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
         <v>161</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="D30" t="s">
-[...11 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
         <v>166</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
         <v>171</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>172</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>42</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>178</v>
       </c>
       <c r="I33" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>180</v>
       </c>
       <c r="B34" t="s">
         <v>181</v>
       </c>
       <c r="C34" t="s">
         <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>183</v>
       </c>
       <c r="I34" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>185</v>
       </c>
       <c r="B35" t="s">
         <v>186</v>
       </c>
       <c r="C35" t="s">
         <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>188</v>
       </c>
       <c r="I35" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>190</v>
       </c>
       <c r="B36" t="s">
         <v>191</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>192</v>
       </c>
-      <c r="D36" t="s">
-[...11 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>194</v>
+      </c>
+      <c r="B37" t="s">
         <v>195</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="D37" t="s">
-[...11 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>199</v>
+      </c>
+      <c r="B38" t="s">
         <v>200</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>201</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>202</v>
       </c>
       <c r="I38" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>204</v>
       </c>
       <c r="B39" t="s">
         <v>205</v>
       </c>
       <c r="C39" t="s">
         <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>207</v>
       </c>
       <c r="I39" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>209</v>
       </c>
       <c r="B40" t="s">
         <v>210</v>
       </c>
       <c r="C40" t="s">
         <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>43</v>
+        <v>212</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I40" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B41" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>216</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
+        <v>36</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>217</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B42" t="s">
         <v>220</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>221</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>74</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>222</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>227</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>89</v>
+      </c>
+      <c r="E44" t="s">
+        <v>111</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...11 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>236</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>237</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>239</v>
+      </c>
+      <c r="B46" t="s">
         <v>240</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>242</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>244</v>
+      </c>
+      <c r="B47" t="s">
         <v>245</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>246</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>152</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>247</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>248</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>249</v>
+      </c>
+      <c r="B48" t="s">
+        <v>250</v>
+      </c>
+      <c r="C48" t="s">
         <v>251</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
+        <v>89</v>
+      </c>
+      <c r="E48" t="s">
         <v>252</v>
       </c>
-      <c r="C48" t="s">
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>253</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
         <v>258</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" t="s">
         <v>261</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>262</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>89</v>
+      </c>
+      <c r="E50" t="s">
+        <v>111</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>263</v>
       </c>
       <c r="I50" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>265</v>
       </c>
       <c r="B51" t="s">
         <v>266</v>
       </c>
       <c r="C51" t="s">
         <v>267</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>268</v>
       </c>
       <c r="F51" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>269</v>
       </c>
       <c r="I51" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>271</v>
       </c>
       <c r="B52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
       </c>
-      <c r="D52" t="s">
-[...11 lines deleted...]
-      <c r="H52" t="s">
+      <c r="I52" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>275</v>
+      </c>
+      <c r="B53" t="s">
         <v>276</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>31</v>
+      </c>
+      <c r="I53" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>278</v>
+      </c>
+      <c r="B54" t="s">
         <v>279</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>280</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>89</v>
+      </c>
+      <c r="E54" t="s">
+        <v>111</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
         <v>281</v>
       </c>
-      <c r="D54" t="s">
-[...11 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>283</v>
+      </c>
+      <c r="B55" t="s">
         <v>284</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>285</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>286</v>
       </c>
-      <c r="D55" t="s">
-[...11 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>288</v>
+      </c>
+      <c r="B56" t="s">
         <v>289</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>290</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>89</v>
+      </c>
+      <c r="E56" t="s">
+        <v>111</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>291</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>293</v>
+      </c>
+      <c r="B57" t="s">
         <v>294</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>295</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>152</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>296</v>
       </c>
-      <c r="D57" t="s">
-[...11 lines deleted...]
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>298</v>
+      </c>
+      <c r="B58" t="s">
         <v>299</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>300</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>36</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
         <v>301</v>
       </c>
-      <c r="D58" t="s">
-[...11 lines deleted...]
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" t="s">
         <v>304</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>305</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>306</v>
       </c>
-      <c r="D59" t="s">
-[...11 lines deleted...]
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" t="s">
         <v>309</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>310</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>74</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>311</v>
       </c>
-      <c r="D60" t="s">
-[...11 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>313</v>
+      </c>
+      <c r="B61" t="s">
         <v>314</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>315</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>89</v>
+      </c>
+      <c r="E61" t="s">
+        <v>111</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>316</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>318</v>
+      </c>
+      <c r="B62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>89</v>
+      </c>
+      <c r="E62" t="s">
+        <v>111</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>321</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>323</v>
+      </c>
+      <c r="B63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>74</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>326</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>328</v>
+      </c>
+      <c r="B64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>330</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>74</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>331</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>333</v>
+      </c>
+      <c r="B65" t="s">
         <v>334</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>335</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
         <v>336</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65" t="s">
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>337</v>
       </c>
-      <c r="F65" t="s">
-[...5 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>339</v>
+      </c>
+      <c r="B66" t="s">
         <v>340</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>341</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>152</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
       <c r="I66" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>344</v>
       </c>
       <c r="B67" t="s">
         <v>345</v>
       </c>
       <c r="C67" t="s">
         <v>346</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>347</v>
       </c>
-      <c r="F67" t="s">
-[...5 lines deleted...]
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>348</v>
-      </c>
-[...56 lines deleted...]
-        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">