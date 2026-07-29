--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,739 +12,558 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
+    <t>Ілля Аляксандравіч Верамееў</t>
+  </si>
+  <si>
+    <t>1 жніўня 2003</t>
+  </si>
+  <si>
+    <t>19-гадовы хлопец асуджаны за паведамленні ў тэлеграм-чатах, якія пакінуў сёлета ў лютым. Як мяркуецца, такія паведамленні ў групавым чаце сталі рэакцыяй хлопца на распачатую ўзброеную сіламі Расіі вайну ва Украіне, у тым ліку з тэрыторыі Беларусі.
+Увесну 2026 г. стала вядома , што над Іллём адбыўся суд па артыкуле 411 Крымінальнага кодэкса (злоснае непадпарадкаванне адміністрацыі ўстановы). Вынік суда пакуль невядомы.</t>
+  </si>
+  <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.08.2022: 6 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.11.2022: прысуд пакінуты без змены. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:24:07</t>
+  </si>
+  <si>
     <t>Сяргей Аляксандравіч Гоўша</t>
   </si>
   <si>
     <t>1 жніўня 1981</t>
   </si>
   <si>
     <t>Асуджаны за акцыю пратэсту, якая праходзіла з 10 на 11 жніўня 2020 года ў Бярозе на 2 гады калоніі (канчаткова, з улікам нейкай папярэдняй судзімасці, 3 гады калоніі).</t>
   </si>
   <si>
-    <t>Мужчынскі</t>
-[...7 lines deleted...]
-  <si>
     <t>Вырак суда 28.08.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.10.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
-    <t>Ілля Аляксандравіч Верамееў</t>
-[...32 lines deleted...]
-    <t>2021-02-27 01:33:41</t>
+    <t>Віталь Антановіч Галубоўскі</t>
+  </si>
+  <si>
+    <t>2 жніўня 1976</t>
+  </si>
+  <si>
+    <t>Раней Віталь служыў памежнікам. Пасля больш за 15 гадоў працаваў кіроўцам аўтобуса. У апошнія гады быў кіроўцам у «Газпром трансгаз Беларусь» - вазіў брыгаду тэлемеханікаў.
+Мужчына ў разводзе, у яго ёсць два сыны.
+У канцы мінулага года яго затрымлівалі і змяшчалі за краты. Віцебскі абласны суд судзіў Галубоўскага па частках 1 і 2 артыкула 361-4 КК (садзейнічанне экстрэмісцкай дзейнасці). Па гэтым артыкуле звычайна судзяць за паведамленні ў чат маніторынгавага праекту "Беларускі Гаюн".</t>
+  </si>
+  <si>
+    <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 7 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:53:02</t>
   </si>
   <si>
     <t>Аляксандр Аляксандравіч Хазеяў</t>
   </si>
   <si>
     <t>3 жніўня 2000</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Леанід Іванавіч Цярабей</t>
-[...13 lines deleted...]
-  <si>
     <t>Ірына Генадзеўна Такарчук</t>
   </si>
   <si>
     <t>4 жніўня 1960</t>
   </si>
   <si>
     <t>Маці палітвязні блогеркі Вольгі Такарчук (была вызваленая ў чэрвені 2022 года пасля адбыцця тэрміна пакарання). Затрымана ў выніку масавага рэйду сілавых структур 23-24 студзеня 2024 года на сваякоў палітвязняў і людзей, якія дасылалі пасылкі і лісты палітвязням.</t>
   </si>
   <si>
     <t>Жаночы</t>
   </si>
   <si>
     <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
   </si>
   <si>
     <t>Вырак суда 14.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.10.2024: невядома.</t>
   </si>
   <si>
     <t>2024-02-06 12:36:40</t>
   </si>
   <si>
-    <t>Арцём Аляксандравіч Латышаў</t>
-[...15 lines deleted...]
-    <t>2021-10-12 14:38:37</t>
+    <t>Аляксандр Фёдаравіч Троцкі</t>
+  </si>
+  <si>
+    <t>5 жніўня 1975</t>
+  </si>
+  <si>
+    <t>12 жніўня 2020 года Аляксандра затрымалі, калі ягоную машыну спынілі ўзброеныя людзі. Ён адмовіўся выйсці, і пасля пагроз страляніны паспрабаваў з'ехаць. Пры затрыманні яго збілі і даставілі ў бальніцу з чэрапна-мазгавой траўмай, пасля перавялі ў СІЗА. Па версіі следства, ён наехаў на нагу міліцыянера. Суд прызнаў яго вінаватым у замаху на забойства.</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.03.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 10000 рублёў кампенсацыі.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:54</t>
   </si>
   <si>
     <t>Сяргей Леанідавіч Гнеўка</t>
   </si>
   <si>
     <t>5 жніўня 1977</t>
   </si>
   <si>
     <t>Сяргей быў асуджаны ў судзе за абразу Лукашэнкі. 5 траўня 2023 года справу разглядала суддзя Іна Сівец.
 У судзе Аршанскага раёна і Оршы 4 чэрвеня 2024 г. разгледжана яшчэ адна крымінальная справа Сяргея. Яго зноў абвінавацілі ў абразе Лукашэнкі . Справу разглядала суддзя Юлія Вяршыніна .
 Судом было ўстаноўлена , што Сяргей Гнеўка "з'яўляючыся асобай , раней судзімай за публічную абразу Лукашэнкі і быўшы дастаўленай у спецізалятар Аршанскага РУУС за здзяйсненне адміністрацыйнага правапарушэння, прадугледжанага арт. 19.1 КаАП (дробнае хуліганства), знаходзячыся ў стане алкаголю. АУС і работнік спецізалятара публічна вымавіў выказванне, якое змяшчае ненарматыўную форму маўленчага выказвання, у адрас Аляксандра Лукашэнкі ў сувязі з ажыццяўленнем ім сваіх паўнамоцтваў" .
 Суд прызнаў Сяргея Гнеўку вінаватым і па ч. 2 арт. 368 КК яму прызначанае пакаранне ў выглядзе пазбаўлення волі на тэрмін чатыры гады. Па сукупнасці прыгавораў да прызначанага пакарання суд часткова далучыў неадбытае пакаранне па папярэднім прыгаворы і канчаткова прызначыў пакаранне ў выглядзе пазбаўлення волі на тэрмін 4 гады 6 месяцаў.
 16.08.2024 адбыўся апеляцыйны разгляд суда, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
   </si>
   <si>
     <t>Вырак суда 05.05.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 04.06.2024: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-06-06 15:46:04</t>
   </si>
   <si>
     <t>Сяргей Сямёнавіч Цімашэнка</t>
   </si>
   <si>
     <t>5 жніўня 1966</t>
   </si>
   <si>
     <t>Сяргей Цімашэнка з 1986 па 1988 гады ваяваў у Аўганістане. Ён служыў у 2-й дэсантна-штурмавой заставе керкінскай дэсантна-штурмавой манеўранай групы, кіраваў баявой групай.
 Сяргей, мяркуючы па сацсетках, падтрымлівае Украіну ў вайне супраць Расіі. Выглядае, што гэта і стала прычынай абвінавачанняў. Ён раптоўна знік з усіх сацсетак у канцы 2024 года, быў затрыманы і змешчаны ў СІЗА.</t>
   </si>
   <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
     <t>Вырак суда 10.09.2025: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2025-09-15 13:13:04</t>
-  </si>
-[...49 lines deleted...]
-    <t>2025-07-12 18:53:31</t>
   </si>
   <si>
     <t>Іван Сяргеевіч Ліхлат</t>
   </si>
   <si>
     <t>6 жніўня 1992</t>
   </si>
   <si>
     <t>Украінец, які жыве ў Беларусі з 2013 года. У 2012-2013 годзе Іван праходзіў службу ў разведвальных падраздзяленнях ВСУ, сцвярджае БелТА. Следства лічыць, што ў студзені гэтага года Ліхалат выйшаў на сувязь з СБУ, дзе яму даручылі ўзарваць чыгуначныя пуці. Да задання ён прыцягнуў двух гродзенцаў, якія валодалі прафесійнымі навыкамі мінна-выбухной справы. Пухальскага затрымалі, калі ён забраў са схованкі ў Кобрынскім раёне выбуховае прыстасаванне і перавёз яго ў Талачынскі раён. Ліхалат і Бародзіч былі затрыманы ў Гродне.
 Прыгавораны да 20 гадоў пазбаўлення волі, пры гэтым суд вызначыў Івану адбываць пакаранне ў выглядзе пазбаўлення волі ў турме на працягу першых трох гадоў.</t>
   </si>
   <si>
     <t>Вырак суда 18.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
-    <t>Сяргей Віктаравіч Пахомаў</t>
-[...46 lines deleted...]
-    <t>2024-03-13 11:59:37</t>
+    <t>Ілля Алегавіч Карпаў</t>
+  </si>
+  <si>
+    <t>З 2018 года працаваў як індывідуальны прадпрымальнік: меў уласны невялікі бізнес па вытворчасці піламатэрыялаў і рабіў шафы на замову. Акрамя гэтага, мужчына падзарабляў таксістам у Мінску.
+У мясцовым чаце Ілля рэгулярна паведамляў аб зламаных святлафорах, збітых дарожных знаках, прапаноўваў ідэі для паляпшэння руху і прасіў паставіць рэгуліроўшчыкаў на праблемныя скрыжаванні.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:41:38</t>
   </si>
   <si>
     <t>Алег Мікалаевіч Гарэлаў</t>
   </si>
   <si>
     <t>8 жніўня 1975</t>
   </si>
   <si>
     <t>Гарэлаў быў кіраўніком дырэкцыі Белінвестбанка па Гомельскай вобласці. Апошняя навіна пра яго датуецца лютым 2023 года, а ў снежні 2023 года кіраўніком замест яго прызначылі Паўла Юркаўца, былога кіраўніка Белінвестбанка па Мазыры.
 Суд над Алегам Гарэлавым пачаўся 8 лютага ў Гомельскім абласным судзе.
 14.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
+    <t>Не</t>
+  </si>
+  <si>
     <t>Вырак суда 25.03.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 14.06.2024: невядома.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
+  </si>
+  <si>
+    <t>Аляксей Уладзіміравіч Кісялёў</t>
+  </si>
+  <si>
+    <t>8 жніўня 1990</t>
+  </si>
+  <si>
+    <t>Аляксея Кісялёва затрымалі жыхара Верхнядзвінску па крымінальнай справе "Кадравага рэзерву для Новай Беларусі". Ягонае «пакаянае» відэа апублікаваў раніцай 13 сакавіка прапагандысцкі тэлеграм-канал. Аляксей супрацоўнік Верхнядзвінскага райвыканкама. 14 лютага Следчы камітэт узбудзіў крымінальную справу супраць прадстаўнікоў і ўдзельнікаў ініцыятывы "Кадравы рэзерв для Новай Беларусі", абвешчанай Аб'яднаным пераходным кабінетам. Па тэлеканале АНТ пазней паказалі 14 людзей, затрыманых па гэтай справе. Прапагандыст Ігар Тур заявіў, што разам з сілавікамі ён год слухаў лекцыі для ўдзельнікаў ініцыятывы.
+Праграма "Кадравы рэзерв для новай Беларусі" была запушчана Аб'яднаным пераходным кабінетам у лістападзе 2022 года. Мэтай праекту была падрыхтоўка прафесіяналаў, якія змогуць працаваць на дзяржаўных пасадах і праводзіць рэформы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 20.09.2024: невядома. Апеляцыя 03.12.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-03-13 11:59:37</t>
   </si>
   <si>
     <t>Андрэй Мечыслававіч Стасюкевіч</t>
   </si>
   <si>
     <t>9 жніўня 1994</t>
   </si>
   <si>
     <t>Грамадзянін РФ</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-12-17 22:41:07</t>
   </si>
   <si>
     <t>Аляксей Аляксандравіч Прохарчык</t>
   </si>
   <si>
     <t>9 жніўня 1988</t>
   </si>
   <si>
     <t>У 2010 скончыў Вышэйшы дзяржаўны каледж сувязі на інжынера па тэлекамунікацыях.
 У 2017-м Прохарчык заснаваў у Расіі таварыства з абмежаванай адказнасцю «ЭСІС». Абрэвіятура расшыфроўваецца як "энергетычныя сістэмы і сеткі".
 Асноўная сфера дзейнасці кампаніі - электрамантажныя работы і будаўніцтва. У «ЭСІС» працуе больш за 40 чалавек. У мінулым годзе кампанія мела абарот каля 4 мільёнаў долараў.
 Аляксея асудзілі за дапамогу палітвязням.</t>
   </si>
   <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
-    <t>Леанід Леанідавіч Шпец</t>
-[...20 lines deleted...]
-    <t>2025-09-26 20:27:53</t>
+    <t>Уладзімір Аляксандравіч Янукевіч</t>
+  </si>
+  <si>
+    <t>10 жніўня 1960</t>
+  </si>
+  <si>
+    <t>65-гадовы Уладзімір Янукевіч працаваў дырэктарам і галоўрэдам незалежнай рэгіянальнай газеты "Intex-Press". 44-гадовы Андрэй Пакаленка - намеснікам дырэктара па развіцці названага медыя. Пасля ліквідацыі газеты яны стварылі сайт навін BAR24. у студзені 2025 года сайт перастаў адчыняцца.
+Уладзімір Янукевіч раней ужо падвяргаўся пераследам . Яго двойчы судзілі і штрафавалі па КаАП за публікацыю інтэрв'ю Ціханоўскай, а ў лютым 2023 года ў ТАА "Выдавецкі дом" Інтэкс-прэс" прыходзілі сілавікі з ператрусам.
+Акрамя пазбаўлення волі і вялікага штрафу, як паведамляе БАЖ, «ёсць інфармацыя аб вялізным агульным спагнанні ў памеры каля 200 000 рублёў (каля 60 000 еўра)».
+Супрацоўнікаў баранавіцкага медыя BAR24 затрымалі ў снежні 2024 года. У іх дамах, а таксама ў рэдакцыі гарадскога партала, сілавікі правялі ператрусы і дасталі тэхніку. Тады некалькіх чалавек адпусцілі, а на астатніх завялі крымінальныя справы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.02.2026: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 3000 базавых велічынь штрафу. Апеляцыя 08.06.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Васіль Аляксандравіч Верамейчык</t>
+  </si>
+  <si>
+    <t>11 жніўня 1990</t>
+  </si>
+  <si>
+    <t>Былы баец палка Каліноўскага, якога В'етнам выдаў Беларусі. Васіль з'яўляўся таксама членам Каардынацыйнай рады.
+Паведамлялася , што мужчына апынуўся ў Азіі, бо Літва прызнала яго пагрозай нацыянальнай бяспецы і забараніла ўезд у Еўразвяз. "Калінаўца" даставілі ў Беларусь увечары 14 лістапада пад канвоем з трох чалавек. Васіля даставілі ў Беларусь на рэйсе а/к Белавія (B2978) з Масквы ўвечары 14 лістапада.
+Таксама вядома, што відэа з Верамейчыкам, якое апублікавалі прапагандысты, чакана, з'яўляецца пастановачнае: яно знята ў іншым самалёце і ў іншы час.
+Былы палітвязень Юры Зянковіч распавёў , што перад вызваленнем правёў 4 месяцы ў СІЗА КДБ у адной камеры з экс-каліноўцам Васілём Верамейчыкам. Ён адзначыў, што вельмі паважае Васіля як сумленнага, адкрытага і смелага чалавека, які не зламаўся і трымаецца мужна: "Тое, што ён гаварыў у "інтэрв'ю" — гэта вымушана. Каб прымусіць яго сказаць тое, што хочуць пачуць бэтэшнікі, да яго прымянялі фізічны гвалт. Паколькі супраціўляцца асабліва гвалту".
+У СІЗА ў Васіля пачаліся праблемы са здароўем. Верамейчык скардзіўся на сімптомы, якія паказваюць на праблемы з сэрцам: боль у грудзях, дыхавіца, галавакружэнне, ацёкі рук і ног. Медыцынскай дапамогі ў СІЗА яму не аказалі. У 2025 годзе Верамейчыку прысудзілі 13 гадоў калоніі і павезлі адбываць гэты тэрмін у шклоўскую калонію №17. Там Васілю нарэшце зрабілі абследаванне - узялі аналізы і правялі УГД сэрца. Дакладных вынікаў сям'я мужчыны не ведае, але пасля таго абследавання Верамейчыку прызначылі кропельніцы і выпісалі аж чатыры моцныя прэпараты: аспікард, клопідагрэл, аторвастатын і метапралол. Ёсць падазрэнне , што Васіль перажыў інфаркт
+Па словах жонкі Васіля, у пачатку чэрвеня 2026 года яго мусілі перавесці ў шпіталь пры мінскім СІЗА-1, каб зрабіць яму аперацыю на сэрцы. Але замест гэтага палітвязня кінулі ў ШІЗА, а потым і зусім у ПКТ.</t>
+  </si>
+  <si>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 09.07.2026: невядома гадоў турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-11-28 02:13:24</t>
+  </si>
+  <si>
+    <t>Віталь Міхайлавіч Каваленка</t>
+  </si>
+  <si>
+    <t>11 жніўня 1992</t>
+  </si>
+  <si>
+    <t>Затрыманы ў рамках крымінальнай справы за паведамленні ў бот "Беларускага гаюна".</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.11.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:53:33</t>
   </si>
   <si>
     <t>Ягор Аляксандравіч Барыскевіч</t>
   </si>
   <si>
     <t>11 жніўня 1986</t>
   </si>
   <si>
     <t>Вырак суда 12.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 21.02.2025: невядома.</t>
   </si>
   <si>
     <t>2025-01-13 17:24:46</t>
   </si>
   <si>
     <t>Яна Сяргееўна Царук</t>
   </si>
   <si>
     <t>11 жніўня 1994</t>
   </si>
   <si>
     <t>Вядома , што КДБ лічыць Яну датычнай да праекту «Гарадскі агарод Марыс Мар», які быў прызнаны "экстрэмісцкім фармаваннем".</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 16.12.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-12-29 22:08:18</t>
   </si>
   <si>
-    <t>Васіль Аляксандравіч Верамейчык</t>
-[...59 lines deleted...]
-    <t>2025-10-31 17:37:50</t>
+    <t>Ігар Уладзіміравіч Караткоў</t>
+  </si>
+  <si>
+    <t>12 жніўня 1988</t>
+  </si>
+  <si>
+    <t>Асуджаны за данат у 9 еўра Палку Каліноўскага.</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда 27.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.02.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-02-12 19:16:26</t>
+  </si>
+  <si>
+    <t>Сяргей Аляксандравіч Жукоўскі</t>
+  </si>
+  <si>
+    <t>12 жніўня 1983</t>
+  </si>
+  <si>
+    <t>Грамадзянін РФ.</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
+  </si>
+  <si>
+    <t>Дзмітрый Уладзіміравіч Наважылаў</t>
+  </si>
+  <si>
+    <t>12 жніўня 1972</t>
+  </si>
+  <si>
+    <t>Зміцер, былы дырэктар інфармацыйнага агенцтва «БелаПАН», быў затрыманы 18 жніўня 2021 года пасля ператрусу і допыту ў Следчым камітэце. Першапачаткова яго змясцілі пад варту на 72 гадзіны ў межах крымінальнай справы па артыкуле «арганізацыя або падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, альбо ўдзел у іх», аднак на волю ён не выйшаў і праз 10 сутак быў пераведзены ў СІЗА. Пазней абвінавачанне было зменена на ўхіленне ад выплаты падаткаў.
+У лістападзе 2021 года стала вядома, што Дзмітрыю таксама прад'явілі абвінавачанне ў "стварэнні экстрэмісцкага фарміравання". У кастрычніку 2022 года яго прызналі вінаватым па артыкулах "удзел у экстрэмісцкім фарміраванні" і "ўхіленне ад выплаты падаткаў і збораў", прыгаварылі да пазбаўлення волі, прызначылі буйны штраф і забаранілі займаць пэўныя пасады тэрмінам на пяць гадоў.</t>
+  </si>
+  <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.10.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 700 базавых велічынь штрафу, пазбаўленне права займаць пэўныя пасады або займацца пэўнай дзейнасцю. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-08-21 01:15:56</t>
   </si>
   <si>
     <t>Юрый Казіміравіч Жукоўскі</t>
   </si>
   <si>
     <t>12 жніўня 1978</t>
   </si>
   <si>
     <t>8 гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-05-23 19:28:46</t>
   </si>
   <si>
-    <t>Мікалай Віктаравіч Статкевіч</t>
-[...81 lines deleted...]
-    <t>2025-08-19 21:16:43</t>
+    <t>Віктар Валер'евіч Антушэвіч</t>
+  </si>
+  <si>
+    <t>13 жніўня 1992</t>
+  </si>
+  <si>
+    <t>Пра Віктара вядома , што ён пасля заканчэння Рагачоўскай сярэдняй школы №3 працаваў міліцыянерам-кіроўцам групы затрымання ў мясцовым аддзеле Дэпартамента аховы МУС. Быў сябрам праўладнай моладзевай арганізацыі БРСМ. Праваабаронцы валодаюць інфармацыяй, што Віктара Антушэвіча затрымалі ў пачатку чэрвеня 2025 года.</t>
+  </si>
+  <si>
+    <t>ПУАТ-39, г.Крупкі-2, 222002</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
   </si>
   <si>
     <t>Уладзімір Яўгеньевіч Балцянкоў</t>
   </si>
   <si>
     <t>13 жніўня 1998</t>
   </si>
   <si>
     <t>Уладзіміра абвінавацілі ў тым, што ён пакінуў абразлівы каментар у сацсетцы "УКантакце" пад пастом аб Лукашэнку. У публікацыі было фота і тэкст выступу па тэме вайсковых дзеянняў на тэрыторыі Рэспублікі Беларусь. Уладзімір напісаў каментар са старонкі і тэлефона сваёй сястры, калі быў у яе ў гасцях. Віну ён поўнасцю прызнаў.</t>
   </si>
   <si>
-    <t>Хімія са скіраваннем</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 16.01.2023: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2023-01-10 19:15:54</t>
   </si>
   <si>
-    <t>Яўген Яўгенавіч Валыхін</t>
-[...37 lines deleted...]
-    <t>2022-11-17 18:47:58</t>
+    <t>Ілля Пятровіч Краўчэўскі</t>
+  </si>
+  <si>
+    <t>15 жніўня 1996</t>
+  </si>
+  <si>
+    <t>На судзе па арт. 342 і арт. 364 віну не прызнаў.</t>
+  </si>
+  <si>
+    <t>8,5 гадоў пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>2022-09-17 11:38:09</t>
   </si>
   <si>
     <t>Віталь Вячаслававіч Шышлоў</t>
   </si>
   <si>
     <t>15 жніўня 1993</t>
   </si>
   <si>
     <t>Віталь быў затрыманы 25 верасня 2020 года ў межах крымінальнай справы, узбуджанай пасля акцыі пратэсту ў Мінску. Па дзяржаўным тэлебачанні яго паказалі са звязанымі рукамі ў лесе, дзе ён прызнаўся ва ўдзеле ў масавых беспарадках.</t>
   </si>
   <si>
     <t>Вырак суда 02.07.2021: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, невядома рублёў кампенсацыі. Апеляцыя 24.09.2021: прысуд пакінуты без змены. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-26 21:49:06</t>
   </si>
   <si>
-    <t>Ілля Пятровіч Краўчэўскі</t>
-[...13 lines deleted...]
-  <si>
     <t>Аляксандр Сяргеевіч Юрчык</t>
   </si>
   <si>
     <t>16 жніўня 1969</t>
   </si>
   <si>
     <t>Аляксандр быў затрыманы ў студзені 2021 года па справе аб масавых беспарадках і асуджаны па абвінавачанні ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку", а таксама ў намеры пашкодзіць або знішчыць тры кіёскі "Табакерка".</t>
   </si>
   <si>
     <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-09-29 22:38:25</t>
   </si>
   <si>
     <t>Ігар Мікалаевіч Галцоў</t>
   </si>
   <si>
     <t>16 жніўня 1984</t>
   </si>
   <si>
     <t>40-гадовы праграміст з Магілёва. У 2013 годзе скончыў Беларуска-расійскі ўніверсітэт, навучаўся на інжынера. Спецыялізуецца на працы з платформай Magento, якая выкарыстоўваецца для стварэння інтэрнэт-крам і арганізацыі анлайн-гандлю. У яго ёсць маленькая дачка і жонка.
 Ігар Гольцоў перавёў на YouTube-канал "Люстэрка" каля 50 долараў праз "Патрэон". Гэта адбылося ў 2023 годзе.</t>
   </si>
   <si>
     <t>Вырак суда 14.05.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.06.2025: невядома.</t>
   </si>
   <si>
     <t>2025-04-03 14:38:31</t>
   </si>
   <si>
     <t>Яўген Іванавіч Сарока</t>
   </si>
   <si>
     <t>17 жніўня 1993</t>
   </si>
   <si>
     <t>Яўген быў затрыманы ў снежні 2024 года і асуджаны ў чэрвені 2025 года на пазбаўленне волі.</t>
@@ -765,754 +584,603 @@
     <t>Чэславу Герасімавічу 37 гадоў. Ён мінчанін.
 Нейкі час у 2022-м Герасімовіч працаваў у Вільні, але пад восень 2022-га вярнуўся ў Мінск.
 26 чэрвеня Чэслава асудзілі за «непадпарадкаванне міліцыянту» па адміністрацыйнай справе.
 Мяркуючы па відэа ГУБАЗіК, Герасімовіча абвінавачваюць у тым , што ён чатыры разы ахвяраваў «экстрэмісцкаму фармаванню». Верагодна, яго абвінавачваюць па артыкуле 361-2 КК.
 Герасімовіч у сацсетках піша, што больш за 15 гадоў праводзіў трэнінгі па псіхатэрапіі. З 2011-га стаў працаваць тэсціроўшчыкам. Захапляецца музыкай і іграе на гітары, а таксама піша вершы і малую прозу.</t>
   </si>
   <si>
     <t>Вырак суда 09.12.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
     <t>Анатоль Сцяпанавіч Васілеўскі</t>
   </si>
   <si>
     <t>17 жніўня 1963</t>
   </si>
   <si>
     <t>Вырак суда 03.10.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 24.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-09-25 19:45:52</t>
   </si>
   <si>
+    <t>Аляксей Юр'евіч Кузаваткін</t>
+  </si>
+  <si>
+    <t>17 жніўня 1999</t>
+  </si>
+  <si>
+    <t>Аляксей, грамадзянін РФ, да затрымання працаваў на ААТ "Гомельскі хімічны завод". Ён быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле "садзейнічанне экстрэмісцкай дзейнасці", пасля таго як беларускія сілавікі атрымалі доступ да перапісак бота маніторынгавага праекта "Беларускі Гаюн", куды людзі адпраўлялі інфармацыю аб перамяшчэннях расійскіх войскаў.
+Зімой 2025 года Аляксея прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі, а таксама да выплаты буйнога штрафу.
+У Аляксея цукровы дыябет 1 тыпу, ён інсуліназалежны. Акрамя таго з дзяцінства яму была прысвоена група інваліднасці пажыццёва.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 25.02.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
+    <t>Аляксей Вячаслававіч Швяцоў</t>
+  </si>
+  <si>
+    <t>17 жніўня 1985</t>
+  </si>
+  <si>
+    <t>Быў асуджаны на 5 гадоў пазбаўлення волі за донаты палку Каліноўскага (першы-13,63 еўра, другі-35 еўра, усяго 133 рублі 30 капеек).</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
     <t>Мікіта Валер'евіч Самарын</t>
   </si>
   <si>
     <t>17 жніўня 1991</t>
   </si>
   <si>
     <t>Мікіту затрымалі за распыленне газу ў твар супрацоўніку АМАПа, калі ён спрабаваў абараніць чалавека на пратэсце. Яго збілі, абрэзалі валасы нажом і распылілі газ у твар. У снежні 2020 года яго прыгаварылі да чатырох гадоў абмежавання волі, але пазней пракурор дабіўся ўзмацнення жорсткасці пакарання да двух з паловай гадоў пазбаўлення волі. Мікіта не з'явіўся на суд, перадаўшы праз сябра, што ў зале суда планаваліся адвольныя затрыманні, якія пагражалі яму і іншым.
 Быў у вымушанай эміграцыі.
 У канцы сакавіка 2025 года стала вядома , што ў Гродне затрымалі Мікіту, які на той момант ужо чатыры гады хаваўся ад прысуду. Як паведаміла Міністэрства ўнутраных справаў, мужчыну спынілі, дакументаў пры ім не было, таму яму прапанавалі прайсці ва ўчастак. Мікіта аказаў супраціўленне міліцыянерам і, як сцвярджаецца, зламаў аднаму з іх руку. Паведамляецца, што мужчына быў у вышуку за тое, што ў жніўні 20-га года нібыта "распыліў у твар праваахоўнікам газавы балончык". За гэта супраць яго распачалі крымінальную справу. Ён з'ехаў з краіны, але потым нелегальна вярнуўся ў Беларусь.
 З 13 траўня 2025 г. няма звестак аб палітвязні. Перапіска і перадачы яму забаронены. Таксама няма ніякай інфармацыі аб справе Мікіты і даце суда. Акрамя гэтага, паведамляецца, што следчаму па справе палітвязня забаронена інфармаваць аб стане і руху справы родных і блізкіх Мікіты.</t>
   </si>
   <si>
     <t>Вырак суда 11.12.2020: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 500 рублёў кампенсацыі. Пратэст пракурора 25.03.2021: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 2000 рублёў кампенсацыі. Вырак суда дата невядомая: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
-    <t>Аляксей Вячаслававіч Швяцоў</t>
-[...14 lines deleted...]
-    <t>Аляксандр Віктаравіч Крупнікаў</t>
+    <t>Уладзіслаў Сяргеевіч Савін</t>
   </si>
   <si>
     <t>18 жніўня 1978</t>
-  </si>
-[...31 lines deleted...]
-    <t>Уладзіслаў Сяргеевіч Савін</t>
   </si>
   <si>
     <t>Уладзіслаў, блогер, паэт і пісьменнік, быў затрыманы ў красавіку 2021 года і праз год асуджаны па артыкуле аб махлярстве — за тое, што ў 2015-2016 гадах паабяцаў больш за 100 людзям удзел у першых у Беларусі рэаліці-шоў, але не выканаў абяцанне. Яго таксама прызналі вінаватым ва ўдзеле ў трох Маршах 2020 года і арганізацыі пратэстаў праз Instagram. Сам Уладзіслаў прызнаў толькі ўдзел у мітынгах.
 У кастрычніку 2022 года яго зноў асудзілі — за абразу Лукашэнкі ў вершаванай форме, уключанай у апеляцыйную скаргу на прысуд.
 На партале інтэрнэт-крамы Ridero.ru пад псеўданімам Улад Савін прадстаўлены яго кнігі — аповесць «Амбідэкстр» і зборнік вершаў «Паэзія Навылёт», даступныя ў друкаваным і электронным выглядзе.</t>
   </si>
   <si>
-    <t>Вырак суда 30.03.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Вырак суда 26.10.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.12.2022: прысуд пакінуты без змены.</t>
+    <t>Вырак суда 30.03.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Вырак суда 26.10.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.12.2022: прысуд пакінуты без змены. Суд па змене рэжыму 08.08.2025: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
+  </si>
+  <si>
+    <t>Алег Мікалаевіч Сіліч</t>
+  </si>
+  <si>
+    <t>19 жніўня 1972</t>
+  </si>
+  <si>
+    <t>3,5 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
   </si>
   <si>
     <t>Павел Пятровіч Аляксееў</t>
   </si>
   <si>
     <t>19 жніўня 1988</t>
   </si>
   <si>
     <t>Грамадзянін РФ.
 26.07.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 16.05.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 26.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Віталь Федаравіч Брагінец</t>
   </si>
   <si>
     <t>19 жніўня 1973</t>
   </si>
   <si>
     <t>Юрыст з 25-гадовым стажам. Раней узначальваў уласную кампанію "Брагінец і партнёры". У апошні час працаваў у юрыдычнай кансультацыі Дзяржынскага раёна Менска.
 Пасля затрымання дома яго даставілі ў Партызанскае РУУС "для праверкі на дачыненне да пратэстнай дзейнасці". Адтуль ён, як сцвярджалася ў судзе, "паспрабаваў сысці". У гэтым і выявілася непадпарадкаванне.
 На яго склалі пратакол па арт. 24.3 КаАП і арыштавалі на 15 сутак. На волю ён мусіў выйсці ўвечары 7 чэрвеня, але гэтага не адбылося.
 Віталь - абаронца адваката Андрэя Мачалава, супраць якога было паведамляе ўзбуджаная крымінальная справа .
 Суд адбываўся ў закрытым рэжыме.</t>
   </si>
   <si>
     <t>8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
-    <t>Алег Мікалаевіч Сіліч</t>
-[...8 lines deleted...]
-    <t>2023-11-22 15:19:45</t>
+    <t>Віталь Валер'евіч Лухверчык</t>
+  </si>
+  <si>
+    <t>19 жніўня 1990</t>
+  </si>
+  <si>
+    <t>Віталь быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле «садзейнічанне экстрэмісцкай дзейнасці», і прыгавораны да абмежавання волі з накіраваннем у папраўчую ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>ПУАТ-46, 213188, Магілёўская вобл., г.п. Круглае, вул.Савецкая, 96</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-07-01 12:02:33</t>
   </si>
   <si>
     <t>Ірына Аляксандраўна Мельхер</t>
   </si>
   <si>
     <t>20 жніўня 1955</t>
   </si>
   <si>
     <t>Ірына была затрымана ў снежні 2020 года разам з сынам у межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Яе абвінавацілі ва ўдзеле ў "тэрарыстычнай арганізацыі", якая мае дачыненне да падпалаў маёмасці супрацоўнікаў міліцыі. Ірына была асуджаная за "ўдзел у злачыннай арганізацыі", "акт тэрарызму", "замах на захоп улады", а таксама за ўдзел у пратэстнай акцыі, якая праходзіла ў верасні 2020 года ў Брэсце.</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 17 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:45:25</t>
+  </si>
+  <si>
+    <t>Зміцер Тахіровіч Суўханаў</t>
+  </si>
+  <si>
+    <t>20 жніўня 1987</t>
+  </si>
+  <si>
+    <t>Дзмітрый Саўханаў з'яўляецца родным братам Марата Саўханава, які ў лютым 2023 года загінуў ва Украіне, ваюючы на баку расійскіх акупацыйных войскаў.
+Вядучай паседжання ў судзе Светлагорскага раёна зноў была Крысціна Касьянава. Яна разглядала абвінавачанне Дзмітрыя Саўханава па ч. 2 арт. 367, якім улады караюць за паклёп на Лукашэнку.
+Такім чынам улады парушылі права Саўханава на разгляд ягонай справы незалежным і бесстароннім судом. Бо грамадзянка Касьянава знаходзіцца ў стане працоўнай залежнасці ад асобы, на якую Саўханаў нібыта навёў паклёп: менавіта Лукашэнка сваім указам прызначыў Касьянаву на пасаду суддзі і пры незадаволенасці яе дзеяннямі толькі ён жа можа яе з той пасады звольніць.</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.07.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 02.10.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-07-16 18:09:01</t>
   </si>
   <si>
     <t>Аляксандр Андрэевіч Кудрэвіч</t>
   </si>
   <si>
     <t>20 жніўня 1989</t>
   </si>
   <si>
     <t>Падрабязнасці справы невядомыя затрымалі, верагодна, у студзені 2024 года.
 Верагодна, ён працаваў у Дэпартаменце крымінальнай разведкі, які падаў супраць Аляксандра пазоў за прычыненне маёмаснай шкоды.
 Працэс будзе праходзіць у закрытым рэжыме.</t>
   </si>
   <si>
     <t>Вырак суда 30.12.2024: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 11.03.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-12-02 14:32:26</t>
   </si>
   <si>
-    <t>Зміцер Тахіровіч Суўханаў</t>
-[...15 lines deleted...]
-  <si>
     <t>Яўген Анатольевіч Люльковіч</t>
   </si>
   <si>
     <t>21 жніўня 1984</t>
   </si>
   <si>
     <t>Пасля шматлікіх адміністрацыйных арыштаў 21 лістапада 2021 года яго перазатрымалі па крымінальнай справе.</t>
   </si>
   <si>
+    <t>Вырак суда 20.06.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
     <t>2022-05-14 20:51:06</t>
   </si>
   <si>
-    <t>Аляксандр Уладзіміравіч Якушкаў</t>
-[...12 lines deleted...]
-    <t>2024-10-21 22:55:48</t>
+    <t>Павел Мікалаевіч Белавус</t>
+  </si>
+  <si>
+    <t>22 жніўня 1987</t>
+  </si>
+  <si>
+    <t>Стваральнік магазіна Symbal.by, культурны менеджэр.
+Быў затрыманы 15 лістапада 2021 года пасля выкліку ў міліцыю. Пасля гэтага Паўла тройчы асудзілі па адміністрацыйных справах (на 15, 13 і 7 сутак), а пасля ўжо па крымінальнай справе перавялі ў СІЗА.
+Адбываў тэрмін у ВК №17.
+У лютым 2026 г. Паўла перавялі ў СТ № 4 , без рэчаў і без біркі. Па словах былых палітвязняў , ёсць верагоднасць , што на яго завялі новую справу</t>
+  </si>
+  <si>
+    <t>Вырак суда 11.05.2023: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-12-29 15:27:44</t>
   </si>
   <si>
     <t>Вольга Уладзіміраўна Маёрава</t>
   </si>
   <si>
     <t>22 жніўня 1966</t>
   </si>
   <si>
     <t>Вядомая грамадская дзяячка, якая раней удзельнічала ў Аб'яднанай грамадзянскай партыі, была затрыманая 4 студзеня 2021 года ў межах «справы Аўтуховіча» і абвінавачаная ва ўдзеле ў «тэрарыстычнай арганізацыі», звязанай з падпаламі маёмасці міліцыі. Вольга асуджана за «ўдзел у злачыннай арганізацыі», «замах на захоп улады», «распальванне варожасці», «заклікі да санкцый» і «незаконныя дзеянні са зброяй».
 У зняволенні ў палітвязнанкі ўзнікла падазрэнне на дыябет. У сакавіку 2024 года яе паўторна асудзілі за «злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі».</t>
   </si>
   <si>
     <t>ПК-24, вул. Вытворчая, д.44, г.п. Зарэчча, Рэчыцкі р-н, Гомельская вобласць, 247526</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Вырак суда 05.03.2024: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.05.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:48:39</t>
-  </si>
-[...62 lines deleted...]
-    <t>2023-09-28 13:36:19</t>
   </si>
   <si>
     <t>Святлана Віктараўна Бычкоўская</t>
   </si>
   <si>
     <t>22 жніўня 1977</t>
   </si>
   <si>
     <t>Жанчына працавала ў службе "Адно акно" Кастрычніцкага раёна г. Мінска.
 Падазраецца ў перадачы тэлеграм-каналам асабістых дадзеных сілавікоў.
 Суд адбываўся ў закрытым рэжыме.</t>
   </si>
   <si>
     <t>5. 5 гадоў пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Андрэй Анатольевіч Крывашэй</t>
-[...8 lines deleted...]
-    <t>Анатоль Аляксандравіч Чурыкаў</t>
+    <t>Барыс Барысавіч Пухальскі</t>
+  </si>
+  <si>
+    <t>22 жніўня 1975</t>
+  </si>
+  <si>
+    <t>Следства лічыць, што ў студзені гэтага года ўкраінец Ліхалат выйшаў на сувязь з СБУ, дзе яму даручылі ўзарваць чыгуначныя пуці. Да задання ён прыцягнуў двух гродзенцаў, якія валодалі прафесійнымі навыкамі мінна-выбухной справы. Пухальскага Барыса затрымалі, калі ён забраў са схованкі ў Кобрынскім раёне выбуховае прыстасаванне і перавёз яго ў Талачынскі раён.
+Прыгавораны да 25 гадоў пазбаўлення волі, пры гэтым суд вызначыў Барысу адбываць пакаранне ў выглядзе пазбаўлення волі ў турме на працягу першых пяці гадоў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.12.2024: 25 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.05.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
+  </si>
+  <si>
+    <t>Ілля Аляксандравіч Валвенкін</t>
+  </si>
+  <si>
+    <t>23 жніўня 1986</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Марат Аляксандравіч Бушэнка</t>
+  </si>
+  <si>
+    <t>23 жніўня 1969</t>
+  </si>
+  <si>
+    <t>Дзяцінства Марата прайшло ў Клецку. Пасля школы вучыўся ў Львоўскім вышэйшым ваенна-палітычным вучылішчы.
+Доўгі час ён жыў на дзве краіны - у Беларусі і Латвіі. У апошні час, мяркуючы па сацсетках , базаваўся ў Латвіі.
+Бушэнка быў заснавальнікам і кіраўніком шэрагу гандлёвых кампаній у розных краінах. Сярод іх — польская Goods Express Trading, нямецкая wwi UG, чэшскія MAG TRIO і Interclouds, а таксама расійскае ТАА "Рэкордыс Фаварыт" і мінскае ТАА "Камфорт Актыў". У мінулым ён таксама вёў бізнэс у Эстоніі і Малдове.</t>
+  </si>
+  <si>
+    <t>ПУАТ-43, 212003, г. Магілёў, вул. Чалюскінцаў, 76А</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:33:27</t>
+  </si>
+  <si>
+    <t>Павел Уладзіміравіч Каранюхін</t>
   </si>
   <si>
     <t>24 жніўня 1988</t>
-  </si>
-[...7 lines deleted...]
-    <t>Павел Уладзіміравіч Каранюхін</t>
   </si>
   <si>
     <t>Быў затрыманы ў лістападзе 2024 года ў Жодзіне.
 У гэты ж час прызналі "экстрэмісцкімі матэрыяламі" сайт ініцыятывы "ліст. бел" , а таксама старонкі яе ў сацсетках . Яшчэ праз месяц КДБ прызнаў ініцыятыву "экстрэмісцкім фармаваннем ". Паводле звестак ведамства, Аляксандр Мазур , а таксама Павел Каранюхін і Аляксандр Лыкшын маюць дачыненне да "ліста . бел". Цяпер мужчыны знаходзяцца ў СТ -8 , іх абвінавачваюць па арт. 361-1 Крымінальнага кодэкса (Стварэнне экстрэмісцкага фарміравання або ўдзел у ім).</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 25.11.2025: невядома.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
+    <t>Андрэй Анатольевіч Крывашэй</t>
+  </si>
+  <si>
+    <t>24 жніўня 1993</t>
+  </si>
+  <si>
+    <t>2025-11-06 20:45:56</t>
+  </si>
+  <si>
     <t>Паліна Аляксандраўна Піткевіч</t>
   </si>
   <si>
     <t>24 жніўня 1994</t>
   </si>
   <si>
     <t>Калі ў чэрвені 2024 года КДБ Беларусі аб'явіў праект Media IQ экстрэмісцкім фарміраваннем, то называў Піткевіч сярод яго ўдзельнікаў. Прыкладна ў той жа час акаўнты Паліны апошні раз былі анлайн.
 Паліна Піткевіч нарадзілася ў 1994 годзе. Скончыла факультэт журналістыкі БДУ (2016). Яна захаплялася тэатрам і нейкі час іграла як актрыса ў Лабараторыі сацыяльнага тэатра ў Мінску. Як журналістка пісала на культурныя тэмы. Таксама Паліна вядома сваёй любоўю да жывёл - на яе старонках у сацсетках можна знайсці мноства аб'яў аб дапамозе бяздомным хвастатым. Па словах знаёмых, у Паліны ля самай хаты жыў не адзін выратаваны кот.</t>
   </si>
   <si>
     <t>Вырак суда 07.03.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-02-28 01:16:19</t>
   </si>
   <si>
     <t>Надзея Анатольеўна Лапцёнак</t>
   </si>
   <si>
     <t>24 жніўня 1972</t>
   </si>
   <si>
     <t>Вядома, што Надзея мае дзвюх дарослых дачок і непаўналетняга сына з інваліднасцю.
 01.03.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
   </si>
   <si>
     <t>2023-12-07 23:27:01</t>
-  </si>
-[...44 lines deleted...]
-    <t>2024-11-22 00:12:46</t>
   </si>
   <si>
     <t>Зміцер Аляксандравіч Макееў</t>
   </si>
   <si>
     <t>25 жніўня 1983</t>
   </si>
   <si>
     <t>Па адукацыі фармацэўт. Змітра абвінавачваюць па шасці артыкулах крымінальнага кодэкса.
 Па версіі дзяржабвінавачання , са жніўня 2020-га па люты 2023 года мужчына перавёў 68 еўра на рахункі інфармацыйнага рэсурсу «Белсат», а таксама 68 еўра і 78 даляраў на рахункі Фонду салідарнасці Bysol. Акрамя гэтага, больш за год пералічваў грошы медыярэсурсу - "матэрыялы якога прызнаныя экстрэмісцкімі", а таксама 33 еўра на рахункі палка імя Кастуся Каліноўскага.
 Фігурант рабіў фотакопіі ведамасных дакументаў, якія паступалі ў адрас аптэкі, і адпраўляў іх у "Тэлеграм" -каналы, якія служыцелі Лукашэнкі называюць "экстрэмісцкімі фарміраваннямі". Падчас першага судовага пасяджэння стала вядома, што сярод дакументаў была інфармацыя аб зверцы картак воінскага ўліку ваеннаабавязаных. , пра тое, што з беларускага рынку знікнуць некаторыя медыкаменты ўкраінскай вытворчасці, зварот Беларускага саюза жанчын у сувязі з сітуацыяй на мяжы, рашэнне Міністэрства аховы здароўя. »-каналы.
 28.11.2023 адбыўся разгляд апеляцыйнай скаргі. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
-    <t>Дзмітрый Юр'евіч Равіч</t>
-[...28 lines deleted...]
-    <t>2024-11-26 19:12:09</t>
+    <t>Арцём Мікалаевіч Сакаў</t>
+  </si>
+  <si>
+    <t>25 жніўня 1994</t>
+  </si>
+  <si>
+    <t>Арцём - былы памежнік, сябра ініцыятыўнай групы па вылучэнні Святланы Ціханоўскай у прэзідэнты і адзін з відэааператараў YouTube-канала «Краіна для жыцця». Ён удзельнічаў у пікеце па зборы подпісаў у Гродне 29 траўня 2020 года. Пазней яго затрымалі і асудзілі за "арганізацыю масавых беспарадкаў".
+У лістападзе 2022 года яго перавялі на турэмны рэжым.
+Па дадзеных праваабаронцаў, фігуранты "справы" абавязаны выплаціць кампенсацыю ў памеры 29 мільёнаў рублёў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.12.2021: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 01.06.2022: прысуд пакінуты без змены. Вырак суда 06.10.2022: прыблізна 29000000 рублёў кампенсацыі. Суд па змене рэжыму 09.11.2022: 3 гады турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:11:11</t>
+  </si>
+  <si>
+    <t>Мікіта Сяргеевіч Нячаеў</t>
+  </si>
+  <si>
+    <t>26 жніўня 1994</t>
+  </si>
+  <si>
+    <t>Мікіта скончыў факультэт радыёфізікі і камп'ютарных тэхналогій у 2019 годзе. Быў прызнаны найлепшым студэнтам у намінацыі "Лепшы выпускнік БДУ".
+Мае 7- гадовы досвед працы над перадавымі навукова - даследчымі праектамі ў розных галінах (у тым ліку ў галіне статыстыкі , тэорыі верагоднасцяў і лінейнай алгебры, паўправадніковай і цеплафізічнай фізікі).</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 03.02.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-13 13:44:32</t>
   </si>
   <si>
     <t>Вольга Аляксандраўна Радзівонава</t>
   </si>
   <si>
     <t>26 жніўня 1974</t>
   </si>
   <si>
     <t>Вольга Радзівонава працавала да 2020 года ў KYKY.org, пераважна для рубрыкі "Боль", таксама супрацоўнічала як фрылансерка з беларускімі і замежнымі медыя.
 Падчас утрымання ў СІЗА №1 Вольгу накіроўвалі на псіхіятрычную экспертызу ў шпіталь у Навінках. Хворая маці Вольгі , якой больш за 80 гадоў , мае патрэбу ў пастаянным доглядзе .</t>
   </si>
   <si>
     <t>Вырак суда 10.12.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-01 02:14:01</t>
   </si>
   <si>
     <t>Кацярына Мікалаеўна Новікава</t>
   </si>
   <si>
     <t>26 жніўня 1985</t>
   </si>
   <si>
     <t>Меркавана затрымана за інтэрв'ю для замежных СМІ.
 Вядома, што Кацярыну затрымалі ў пачатку лета ў адной ночнушке, у якой яна знаходзілася ў СІЗА да першай перадачы ад родных.
 У пачатку красавіка 2024 г. крыніцы "Белсата" перадалі рэдакцыі ліст ад Кацярыны. На кавалку туалетнай паперы яна апісала сваё жудаснае затрыманне і далейшае зняволенне:
 "Я ўпала з другога паверха ложка, галавой аб драўляную краму. Здымак зрабілі, але больш за месяц не паведамляюць вынік".
 "Ставілі на сцяг, білі ўсім кабінетам. Сказалі, што за мае інтэрв'ю, канал і за мае палымяныя звароты."
 16 ліпеня 2024 г. адбыўся разгляд апеляцыйнай скаргі.</t>
   </si>
   <si>
     <t>6,5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Аляксандра Уладзіміраўна Дуброўская</t>
-[...26 lines deleted...]
-    <t>2025-11-13 13:44:32</t>
+    <t>Дзмітрый Юр'евіч Равіч</t>
+  </si>
+  <si>
+    <t>26 жніўня 1988</t>
+  </si>
+  <si>
+    <t>Затрыманы за акцыю на чыгунцы.
+У час наступлення расійскіх войскаў на Кіеў з Гомельшчыны ён разам з Дзянісам Дзікуном і Алегам Малчанавым спаліў на чыгунцы шафу з электронным абсталяваннем, каб запаволіць падвоз расійскай ваеннай тэхнікі да ўкраінскай мяжы. У выніку былі прыведзены ў няспраўны стан святлафоры і стрэлачныя пераводы на адным з участкаў чыгункі Жлобін – Калінкавічы, якая далей працягваецца ва Украіну.
+Дзмітрый працаваў у ВМУ РУП «ВА Беларуснафта» вышкамантажнікам-электрамантэрам.</t>
+  </si>
+  <si>
+    <t>22 гады пазбаўлення волі у калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:12:13</t>
   </si>
   <si>
     <t>Міхаіл Ігаравіч Бабошка</t>
   </si>
   <si>
     <t>27 жніўня 1992</t>
   </si>
   <si>
     <t>01.12.2023 адбылося апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>7 гадоў зняволення волі ў калоніі ўзмоцненага рэжыму</t>
   </si>
   <si>
     <t>2023-10-02 21:15:28</t>
-  </si>
-[...31 lines deleted...]
-    <t>2021-02-27 01:24:17</t>
   </si>
   <si>
     <t>Сцяпан Сяргеевіч Задойка</t>
   </si>
   <si>
     <t>27 жніўня 1984</t>
   </si>
   <si>
     <t>Па паведамленнях праўладных каналаў, затрыманы за больш за 1200 каментароў. Адметна, што паказаныя сілавікамі каментары напісаны пераважна на беларускай мове і ў асноўным накіраваны на падтрымку Украіны. Усе паказаныя каментары - з ютуба.
 На відэа на каналах сілавікоў на яго накідваецца пяцёра байцоў САХР, а пазней мужчына выглядае збітым: у яго моцна падбітае вока і падрапана да крыві галава.
-Сцяпан працуе рабочым на адным з прыватных прадпрыемстваў Гродна. Таксама мужчына рэгулярна ходзіць у залу і падтрымлівае сябе ў добрай фізічнай форме, калі меркаваць па фота ў сацсетках.</t>
-[...5 lines deleted...]
-    <t>5,5 гадоў пазбаўлення волі ў калорніі ўзмоцненага рэжыму.</t>
+Сцяпан працуе рабочым на адным з прыватных прадпрыемстваў Гродна. Таксама мужчына рэгулярна ходзіць у залу і падтрымлівае сябе ў добрай фізічнай форме, калі меркаваць па фота ў сацсетках.
+Ад былых палітвязняў вядома , што ў Сцяпана няма ніякай дапамогі са свабоды.</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.10.2023: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 100 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
-    <t>Ірына Віктараўна Кішкурно</t>
-[...54 lines deleted...]
-    <t>2025-01-29 22:01:28</t>
+    <t>Аляксандр Генадзьевіч Кардзюкоў</t>
+  </si>
+  <si>
+    <t>27 жніўня 1979</t>
+  </si>
+  <si>
+    <t>Аляксандра затрымалі пасля акцыі пратэсту супраць вынікаў прэзідэнцкіх выбараў, якая праходзіла 11 жніўня 2020 года ў Брэсце. На гэтай акцыі ў патыліцу быў застрэлены Генадзь Шутаў, чаму Аляксандр стаў сведкам. Пазней яго асудзілі за супраціў і замах на капітана Рамана Гаўрылава, які застрэліў пратэстуючага, і прапаршчыка Арсенія Галіцына, якія выступілі ў ролі пацярпелых.</t>
+  </si>
+  <si>
+    <t>Вырак суда 25.02.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 2642 рубля кампенсацыі. Апеляцыя 14.05.2021: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
+  </si>
+  <si>
+    <t>Аляксандр Дзяменцьевіч Назаровіч</t>
+  </si>
+  <si>
+    <t>27 жніўня 1983</t>
+  </si>
+  <si>
+    <t>Аляксандр быў затрыманы і асуджаны за спыненне таварнага цягніка, нанясенне чырвоных палос на рэкламныя лайтбоксы, пракол шын аўтамабіля супрацоўніка міліцыі, падпал кіёска "Табакерка", а таксама дзеянні з прадметамі, якія змяшчаюць гаручыя рэчывы. Ён патлумачыў свае ўчынкі пратэстам супраць сітуацыі ў краіне пасля прэзідэнцкіх выбараў 9 жніўня 2020 года, у прыватнасці, супраць беспадстаўных затрыманняў і катаванняў людзей сілавікамі. Таксама быў канфіскаваны ягоны аўтамабіль Opel Astra.</t>
+  </si>
+  <si>
+    <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.06.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.08.2021: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-27 01:24:17</t>
   </si>
   <si>
     <t>Васіль Аляксандравіч Клімавіч</t>
   </si>
   <si>
     <t>29 жніўня 1988</t>
   </si>
   <si>
     <t>Васіль родам з Гомеля. Ён цікавіцца аўтамабілямі, любіць рабіць нешта рукамі. Скончыў Ваенную акадэмію, служыў у ракетнай брыгадзе. 15 гадоў адпрацаваў ва Узброеных Сілах Беларусі, атрымаў званне маёра. Вядома, што ўлетку 2021 гады ён сышоў са службы і заняўся сеткавым маркетынгам.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Андрэй Валер'евіч Несцяровіч</t>
-[...29 lines deleted...]
-    <t>2025-12-16 14:04:46</t>
+    <t>Артур Алегавіч Білібуха</t>
+  </si>
+  <si>
+    <t>30 жніўня 2001</t>
+  </si>
+  <si>
+    <t>Разам з Мікітам асудзілі яшчэ траіх чалавек. Мяркуючы па ўсім, усіх чацвярых абвінавацілі ў тым , што 10 жніўня 2020 года ўдзельнічалі ў акцыі пратэсту ў Бярозе. Праўладныя тэлеграм-каналы давалі справаздачу ў верасні 2024 года пра затрыманне адразу 10 людзей у Бярозе, усіх на камеру вымусілі "прызнавацца" ва ўдзеле ў тых пратэстах.</t>
+  </si>
+  <si>
+    <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.01.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 18.03.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:25:08</t>
   </si>
   <si>
     <t>Дзмітрый Аляксандравіч Іванчанка</t>
   </si>
   <si>
     <t>31 жніўня 1986</t>
   </si>
   <si>
     <t>Затрыманы за каментары ў сацсетках.</t>
   </si>
   <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
   </si>
   <si>
     <t>Юрый Іванавіч Уласаў</t>
   </si>
   <si>
     <t>31 жніўня 1967</t>
   </si>
   <si>
     <t>Давераная асоба кандыдата ў прэзідэнты Святланы Ціханоўскай па Гомелі і Гомельскай вобласці. Быў затрыманы 6 жніўня 2020 года і абвінавачаны ў "масавых беспарадках" і планах па "захопе будынкаў".
 У 2023 годзе Юрыя перавялі на турэмны рэжым.</t>
@@ -1847,51 +1515,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1923,2578 +1591,1915 @@
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
         <v>65</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" t="s">
         <v>68</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>69</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
         <v>70</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>71</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" t="s">
         <v>74</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>76</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>78</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
+      <c r="E14" t="s">
+        <v>81</v>
+      </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
+      <c r="E15" t="s">
+        <v>81</v>
+      </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
+      <c r="E17" t="s">
+        <v>97</v>
+      </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>107</v>
       </c>
       <c r="I19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>115</v>
+      </c>
+      <c r="C21" t="s">
+        <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
-      <c r="H22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I22" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
+      <c r="E27" t="s">
+        <v>81</v>
+      </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
+      <c r="E28" t="s">
+        <v>128</v>
+      </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>157</v>
+      </c>
+      <c r="C29" t="s">
+        <v>158</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
+      <c r="E30" t="s">
+        <v>55</v>
+      </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="I34" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
+      <c r="E35" t="s">
+        <v>49</v>
+      </c>
       <c r="F35" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
+      <c r="E36" t="s">
+        <v>43</v>
+      </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>191</v>
+        <v>196</v>
+      </c>
+      <c r="C37" t="s">
+        <v>197</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="I37" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
+        <v>217</v>
+      </c>
+      <c r="F41" t="s">
         <v>26</v>
       </c>
-      <c r="F41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>241</v>
+      </c>
+      <c r="C46" t="s">
+        <v>242</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>71</v>
+        <v>248</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="I50" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B51" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="I52" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>271</v>
+        <v>169</v>
       </c>
       <c r="I53" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>274</v>
+        <v>280</v>
+      </c>
+      <c r="C54" t="s">
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="I54" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B55" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="C55" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E55" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="I55" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="B56" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="I56" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="B57" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="C57" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
+      <c r="E57" t="s">
+        <v>43</v>
+      </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="I57" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="B58" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="C58" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C60" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D60" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
-        <v>304</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="I60" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B61" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C61" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>71</v>
+        <v>128</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C64" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
+      <c r="E64" t="s">
+        <v>81</v>
+      </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="C65" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>337</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="I65" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="B66" t="s">
-        <v>333</v>
+        <v>341</v>
+      </c>
+      <c r="C66" t="s">
+        <v>342</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
+      <c r="E66" t="s">
+        <v>97</v>
+      </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>226</v>
+        <v>169</v>
       </c>
       <c r="I66" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="B67" t="s">
-        <v>336</v>
+        <v>345</v>
+      </c>
+      <c r="C67" t="s">
+        <v>346</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
+      <c r="E67" t="s">
+        <v>347</v>
+      </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="I67" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="B68" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="C68" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="I68" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="B69" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="C69" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="D69" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="I69" t="s">
-        <v>347</v>
-[...64 lines deleted...]
-      <c r="B72" t="s">
         <v>359</v>
-      </c>
-[...616 lines deleted...]
-        <v>464</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">