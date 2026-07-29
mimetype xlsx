--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1579 +12,1294 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
-  </si>
-[...19 lines deleted...]
-    <t>2026-02-16 13:34:53</t>
   </si>
   <si>
     <t>Павел Сяргеевіч Рэзановіч</t>
   </si>
   <si>
     <t>1 ліпеня 1993</t>
   </si>
   <si>
     <t>Павал, сын праваслаўнага святара і супрацоўнік аддзела прымусовага выканання Ленінскага раёна горада Брэста, быў затрыманы 1 снежня 2020 года разам з бацькамі ў межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Павел быў асуджаны за "ўдзел у злачыннай арганізацыі", "акт тэрарызму", "замах на захоп улады" і "незаконныя дзеянні ў адносінах да агнястрэльнай зброі".
 У кастрычніку 2023 году яго перавялі на турэмны рэжым.</t>
   </si>
   <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
     <t>Вырак суда 17.10.2022: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 800 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Суд па змене рэжыму 30.10.2023: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:54</t>
+  </si>
+  <si>
+    <t>Данііл Юр'евіч Гарасім</t>
+  </si>
+  <si>
+    <t>1 ліпеня 2005</t>
+  </si>
+  <si>
+    <t>Па версіі аўтараў праўладнага фільма, Данііл Гарасім 2005 года нараджэння ў снежні 2023 года па заданні "ўкраінскага куратара", кантакт з якім быў устаноўлены ў экстрэмісцкім Telegram-чаце, зрабіў здымку месца дыслакацыі ракетнай брыгады Узброеных сіл Беларусі ў горадзе Асіповічы Магілёўскай вобласці. Але характэрна, што з першага ж задання сілавікі рабілі аператыўную здымку-ўзнікае пытанне, ад каго ж тое заданне паступіла.</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.09.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 03.12.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-04-30 00:32:30</t>
   </si>
   <si>
     <t>Аляксей Барысавіч Іванісаў</t>
   </si>
   <si>
     <t>1 ліпеня 1968</t>
   </si>
   <si>
     <t>Аляксей, былы вайсковец, сувязіст і дырэктар кампаніі па ўсталяванні і рамонце гаражных электраварот і шлагбаўмаў, быў затрыманы ў верасні 2021 года ў рамках крымінальнай справы, звязанай з ініцыятывай «Буслы ляцяць». Некаторыя эпізоды абвінавачання тычыліся пашкоджання аўтамабіля суддзі Барысаўскага раёна. У выніку ён быў прыгавораны да працяглага тэрміну пазбаўлення волі і штрафу.
 У Аляксея трое дзяцей, адзін з іх — непаўналетні.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>Вырак суда 28.09.2022: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-11-15 15:51:15</t>
   </si>
   <si>
-    <t>Данііл Юр'евіч Гарасім</t>
-[...11 lines deleted...]
-    <t>2024-04-30 00:32:30</t>
+    <t>Артур Ігаравіч Голубеў</t>
+  </si>
+  <si>
+    <t>3 ліпеня 1990</t>
+  </si>
+  <si>
+    <t>16.01.2024 г. прайшло апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
+  </si>
+  <si>
+    <t>2023-10-31 14:49:43</t>
   </si>
   <si>
     <t>Віталь Аляксандравіч Васілевіч</t>
   </si>
   <si>
     <t>3 ліпеня 1993</t>
   </si>
   <si>
     <t>Віталь быў затрыманы і асуджаны за спыненне таварнага цягніка, нанясенне чырвоных палос на рэкламныя лайтбоксы, пракол шын аўтамабіля супрацоўніка міліцыі, падпал кіёска «Табакерка», а таксама дзеянні з прадметамі, якія змяшчаюць гаручыя рэчывы. Ён патлумачыў свае ўчынкі пратэстам супраць сітуацыі ў краіне пасля прэзідэнцкіх выбараў 9 жніўня 2020 года, у прыватнасці, супраць беспадстаўных затрыманняў і катаванняў людзей сілавікамі.</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>Вырак суда 07.06.2021: 7 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.08.2021: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 01:27:10</t>
   </si>
   <si>
-    <t>Артур Ігаравіч Голубеў</t>
-[...32 lines deleted...]
-  <si>
     <t>Сяргей Анатольевіч Рэзановіч</t>
   </si>
   <si>
     <t>4 ліпеня 1968</t>
   </si>
   <si>
     <t>Праваслаўны святар, настаяцель храма святога Архангела Міхаіла ў аграгарадку Сцяпанкі Жабінкаўскага раёна Брэсцкай вобласці, быў затрыманы 1 снежня 2020 года разам з жонкай і сынам у межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Сяргея асудзілі за "ўдзел у злачыннай арганізацыі", "акт тэрарызму" і "замах на захоп улады".</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:42:21</t>
   </si>
   <si>
-    <t>Аляксандр Уладзіміравіч Блізнец</t>
-[...53 lines deleted...]
-    <t>2025-12-08 16:53:51</t>
+    <t>Наталля Анатольеўна Уласава</t>
+  </si>
+  <si>
+    <t>4 ліпеня 1959</t>
+  </si>
+  <si>
+    <t>Да затрымання Наталля вяла актыўны і дапытлівы лад жыцця: падарожнічала, шмат гуляла, наведвала мастацкія галерэі і любавалася прыгожымі мясцінамі. Таксама вядома, што апошнім часам яна працавала вартаўніком.
+Была затрымана ў 2025 годзе ў рамках крымінальнай справы, узбуджанай па артыкуле «садзейнічанне экстрэмісцкай дзейнасці».
+У 2026 годзе яе прызналі вінаватай і прыгаварылі да пазбаўлення волі ў калоніі, дакладны тэрмін зняволення невядомы.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-04-26 13:17:55</t>
   </si>
   <si>
     <t>Зміцер Ігаравіч Хамянкоў</t>
   </si>
   <si>
     <t>5 ліпеня 1989</t>
   </si>
   <si>
     <t>39-гадовы гамяльчанін. Ён праграміст. Месцам апошняй працы Хамянкова ў Linkedin пазначана Expert Software Development. Ён не захацеў рэлацыравацца ў 2022 годзе.
 Па дадзеных з фільма АНТ , Хамянкова абвінавачваюць у «фінансаванні экстрэмісцкай дзейнасці». Ён рабіў пераклады ў крыптавалюце. Паведамляецца, што яго затрымалі напрыканцы 2024 года, пакуль хлопец за кратамі, у яго памерла бабуля.</t>
   </si>
   <si>
-    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-04-03 17:39:10</t>
   </si>
   <si>
-    <t>Павел Уладзіміравіч Харытонаў</t>
-[...16 lines deleted...]
-  <si>
     <t>Іван Юр'евіч Яснікаў</t>
   </si>
   <si>
     <t>6 ліпеня 1989</t>
   </si>
   <si>
     <t>Паведамляецца, што мужчына быў затрыманы за падзеі жніўня 2020 года, аднак у ягоным тэлефоне сілавікі знайшлі фатаграфіі вайсковай тэхнікі, якія ён яшчэ 23 лютага загрузіў у тэлеграм-канал «Калінкавічы для жыцця».</t>
   </si>
   <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2022-04-05 00:52:53</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-07-24 00:13:42</t>
   </si>
   <si>
     <t>Аляксандр Уладзіміравіч Каралеў</t>
   </si>
   <si>
     <t>7 ліпеня 1963</t>
   </si>
   <si>
     <t>30 траўня 2023 г. прайшло апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>1,5 гады пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-02-27 23:21:22</t>
   </si>
   <si>
     <t>Андрэй Уладзіміравіч Любецкі</t>
   </si>
   <si>
     <t>7 ліпеня 1975</t>
   </si>
   <si>
     <t>Андрэй, сківічна-тварны хірург дзіцячай лякарні, быў затрыманы ў траўні 2021 года пасля ператрусу ў межах крымінальнай справы, узбуджанай па артыкуле аб "абразе прэзідэнта". Ягоная жонка разам з дзецьмі была вымушаная пакінуць краіну. Пазней Андрэю былі прад'яўленыя абвінавачанні ва "ўдзеле ў групавых дзеяннях, якія груба парушаюць грамадскі парадак", а таксама ва "ўдзеле ў масавых беспарадках".
 У красавіку 2022 года Андрэй быў асуджаны па чатырох крымінальных артыкулах за ўдзел у пратэстных акцыях, якія праходзілі ў Мінску ў 2020 годзе, і за публікацыі ў сацыяльных сетках, якія былі кваліфікаваныя як абразы і распальванне варожасці.
 У чэрвені 2024 года яму ўзмацнілі жорсткасць пакарання, перавёўшы на турэмны рэжым да канца тэрміну.</t>
   </si>
   <si>
     <t>ПК-9, 213410, г.Горкі, вул. Дабралюбава, 16</t>
   </si>
   <si>
     <t>Вырак суда 18.04.2022: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 21.06.2022: прысуд пакінуты без змены. Суд па змене рэжыму 26.06.2024: турэмны рэжым да канца тэрміну. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2021-05-15 15:10:59</t>
   </si>
   <si>
     <t>Іван Аляксандравіч Янчук</t>
   </si>
   <si>
     <t>7 ліпеня 1996</t>
   </si>
   <si>
     <t xml:space="preserve">Іван спачатку займаў пасаду следчага ў Маларыце, пасля перавёўся следчым у Кобрынскі РАУС. Меў званне старэйшага лейтэнанта.
 Паводле інфармацыі з відэа ГУБАЗіку, ён звольніўся з сілавых структур і заняўся майнінгам крыптавалют. Як сцвярджаюць сілавікі, Іван перадаваў інфармацыю аб сваіх калегах розным тэлеграм-каналам.
 28.11.2023 адбылося апеляцыйнае паседжанне суда прысуд уступіў у сілу.
 </t>
   </si>
   <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
     <t>7 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-09-26 17:57:51</t>
   </si>
   <si>
-    <t>Іван Уладзіміравіч Марозаў</t>
-[...17 lines deleted...]
-    <t>2023-01-10 02:10:13</t>
+    <t>Міраславас Троцкіс</t>
+  </si>
+  <si>
+    <t>7 ліпеня 1990</t>
+  </si>
+  <si>
+    <t>Грамадзянін Літвы. Выехаў у Беларусь наведаць сваякоў восенню 2024 года і быў затрыманы.
+Дакладныя артыкулы, па якіх было вылучана абвінавачанне, удакладняюцца.
+Міраславас асуджаны на вялікі тэрмін вясной 2026 года.</t>
+  </si>
+  <si>
+    <t>Вырак суда 11.03.2026: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-31 16:01:06</t>
+  </si>
+  <si>
+    <t>Дзмітрый Аляксандравіч Левы</t>
+  </si>
+  <si>
+    <t>8 ліпеня 1987</t>
+  </si>
+  <si>
+    <t>ПУАТ-48, г.Асіповічы, вул. Сумчанка, 38, 213763</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.01.2026: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-01 13:56:02</t>
   </si>
   <si>
     <t>Алег Анатольевіч Канавалаў (Шутаў))</t>
   </si>
   <si>
     <t>8 ліпеня 1995</t>
   </si>
   <si>
     <t>Алег — уладальнік YouTube-канала "Трэці рэгіён Беларусь", быў затрыманы ў студзені 2022 года, калі вярнуўся ў Беларусь на навагоднія святы.
 Алега абвінавацілі ў дэананімізацыі сілавікоў і ў тым, што, знаходзячыся за мяжой, ён нібыта працягваў "размяшчаць у сацсетках інфармацыю антыдзяржаўнага характару і прапагандаваць супраціўленне прадстаўнікам улады". На сваім канале ён публікаваў відэа з акцыяў салідарнасці беларусаў у Кіеве, дзе жыў з 2020 года. Таксама яму паставілі "цынічныя каментары" пра загінулага супрацоўніка КДБ Дзмітрыя Федасюка.
 У верасні 2022 года ён быў асуджаны па некалькіх артыкулах Крымінальнага кодэкса, уключаючы "распальванне расавай, нацыянальнай, рэлігійнай або іншай сацыяльнай варожасці". Суд прыгаварыў яго да пазбаўлення волі ў калоніі ўзмоцненага рэжыму і абавязаў выплаціць буйную кампенсацыю.
 У ліпені 2023 года Алега паўторна асудзілі за "злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы" — абвінавачванне, якое часта ўжываецца да палітвязняў, якія адмаўляюцца супрацоўнічаць з турэмнай адміністрацыяй. У верасьні таго ж году зьявілася інфармацыя, што яго перавялі на турэмны рэжым.
 Стала вядома, што ў першай палове лета 2025 года ў дачыненні да Алега адбылося яшчэ адно судовае паседжанне па тым жа артыкуле за "непадпарадкаванне". Разгляд апеляцыйнай скаргі мусіў адбыцца ў сярэдзіне ліпеня.</t>
   </si>
   <si>
     <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
   </si>
   <si>
     <t>Вырак суда 07.09.2022: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 5000 рублёў кампенсацыі, 100 базавых велічынь штрафу. Вырак суда 18.07.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.09.2023: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-01-27 19:36:09</t>
   </si>
   <si>
-    <t>Іван Леанідавіч Фалітар</t>
-[...34 lines deleted...]
-    <t>2021-08-07 04:16:27</t>
+    <t>Валянцін Анатольевіч Бярэзін</t>
+  </si>
+  <si>
+    <t>8 ліпеня 1973</t>
+  </si>
+  <si>
+    <t>ПУАТ-43, 212003, г. Магілёў, вул. Чалюскінцаў, 76А</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.01.2026: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-01 13:29:27</t>
   </si>
   <si>
     <t>Барыс Міхайлавіч Вітко</t>
   </si>
   <si>
     <t>9 ліпеня 1954</t>
   </si>
   <si>
     <t>68-гадоваму Барысу Вітко ставілася ў віну тое, што 30 верасня 2021 года ў тэлеграм-канале "Ляхавічы 97" ён напісаў абразлівы каментар у дачыненні да суддзі Мікалая Кміты.
 Прысуд суда 20.01.2023: 2 гады абмежавання волі без накіравання.
 У канцы траўня 2023 г. стала вядома, што Барыс быў зноў затрыманы. Пра гэта паведаміў праўладны тэлеграм-канал. Супрацоўнікі АМАП у бронекамізэльках з драбавіком затрымалі мужчыну на тэрыторыі прыватнага дома. На апублікаваным відэа Барыс кажа, што яго затрымалі паводле падазрэння ў абразе Лукашэнкі (арт. 368 Крымінальнага кодэкса). Па месцы пражывання ў в. Мядзведзічы Ляхавіцкага раёна быў праведзены ператрус.
 Пазней праваабаронцам стала вядома , што нейкі час Барыса Вітко ўтрымлівалі ў ляхавіцкім ІЧУ, затым перавялі ў баранавіцкае СІЗА. Цяпер ён знаходзіцца ў СІЗА-7 Брэста ў чаканні суда. У лістападзе 2023 года Барыса ўнеслі ў спіс тэрарыстаў. Суд пачаўся на пачатку студзеня 2024 года. На першым судзе Барысу Вітко ставілася ў віну тое, што 30 верасня 2021 года ў тэлеграм-канале "Ляхавічы 97" ён напісаў абразлівы каментар у дачыненні да суддзі Мікалая Кміты. Па сукупнасці прыгавораў шляхам частковага складання неадбытай часткі пакарання канчаткова абвінавачанаму Барысу Вітко прызначана пакаранне ў выглядзе пазбаўлення волі на тэрмін сем гадоў і тры месяцы з адбываннем у папраўчай калоніі ва ўмовах узмоцненага рэжыму са штрафам у даход дзяржавы ў памеры 300 базавых велічынь у суме 12 00 .
 Барыс мае праблемы з сэрцам, увесь час павінен прымаць лекі.</t>
   </si>
   <si>
-    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 20.01.2022: 2 гады абмежаванні волі без накіравання. Вырак суда 20.05.2024: 7 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 06.08.2024: невядома. Апеляцыя 02.09.2024: невядома.</t>
   </si>
   <si>
     <t>2022-01-22 17:16:52</t>
   </si>
   <si>
-    <t>Сяргей Рыгоравіч Юнчыц</t>
-[...31 lines deleted...]
-    <t>2021-02-26 21:06:12</t>
+    <t>Яўген Аляксандравіч Рубашка</t>
+  </si>
+  <si>
+    <t>9 ліпеня 1989</t>
+  </si>
+  <si>
+    <t>Яўген — актывіст анархічнага руху. Ён быў затрыманы 29 ліпеня 2021 года ў Менску. У ягонай кватэры правялі ператрус, а пры затрыманні яго збілі. Каб дабіцца доступу да тэлефона і камп'ютара, на галаву Яўгену нацягнулі пакет.
+Падчас пераводу ў СІЗА ў яго забралі ўсе кнігі і паставілі на прафілактычны ўлік як схільнага да экстрэмізму, што прадугледжвае ўнясенне адзнакі ў асабістую справу, асаблівае стаўленне і дадатковую працу з псіхолагам.
+Першапачаткова Яўгену прад'явілі абвінавачанне па артыкуле "арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, або актыўны ўдзел у іх". У студзені 2022 года яму і іншым фігурантам крымінальнай справы прад'явілі дадатковыя абвінавачанні — удзел у экстрэмісцкім фарміраванні за падпіску на тэлеграм-канал "Прамень". На момант затрымання канал яшчэ не быў унесены ў спіс экстрэмісцкіх фармаванняў — гэта адбылося толькі ў лістападзе 2021 года.
+У красавіку 2022 года Яўгена прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі. У красавіку 2023 года яго рэжым утрымання стаў больш жорсткім, і яго перавялі на турэмны рэжым. У кастрычніку 2025 года суд дадаў яму яшчэ адзін год пазбаўлення волі ў калоніі па артыкуле "злоснае непадпарадкаванне патрабаванням адміністрацыі".</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.04.2022: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Суд па змене рэжыму 19.04.2023: 3 гады турэмнага рэжыму. Вырак суда 09.10.2025: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-08-07 04:16:27</t>
   </si>
   <si>
     <t>Андрэй Аляксеевіч Бурак</t>
   </si>
   <si>
     <t>10 ліпеня 1972</t>
   </si>
   <si>
     <t>Кіроўца-дальнабойшчык. Мужчыну першапачаткова абвінавачвалі ў хуліганстве (ч. 3 арт. 339 КК) і стварэнні экстрэмісцкага фармавання, альбо ўдзеле ў ім (ч. 3 арт. 361-1 КК).
 Мінскі гарадскі суд завяршыў 29 лютага 2024 года разгляд крымінальнай справы. Бурака прызналі вінаватым і прызначылі яму пакаранне ў выглядзе пазбаўлення волі тэрмінам на пяць гадоў па ч. 3 арт. 361-1 КК. Абвінавачанне ў хуліганстве было знята.
 Паводле следства , увечары 11 мая 2023 года на аўтадарозе М-5 «Мінск-Гомель» паблізу вёскі Ясень, што каля Бабруйска, "кіроўца аўтамабіля DAF, які праязджаў міма спыненай ваеннай транспартнай калоны, зрабіў падрыў неўстаноўленай прылады, самастойна вырабленай з піратэхнічных вырабаў. яго ў бок вайскоўцаў і ваеннай тэхнікі.
 Аднак падчас пераследу яго аўтамабіль быў блакіраваны вайскоўцамі, а ён сам-затрыманы".
 Устаноўлена, што ў кабіне аўтамабіля была налеплена "экстрэмісцкая" сімволіка, а ў мабільным тэлефоне - некалькі падпісак на радыкальныя каналы, прызнаныя экстрэмісцкімі, у тым ліку і на план "перамога".
 12.04.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
-[...2 lines deleted...]
-    <t>5 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+    <t>Вырак суда 29.02.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.04.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2024-02-12 19:18:25</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-10-18 16:40:13</t>
   </si>
   <si>
     <t>Яўген Сяргеевіч Глушкоў</t>
   </si>
   <si>
     <t>11 ліпеня 1990</t>
   </si>
   <si>
     <t>Па інфармацыі некаторых СМІ, у ноч з 10 на 11 жніўня на аэрадроме ў Зябраўцы здарыўся інцыдэнт, пра які шмат пісалі СМІ, то пачаліся праверкі мясцовых.
 У Яўгена ў тэлефоне знайшлі стары здымак аэрадрому, які ён рабіў з дрону. І яшчэ знайшлі кантакты розных украінцаў. Гэтага было дастаткова, каб яго затрымаць. Хлопец перад затрыманнем працаваў ветэрынарам у адной з клінік Гомеля, мае выключна станоўчыя характарыстыкі ад працадаўцаў. Да пачатку расейскай агрэсіі ў дачыненні да Украіны Яўген жыў доўгі час за мяжой. У апошнія гады-у Кітаі, дзе займаўся музыкай і планаваў застацца жыць. Але з-за эпідэміі каранавіруса застаўся без крыніц даходаў і быў вымушаны вярнуцца на радзіму.</t>
   </si>
   <si>
     <t>9 гадоў пазбаўлення волі з адбываннем у папраўчай калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-14 15:40:33</t>
   </si>
   <si>
-    <t>Ігар Алегавіч Жук</t>
-[...14 lines deleted...]
-    <t>2023-11-06 21:02:37</t>
+    <t>Іван Мікалаевіч Качайла</t>
+  </si>
+  <si>
+    <t>11 ліпеня 1975</t>
+  </si>
+  <si>
+    <t>Іван быў прыгавораны ў 2025 годзе да абмежавання волі з накіраваннем у папраўчую ўстанову адкрытага тыпу за "садзейнічанне экстрэмісцкай дзейнасці". Верагодна, яго асудзілі ў межах крымінальнай справы маніторынгавага канала "Беларускі Гаюн".</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.11.2025: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 23.01.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:01:31</t>
   </si>
   <si>
     <t>Аляксандр Мікалаевіч Яцукевіч</t>
   </si>
   <si>
     <t>11 ліпеня 1986</t>
   </si>
   <si>
     <t>01.03.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 17.01.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 01.03.2024: невядома.</t>
   </si>
   <si>
     <t>2024-01-11 17:15:20</t>
   </si>
   <si>
     <t>Вольга Пятроўна Вайцяховіч</t>
   </si>
   <si>
     <t>12 ліпеня 1974</t>
   </si>
   <si>
     <t>Вольга была затрымана ў жніўні 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму», і ў чэрвені 2023 года асуджаная па некалькіх крымінальных артыкулах.
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».</t>
   </si>
   <si>
-    <t>Жаночы</t>
-[...4 lines deleted...]
-  <si>
     <t>Вырак суда 21.06.2023: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-09-17 00:48:36</t>
   </si>
   <si>
-    <t>Аляксандр Эдуардавіч Масевіч</t>
-[...8 lines deleted...]
-    <t>2022-11-17 18:32:49</t>
+    <t>Уладзімір Уладзіміравіч Герасімаў</t>
+  </si>
+  <si>
+    <t>12 ліпеня 1981</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>2026-05-12 18:13:35</t>
   </si>
   <si>
     <t>Артур Рыгоравіч Тарасаў</t>
   </si>
   <si>
     <t>13 ліпеня 1987</t>
   </si>
   <si>
     <t>Артур быў затрыманы ў траўні 2025 года, як мяркуецца, у межах крымінальнай справы, звязанай з маніторынгавым OSINT-праектам «Беларускі Гаюн».
 У ліпені 2025 года ў Артура нарадзілася другая дачка.</t>
   </si>
   <si>
-    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
+    <t>ПУАТ-39, г.Крупкі-2, 222002</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2025-05-11 15:43:26</t>
+  </si>
+  <si>
+    <t>Вячаслаў Аляксандравіч Беразавец</t>
+  </si>
+  <si>
+    <t>13 ліпеня 1991</t>
+  </si>
+  <si>
+    <t>Cупругаў (Вячаслаў Беразавец і Таццяна Данілюк) змясцілі пад варту за тое, што 10 жніўня 2020 года ў Кобрыне тыя бралі ўдзел у пратэстах, жанчына "паказвала міліцыі непрыстойныя жэсты", а яе муж "прыспусціў штаны і дэманстраваў аголеныя ягадзіцы".
+Пры гэтым Вячаслава ўжо асудзілі за эпізод з "паказам ягадзіц" міліцыянтам. Суд прайшоў яшчэ ў 2020 годзе, тады мужчыне паставілі за гэта адміністрацыйны артыкул.
+На волі ў пары засталіся трое малалетніх дзяцей.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.03.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2024-09-04 11:35:32</t>
+  </si>
+  <si>
+    <t>Павел Васільевіч Прохараў</t>
+  </si>
+  <si>
+    <t>13 ліпеня 1996</t>
+  </si>
+  <si>
+    <t>Затрыманы разам з усёй сям'ёй (маці, бацька, сястра) па падазрэнні ў "дзяржізмене". Сястру пазней, мяркуючы па ўсім, адпусцілі. Паўлу 27 гадоў. Ён нарадзіўся ў Грабаўцы. Працаваў у будаўніцтве.
+Удзельнікі закрытага працэсу маюць падпіскі аб неразгалошванні. З неафіцыйнай крыніцы вядома, што крымінальная справа тычыцца фатаграфавання розных аб'ектаў на тэрыторыі Беларусі, а за фігурантамі справы нейкі час перад арыштам сачылі спецслужбы.
+Сям'я Прохаравых доўгі час жыла ў вёсцы Грабаўка Гомельскага раёна. На момант затрымання яны жылі ў вёсцы Уза Гомельскага раёна, куды пераехалі два гады таму.</t>
+  </si>
+  <si>
+    <t>Вырак суда 20.05.2024: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.08.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-12-29 15:06:37</t>
+  </si>
+  <si>
+    <t>Вікторыя Валянцінаўна Паташкіна</t>
+  </si>
+  <si>
+    <t>13 ліпеня 1992</t>
+  </si>
+  <si>
+    <t>Вікторыя скончыла Гомельскі дзяржаўны ўніверсітэт імя Францыска Скарыны, дзе вывучала фінансы і крэдыт (банкаўскую справу).
+Пазней дзяўчына змяніла сферу дзейнасці і перайшла ў ІТ, дзе пачала працаваць інжынерам-праграмістам і спецыялістам па аўтаматызацыі (JS, Java). У 2020 годзе Вікторыя спачатку працавала ў гомельскім офісе Godel Technologies Europe, а ў верасні таго ж года ўладкавалася ў Innowise Group. Гэта буйная міжнародная кампанія па распрацоўцы праграмнага забеспячэння і ІТ-кансалтынгу.</t>
+  </si>
+  <si>
+    <t>ПУАТ-51, 220118, г. Мінск, вул. Кабушкіна, д.54а</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:37:56</t>
+  </si>
+  <si>
+    <t>Людміла Юр'еўна Чэкіна</t>
+  </si>
+  <si>
+    <t>13 ліпеня 1973</t>
+  </si>
+  <si>
+    <t>Людміла — былая генеральная дырэктарка TUT.BY. Працавала ў TUT.BY з 2008 года: спачатку — юрысконсультам, пазней — дырэктаркай. У 2017 годзе ўзначаліла "Тут Бай Медыя".
+У траўні 2021 года яе затрымалі ў рамках крымінальнай справы, узбуджанай па абвінавачанні ва ўхіленні ад выплаты падаткаў.
+У кастрычніку 2022 года КДБ унёс Людмілу ў спіс "датычных да тэрарыстычнай дзейнасці". Пазней ёй таксама прад'явілі абвінавачанні ў "распальванні варожасці" і "закліках да дзеянняў супраць нацыянальнай бяспекі".
+Судовы працэс праходзіў у закрытым рэжыме і доўжыўся больш за два месяцы — усяго адбылося 37 паседжанняў. У сакавіку 2023 года Людміла была прыгаворана да працяглага тэрміну пазбаўлення волі і буйнога штрафу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.03.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 31.07.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-05-24 13:42:27</t>
+  </si>
+  <si>
+    <t>Дзмітрый Слук</t>
+  </si>
+  <si>
+    <t>13 ліпеня 1988</t>
+  </si>
+  <si>
+    <t>34-гадовы бабруйчанін. Пасля 10 сутак у ізалятары на Акрэсціна яго перавялі ў СІЗА №1.
+Мужчыну прад'явілі абвінавачанне за донаты арганізацыі, прызнанай тэрарыстычнай у Беларусі. Яму пагражае ад 8 да 12 гадоў пазбаўлення волі.
+Зміцер Слук не абскардзіў прысуд, этапаваны для адбыцця пакарання ў адну з беларускіх калоній.
+24.06.2024 прайшоў па ўзмацненні жорсткасці ўмоў утрымання, Дзмітрыя перавялі на турэмны рэжым.</t>
+  </si>
+  <si>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>8.5 гадоў пазбаўлення волі ў калоніі</t>
+  </si>
+  <si>
+    <t>2023-02-22 15:31:31</t>
   </si>
   <si>
     <t>Дзмітрый Сяргеевіч Невяркевіч</t>
   </si>
   <si>
     <t>13 ліпеня 1982</t>
   </si>
   <si>
     <t>Зміцер, дырэктар кампаніі «Europcar», партнёра «Uber» у Менску, упершыню быў затрыманы ў лістападзе 2020 года па адміністрацыйным артыкуле за ўдзел у пратэстных акцыях, якія праходзілі супраць вынікаў прэзідэнцкіх выбараў. У другі раз ён быў затрыманы ў жніўні 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 года па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група, мэтай якой было здзяйсненне экстрэмісцкіх злачынстваў. У групу ўваходзілі радыкальна настроеныя асобы, у тым ліку былыя і дзейныя вайскоўцы, супрацоўнікі сілавых структур, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам».
 Гэтая справа звязана з абвінавачваннямі ў спробе падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыі масавых беспарадкаў».
 Змітра асудзілі па некалькіх крымінальных артыкулах, яму быў прызначаны вялікі тэрмін пазбаўлення волі і штраф, а таксама ён быў пазбаўлены права займаць пасады, звязаныя з арганізацыйна-распарадчымі і адміністрацыйна-гаспадарчымі абавязкамі, на пяць гадоў.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, пазбаўленне права займаць пэўныя пасады або займацца пэўнай дзейнасцю, 3000 базавых велічынь штрафу. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-01-23 17:13:44</t>
   </si>
   <si>
-    <t>Дзмітрый Слук</t>
-[...78 lines deleted...]
-    <t>2024-05-27 18:07:44</t>
+    <t>Аляксандр Эдуардавіч Масевіч</t>
+  </si>
+  <si>
+    <t>13 ліпеня 1989</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.12.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 21.03.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2022-11-17 18:32:49</t>
+  </si>
+  <si>
+    <t>Павел Андрэевіч Салагуб</t>
+  </si>
+  <si>
+    <t>14 ліпеня 1989</t>
+  </si>
+  <si>
+    <t>3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
+  </si>
+  <si>
+    <t>2023-06-29 09:53:27</t>
   </si>
   <si>
     <t>Руслан Тэймуразовіч Зубкоў</t>
   </si>
   <si>
     <t>14 ліпеня 1998</t>
   </si>
   <si>
     <t>Руслану Зубкову 26 гадоў. Мяркуючы па сацсетках, ён у апошнія гады жыў і працаваў у Польшчы.
 У снежні 2023 года Зубкова ўнеслі ў спіс удзельнікаў экстрэмісцкага фарміравання "Расія - гэта зло". Гэта невялікі Тэлеграм-чат на 135 чалавек, дзе актыўныя зараз толькі тры чалавекі. У лютым 2024 года Руслана аб'яўлялі ў вышук на тэрыторыі Беларусі і Расіі - гэта значыць, што на той момант ён яшчэ быў на волі.
 Калі Руслан быў затрыманы таксама невядома. Першы раз яго судзілі ў чэрвені 2024 года за «абразу Лукашэнкі» ў Камянецкім раённым судзе. Прысуд невядомы.</t>
   </si>
   <si>
-    <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
-[...2 lines deleted...]
-    <t>Вырак суда 19.06.2024: невядома. Вырак суда 17.02.2025: невядома.</t>
+    <t xml:space="preserve"> Вырак суда 19.06.2024: невядома. Вырак суда 17.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-06-17 18:45:42</t>
   </si>
   <si>
-    <t>Павел Андрэевіч Салагуб</t>
-[...8 lines deleted...]
-    <t>2023-06-29 09:53:27</t>
+    <t>Наталля Сяргееўна Раманенка</t>
+  </si>
+  <si>
+    <t>14 ліпеня 1981</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.06.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:07:44</t>
   </si>
   <si>
     <t>Мікалай Генадзевіч Гмырак</t>
   </si>
   <si>
     <t>15 ліпеня 1979</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
-    <t>Вырак суда 08.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.02.2025: невядома.</t>
+    <t>Вырак суда 08.10.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-26 00:31:52</t>
   </si>
   <si>
-    <t>Максім Аляксандравіч Ляўша</t>
-[...35 lines deleted...]
-    <t>2024-08-02 15:13:52</t>
+    <t>Віталь Віктаравіч Чопік</t>
+  </si>
+  <si>
+    <t>17 ліпеня 1983</t>
+  </si>
+  <si>
+    <t>Па дадзеных, атрыманых у розны час ад крыніц , вядома што ў мужчыны праводзілі ператрус 1 снежня 2021 года. А ў верасні 2022 года Чопіка затрымалі спачатку па артыкуле 19.11 КаАП, але калі аказалася што ў мужчыны проста няма тэлефона дзе могуць быць нейкія «экстрэмісцкія матэрыялы», то склалі пратакол ужо па арт.24.23 КаАП. Падставай для пратакола стаў бчб-сцяг, прыклеены скотчам знутры да акна дома - вось толькі сам мужчына сцвярджаў, што сцяг з'явіўся ўжо пасля таго, як яго затрымалі і даставілі ў ІЧУ.Апошні віток эскалацыі паміж Чопікам і сілавікамі здарыўся ў пачатку сакавіка 2024 года: брэстаўчаніна зноў затрымалі. Пасля затрымання мужчыну дастаўлялі на хуткую са слядамі моцнага збіцця, а колер асобы Чопіка быў жоўтым (што можа казаць аб пашкоджанні печані з-за збіцця). 28 сакавіка 2024 года, МУС аб'явіла , што змясціла брэстаўчаніна ў СІЗА. Па ўзросце і па гісторыі мужчыны («сістэматычна наведваў суды па крымінальных справах») можна зрабіць выснову, што гаворка менавіта пра Віталя Чопіка. Яго падазраюць у "садзейнічанні экстрэмісцкай дзейнасці".</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.11.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 04.02.2025: невядома. Суд па змене рэжыму 17.02.2026: невядома гадоў турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-03-28 21:57:44</t>
   </si>
   <si>
     <t>Кірыл Віктаравіч Гняздзілаў</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 ліпеня 1983</t>
   </si>
   <si>
     <t>Кірыл з 2007 года служыў у міліцыі. Оперупаўнаважаны, звольніўся з органаў у жніўні 2020 года і перайшоў у IT. Вядома, што яго затрымалі 19 лютага 2023 г. прама на мяжы: ён паўгода жыў у Польшчы, а ў Брэст прыязджаў наведаць жонку і маленькае дзіця.Пра крымінальную справу супраць Кірылы вядома няшмат: суд праходзіў у закрытым рэжыме. Вядома толькі, што справа была звязана з "Чорнай кнігай Беларусі".
 10.10.2023 павінна прайсці апеляцыйнае пасяджэнне суда.</t>
   </si>
   <si>
     <t>8 гадоў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2023-07-14 11:30:32</t>
   </si>
   <si>
-    <t>Іван Францавіч Вярбіцкі</t>
-[...141 lines deleted...]
-  <si>
     <t>Алена Мікалаеўна Лазарчык</t>
   </si>
   <si>
-    <t>19 ліпеня 1974</t>
+    <t>17 ліпеня 1974</t>
   </si>
   <si>
     <t>Актывістка «Еўрапейскай Беларусі», была затрыманая 30 снежня 2021 года па крымінальнай справе аб групавых дзеяннях, якія груба парушаюць грамадскі парадак.
 7 студзеня 2022 года жанчыну перавялі ў СІЗА.
 У Алены ёсць маленькі сын.
 У студзені 2023 г. Алену перавялі ў гомельскую жаночую калонію № 4 . Да палітвязня доўгі час не можа патрапіць адвакат, яе змяшчалі ў СІЗА.
 У кастрычніку 2023 г. стала вядома, што для Алены ў жніўні не прынялі перадачу. Гэта, хутчэй за ўсё, сведчыць аб тым, што яе пазбавілі перадач. Апошні ліст ад Алены прыйшоў у пачатку верасня, з тых часоў лістоў ад яе няма. З моманту пераводу Лазарчык у калонію ні разу не быў атрыманы дазвол ад адміністрацыі ўстановы на сустрэчу з адвакатам. Што зараз адбываецца з Аленай, у якім яна стане - невядома. Алена ў калоніі адчувае праблемы з зубамі, яна схуднела.
 У сярэдзіне лістапада 2023 года праваабаронцам стала вядома, што Алену зноў змяшчалі ў ШІЗА.
 Па сведчаннях былой палітвязні, Алена адсядзела больш за 90 сутак у ШІЗА, больш за 60 дзён у ПКТ .
 Увесну 2025 г. Алену асудзілі па ч. 2 арт. 411 Крымінальнага кодэкса (злоснае непадпарадкаванне законным патрабаванням адміністрацыі калоніі) і прызначылі яшчэ паўтара гады калоніі ў дадатак да васьмі гадоў зняволення. Калі быў вынесены прыгавор, невядома. Вядома, што на судзе Алена адмовілася ад паслугаў адваката.</t>
   </si>
   <si>
     <t>ПК-24, вул. Вытворчая, д.44, г.п. Зарэчча, Рэчыцкі р-н, Гомельская вобласць, 247526</t>
   </si>
   <si>
     <t>Вырак суда 19.09.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 02.12.2022: прысуд пакінуты без змены. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-01-11 16:06:03</t>
   </si>
   <si>
-    <t>Валянцін Іванавіч Толкач</t>
-[...13 lines deleted...]
-    <t>2025-10-30 00:07:20</t>
+    <t>Іван Францавіч Вярбіцкі</t>
+  </si>
+  <si>
+    <t>17 ліпеня 1965</t>
+  </si>
+  <si>
+    <t>Іван, які мае дзве вышэйшыя адукацыі, раней працаваў мастаком-дызайнерам, а затым стаў мультыплікатарам, рэжысёрам і мантажорам відэа. Ён таксама з'яўляецца мастаком і аўтарам апавяданняў. 21 кастрычніка 2020 года яго затрымалі і асудзілі па версіі абвінавачання за размяшчэнне ў Telegram-канале заклікаў да дэстабілізацыі грамадскага парадку, уключаючы падпал будынкаў КДБ і пракуратуры Ашмянскага раёна.
+У снежні 2022 года яго паўторна судзілі за "непадпарадкаванне патрабаванням адміністрацыі". У маі 2024 года Іван зноў быў асуджаны за "злоснае непадпарадкаванне" і дадаткова пазбаўлены волі на 2 гады.
+На момант траўня 2026 года, па сведчаннях аднаатраднікаў, Іван адсядзеў у ПКТ і ШІЗА ўсяго 1065 дзён , што складае прыкладна 35,5 месяцаў ці 2 гады 9 месяцаў адпаведна.</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.03.2021: 8 гадоў 1 месяц пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 30.09.2021: невядома гадоў турэмнага рэжыму. Вырак суда 20.12.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 14.03.2023: невядома. Вырак суда 08.05.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 26.07.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-26 23:12:05</t>
+  </si>
+  <si>
+    <t>Дар'я Аляксееўна Пучыла</t>
+  </si>
+  <si>
+    <t>18 ліпеня 1998</t>
+  </si>
+  <si>
+    <t>Дар'я Пучыла скончыла юрыдычны факультэт Мінскага інавацыйнага ўніверсітэта ў 2019 годзе. Ва ўніверсітэце яна ўдзельнічала ў студэнцкіх юрыдычных алімпіядах.
+Дар'я Пучыла - фатограф. У студзені і лютым 2024 года Дар'я шукала замовы на вэб-дызайн. На адным з сайтаў яна пісала, што пачынаючы спецыяліст, шукае працу ў Варшаве і гатова пераехаць, разгледзіць любыя прапановы.
+Дар'я зрабіла апошнюю пасаду ва інстаграме ў снежні 2024 года. Укантакце была онлайн у апошні раз 7 лютага 2025 года - гэта быў дзень, калі пачаліся затрыманні па справе Гаюна.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-11-07 18:09:13</t>
+  </si>
+  <si>
+    <t>Ігар Уладзіміравіч Ільяш</t>
+  </si>
+  <si>
+    <t>18 ліпеня 1988</t>
+  </si>
+  <si>
+    <t>Ігар — журналіст "Белсат", раней працаваў у газеце «Беларусы і рынак» і ў беларускай службе "Радыё Свабода", публікаваўся ў расійскіх і ўкраінскіх выданнях. Разам з жонкай, журналісткай Кацярынай Андрэевай, ён напісаў кнігу "Беларускі Данбас" — даследаванне аб ролі беларусаў у вайне на ўсходзе Украіны.
+Упершыню яго затрымалі 16 ліпеня 2021 года падчас масавых ператрусаў у незалежных журналістаў па справе аб "арганізацыі і падрыхтоўцы дзеянняў, якія груба парушаюць грамадскі парадак або актыўным удзеле ў іх". У кватэры журналіста правялі ператрус, канфіскавалі тэхніку і кнігі, пасля чаго яго змясцілі ў ІЧУ. На волю ён выйшаў 26 ліпеня.
+У кастрычніку 2024 года стала вядома аб яго паўторным затрыманні. Праўладныя тэлеграм-каналы апублікавалі фота Ігара ў кайданках і відэа, дзе ён заявіў, што яго пераследуюць за інтэрв'ю медыя, прызнаным у Беларусі «экстрэмісцкімі». Незадоўга да арышту ў каментары тэлеканалу "Дождж" ён адзначыў, што "Пуцін узяў курс на рэзкую эскалацыю і вядзе краіну да татальнай вайны", а Лукашэнка, на яго думку, "верагодней за ўсё, не хоча наўпрост удзельнічаць у ёй, але вымушаны сутыкацца з узмацненнем ціску Крамля".
+У лютым 2025 года Ігару прад'явілі абвінавачанні ў "дыскрэдытацыі Беларусі" і "садзейнічанні экстрэмісцкай дзейнасці". Судовы працэс пачаўся 21 лютага ў Менску. Хадайніцтва аб незалежнай экспертызе суд адхіліў, а 5 верасня таго ж года журналіста прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.09.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 05.11.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-07-20 20:49:54</t>
+  </si>
+  <si>
+    <t>Сяргей Дзмітрыевіч Жыгалёў</t>
+  </si>
+  <si>
+    <t>19 ліпеня 2005</t>
+  </si>
+  <si>
+    <t>Сяргей быў затрыманы проста ў каледжы падчас заняткаў у канцы снежня 2023 года. У праўладным фільме (красавік 2024 года) распавялі , што шэсць падлеткаў нібыта аб'ядналіся ў "анархісцкую ячэйку "Чорныя салаўі", якую "пад кіраўніцтвам Нацыянальнай вызваленчай арміі Украіны" стварыла 16-гадовая грамадзянка Украіны Марыя Місюк.
+Супрацоўнікі АНТ сцвярджаюць, што падлеткі аб'ядналіся, каб рабіць дыверсіі па навядзенні ў Беларусі, а пасля - у Расіі. Марыю абвінавачваюць паводле ч. 2 арт. 289 КК (акт тэрарызму). Паводле сюжэту, 16-гадовая Марыя Місюк у 2022 годзе пераехала разам з сям'ёй з Украіны ў Беларусь, дзе стварыла "анархісцкае вочка для падрыхтоўкі тэрактаў". Сярод затрыманых – навучэнцы каледжаў у Баранавічах, Нясвіжы, Міры, Мінску і Лунінцы. Гэта Трафім Барысаў, Сяргей Жыгалёў , Зміцер Захарошка, Анастасія Кліменка і Аляксандра Пуліновіч. Як сцвярджаюць супрацоўнікі АНТ, маладыя людзі збіраліся на Баранавіцкай кватэры, каб падрыхтавацца да сваёй першай сур'ёзнай акцыі – сабраць узрыўчатку і падарваць Баранавіцкую філію міліцыі ці пракуратуру. Па якіх артыкулах абвінавачваюць астатніх пяці ўдзельнікаў, невядома. Як і невядомы іх статусы і месцазнаходжанне.
+Пасля пераводу ў калонію Сяргея на месяц адразу змясцілі ў ШІЗА.</t>
+  </si>
+  <si>
+    <t>Вырак суда 09.10.2025: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 09.02.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-04-30 23:23:41</t>
   </si>
   <si>
     <t>Аляксей Леанідавіч Шпакоўскі</t>
   </si>
   <si>
     <t>20 ліпеня 1996</t>
   </si>
   <si>
     <t>Судзячы па артыкуле, Аляксея судзяць за пратэсты, якія праходзілі пасля выбараў 9 жніўня 2020 гады ў Пінску.</t>
   </si>
   <si>
     <t>Вырак суда 19.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.03.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-28 23:26:50</t>
   </si>
   <si>
     <t>Віктар Адамавіч Снегур</t>
   </si>
   <si>
     <t>20 ліпеня 1988</t>
   </si>
   <si>
     <t>Віктар быў затрыманы 4 студзеня 2020 года ў межах крымінальнай «справы Аўтуховіча» і абвінавачаны ва ўдзеле ў «тэрарыстычнай арганізацыі», якая мае дачыненне да падпалаў маёмасці супрацоўнікаў міліцыі. Яго асудзілі за "ўдзел у злачыннай арганізацыі", "замах на захоп улады", "незаконныя дзеянні ў дачыненні да агнястрэльнай зброі" і "незаконнае перамяшчэнне агнястрэльнай зброі праз мытную мяжу".
 У 2024 годзе Віктара паўторна асудзілі за «злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі». З лютага 2025 года ён знаходзіўся ў памяшканні камернага тыпу (ПКТ), а ў маі таго ж года стала вядома аб новым прыгаворы па тым жа артыкуле, які часта прымяняюць да зняволеных за адмову супрацоўнічаць з адміністрацыяй. У выніку агульны тэрмін пазбаўлення волі склаў 22 гады і 6 месяцаў.
 3 ліпеня 2025 г. была разгледжана апеляцыйная скарга Віктара.
 У снежні 2025 года Віктара хутчэй за ўсё асудзілі чарговы раз па 411 артыкуле.</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 800 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Вырак суда дата невядомая: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 11.10.2024: прысуд пакінуты без змены. Вырак суда дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 01.07.2025: прысуд пакінуты без змены. Вырак суда дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2021-02-27 00:50:00</t>
   </si>
   <si>
+    <t>Віктар Юр'евіч Нікіфараў</t>
+  </si>
+  <si>
+    <t>20 ліпеня 1980</t>
+  </si>
+  <si>
+    <t>06.02.2024 адбылося апеляцыйнае пасяджэнне суда, прыгавор уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 04.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.02.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-02-02 14:35:39</t>
+  </si>
+  <si>
     <t>Святлана Алегаўна Мяцельская</t>
   </si>
   <si>
     <t>20 ліпеня 1982</t>
   </si>
   <si>
+    <t>Вырак суда 19.03.2026: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 17.07.2026: невядома.</t>
+  </si>
+  <si>
     <t>2024-11-20 16:54:12</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-02-02 14:35:39</t>
   </si>
   <si>
     <t>Яўген Міхайлавіч Юшкевіч</t>
   </si>
   <si>
     <t>21 ліпеня 1989</t>
   </si>
   <si>
     <t>Яўген — былы следчы СК, а таксама ініцыятар праекта bychange.me, упершыню быў затрыманы ўвечары 24 лістапада 2020 года ў Мінску ў рамках крымінальнай справы, узбуджанай па артыкуле «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, або актыўны ўдзел у іх». Праз 10 содняў яго адпусцілі, аднак у красавіку 2021 года ён быў зноў арыштаваны і пазней асуджаны па шасці крымінальных артыкулах, у тым ліку за «арганізацыю масавых беспарадкаў» у 2020 годзе, «распальванне іншай сацыяльнай варожасці» ў інтэрв'ю і тэкстах .
 Па версіі Генеральнай пракуратуры, Яўген быў «актыўным удзельнікам Telegram-чата "ХАТА", дзейнасць якога накіравана на арганізацыю злачынстваў экстрэмісцкай накіраванасці». Суд праходзіў у закрытым рэжыме, а ў Яўгена ўзялі падпіску аб невыдаванні матэрыялаў справы.</t>
   </si>
   <si>
     <t>Вырак суда 26.12.2022: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 10.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-04-19 23:04:33</t>
   </si>
   <si>
-    <t>Ігар Юр'евіч Шумілаў</t>
-[...12 lines deleted...]
-    <t>2023-03-27 22:37:53</t>
+    <t>Эдуард Юр'евіч Мігун</t>
+  </si>
+  <si>
+    <t>21 ліпеня 2002</t>
+  </si>
+  <si>
+    <t>Эдуард скончыў Віцебскую дзяржаўную акадэмію ветэрынарнай медыцыны.
+Працуе ў вёсцы Крывая града.</t>
+  </si>
+  <si>
+    <t>ПУАТ-45, 225073, Брэсцкая вобл., Камянецкі р-н., в. Сушкі, вул. Цэнтральная, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-10-05 15:08:06</t>
   </si>
   <si>
     <t>Эдуард Ашатовіч Кашэцян</t>
   </si>
   <si>
     <t>21 ліпеня 1991</t>
   </si>
   <si>
     <t>Мінчанін з армянскімі каранямі, грамадзянін РФ . Быў затрыманы ў верасні 2023 года, як мяркуецца, за паведамленні ў чаце з сябрамі. Была заведзена крымінальная справа. Пры затрыманні быў моцна збіты.
 Па спецыяльнасці сківічна-тварнай хірург.</t>
   </si>
   <si>
-    <t>Вырак суда 26.07.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
+    <t>Вырак суда 26.07.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
   </si>
   <si>
     <t>2024-02-12 22:35:54</t>
   </si>
   <si>
     <t>Андрэй Васільевіч Дарошка</t>
   </si>
   <si>
     <t>22 ліпеня 1970</t>
   </si>
   <si>
     <t>Падпалкоўнік, былы намеснік начальніка Жодзінскага ГАУС па ідэалагічнай рабоце і кадравым забеспячэнні.
 У 2020 годзе ён і яшчэ 4 былыя супрацоўнікі Жодзінскага ГАУС запісалі зварот да калег, якія падчас пратэстаў працавалі ў жодзінскай міліцыі, і да ўсіх работнікаў праваахоўных органаў Беларусі Дарошка ў звароце просіць супрацоўнікаў міліцыі паступаць з людзьмі гэтак жа, як яны рабілі б з сваімі блізкімі. Не стварайце непатрэбную паніку ў горадзе, нам тут жыць і гадаваць дзяцей, нам павінна быць сорамна за сваё. паводзіны ў горадзе», - кажа на відэа Андрэй.
 Па паведамленні СМІ , усе пяцёра былі затрыманыя ў пачатку лютага 2024 года.</t>
   </si>
   <si>
     <t>Вырак суда 03.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-01-06 14:45:59</t>
   </si>
   <si>
-    <t>Уладзімір Алегавіч Сітковіч</t>
+    <t>Сяргей Іванавіч Хлыстоў</t>
   </si>
   <si>
     <t>23 ліпеня 1967</t>
-  </si>
-[...12 lines deleted...]
-    <t>Сяргей Іванавіч Хлыстоў</t>
   </si>
   <si>
     <t>Адвакат Гомельскай абласной калегіі адвакатаў. Яго затрымалі разам з двума калегамі, у тым ліку загадчыка юрыдычнай кансультацыяй. Пазней дваіх адвакатаў вызвалілі, але загадчыка юрыдычнай кансультацыі звольнілі з пасады. А супраць Сяргея Хлыстова распачалі крымінальную справу.
 Сутнасць абвінавачанняў і вынесены прысуд невядомы. Вядома толькі, што Сяргея Хлыстова пазбавілі волі.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-16 15:51:21</t>
   </si>
   <si>
     <t>Сяргей Яўгенавіч Захаранка</t>
   </si>
   <si>
     <t>24 ліпеня 1980</t>
   </si>
   <si>
     <t>Індывідуальны прадпрымальнік. Сутнасць абвінавачання пакуль невядомая.
 17.01.2023 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
   </si>
   <si>
     <t>Вырак суда 27.10.2022: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.01.2023: невядома.</t>
   </si>
   <si>
     <t>2022-10-13 20:47:32</t>
   </si>
   <si>
     <t>Сяргей Сяргеевіч Шэлест</t>
   </si>
   <si>
     <t>24 ліпеня 1992</t>
   </si>
   <si>
     <t>Сяргей, былы апаратчык цэха «Амміяк-3» на прадпрыемстве Гродна Азот, быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух», што 21 верасня 2021 года была прызнана экстрэмісцкім фарміраваннем, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
 У лютым 2023 года Сяргея прызналі вінаватым паводле артыкулаў «паклёп», «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.
 Восенню 2024 года адбылося чарговае судовае пасяджэнне, па выніках якога Сяргея перавялі на турэмны рэжым.</t>
   </si>
   <si>
     <t>Вырак суда 17.02.2023: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-09-26 12:37:03</t>
   </si>
   <si>
-    <t>Аляксей Вітальевіч Горын</t>
-[...8 lines deleted...]
-    <t>2025-01-09 00:34:18</t>
+    <t>Яўген Барысавіч Пергаеў</t>
+  </si>
+  <si>
+    <t>25 ліпеня 1988</t>
+  </si>
+  <si>
+    <t>Вышэйшую адукацыю Яўген атрымаў у Брэсцкім дзяржаўным тэхнічным універсітэце, дзе завочна вучыўся на факультэце інавацыйнай дзейнасці па спецыяльнасці "прамысловае і грамадзянскае будаўніцтва".
+З 2012 года мужчына зарэгістраваны як індывідуальны прадпрымальнік. Да 2018 года ён валодаў інтэрнэт-крамай электронных парагенератараў, якія ў народзе называюць вэйпамі.
+Аднак у апошні час Яўген зарабляў на жыццё па сваёй будаўнічай спецыяльнасці.</t>
+  </si>
+  <si>
+    <t>2025-07-16 22:55:42</t>
+  </si>
+  <si>
+    <t>Юрый Аляксандравіч Мінін</t>
+  </si>
+  <si>
+    <t>26 ліпеня 1993</t>
+  </si>
+  <si>
+    <t>Затрыманы за каментарыі 2020 года ў тэлеграм-чатах.
+22.12.2023 года адбыўся разгляд апеляцыйнай скаргі. Прысуд уступіў у сілу.
+Верагодней за ўсё прысуд звязаны з пазбаўленнем волі.</t>
+  </si>
+  <si>
+    <t>2023-10-08 20:07:26</t>
+  </si>
+  <si>
+    <t>Ілля Сяргеевіч Дындзікаў</t>
+  </si>
+  <si>
+    <t>26 ліпеня 1990</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-01-15 17:27:17</t>
   </si>
   <si>
     <t>Аляксандр Мікалаевіч Рудкоўскі</t>
   </si>
   <si>
     <t>27 ліпеня 1986</t>
   </si>
   <si>
+    <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
+  </si>
+  <si>
     <t>Вырак суда 10.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-10-07 20:49:33</t>
   </si>
   <si>
-    <t>Уладзіслаў Генадзевіч Горскі</t>
-[...11 lines deleted...]
-    <t>2025-10-07 15:49:21</t>
+    <t>Уладзімір Уладзіміравіч Івашкевіч</t>
+  </si>
+  <si>
+    <t>27 ліпеня 1988</t>
+  </si>
+  <si>
+    <t>Уладзімір быў асуджаны летам 2024 года па артыкуле "Знявага прадстаўніка ўлады" і прыгавораны да пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 11.06.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.08.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-06-10 19:03:38</t>
   </si>
   <si>
     <t>Юлія Мікалаеўна Шаронава</t>
   </si>
   <si>
     <t>27 ліпеня 2004</t>
   </si>
   <si>
     <t>Паводле версіі абвінавачання , з 10 па 11 жніўня 2020 года на той момант непаўналетнія Юлія Шаранава, Мікіта Вайцюк, Мікалай Нікіцюк, а таксама Васіль Аляксеюк, Глеб Клімовіч, Віталь Варфаламееў, Аляксандр Тысевіч, Максім Собалеў, знаходзячыся на праезнай частцы бульв. і Шаўчэнка, вул. Савецкай у Брэсце, " выкрыквалі лозунгі, дэманстравалі палотны бел-чырвона-белага колеру, груба парушаючы грамадскі парадак, наўмысна перашкаджалі руху транспартных сродкаў і нармальнаму функцыянаванню прадпрыемстваў і арганізацый" .
 У судовым паседжанні ўсе віну прызналі цалкам.
 Паведамляецца, што Юліі Шаранавай удзельнічала ў акцыях пратэсту 16-гадовай. Таксама вядома, што Максім Собалеў, Глеб Клімовіч, Юлія Шаранава асуджаныя, у тым ліку па "наркатычных" артыкулах.
 Юлію Шаранаву за ўдзел у жнівеньскай акцыі пратэсту асудзілі на паўтара гады пазбаўлення волі. Але з-за таго, што яна была асуджаная па ч. 4 арт. 328 КК, ёй у выніку прызначанае 13 гадоў калоніі ва ўмовах агульнага рэжыму са штрафам у суме 3 700 рублёў.</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2024: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.07.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-08 18:06:37</t>
   </si>
   <si>
-    <t>Уладзімір Уладзіміравіч Івашкевіч</t>
-[...61 lines deleted...]
-    <t>2022-03-15 02:10:15</t>
+    <t>Сяргей Сяргеевіч Ціханаў</t>
+  </si>
+  <si>
+    <t>28 ліпеня 1992</t>
+  </si>
+  <si>
+    <t>Родам ён з горада Слаўгарад Магілёўскай вобласці. Пасля школы адслужыў у войску і скончыў прафесійна-тэхнічны ліцэй №3 па спецыяльнасці "Тэхнічнае забеспячэнне сельскагаспадарчай вытворчасці". Усё жыццё працаваў на будоўлі.
+Магіляўчаніну пагражае ад дзесяці да дваццаці гадоў калоніі. Дата затрымання і сутнасць абвінавачанняў невядомыя.</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.10.2024: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 27.12.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:20:00</t>
   </si>
   <si>
     <t>Васіль Мікалаевіч Грэчыха</t>
   </si>
   <si>
     <t>28 ліпеня 1985</t>
   </si>
   <si>
     <t>Былы воін палка Каліноўскага. Аб яго затрыманні стала вядома з выпуску навін на дзяржаўным тэлебачанні "Беларусь 1" пятага мая 2025 года.
 Паводле інфармацыі з сацыяльных сетак, ён скончыў Беларускую дзяржаўную сельскагаспадарчую акадэмію (БДСГА), дзе навучаўся на землеўпарадкавальным факультэце. Яго спецыяльнасць - кадастр і зямельнае права.
 Праходзіў службу ў 38-й асобнай мотаабарончай брыгадзе Беларусі - воінскай часці дэсантнікаў у Брэсце, якую ў свой час узначальваў Валерый Сахашчык. На фота з сацсетак бачна, што ў кватэры грэчкі вісеў вымпел брыгады.
 Паводле інфармацыі прэс-службы Палка Каліноўскага, Васіль далучыўся да іх у маі 2022 года, але пакінуў падраздзяленне ўжо ў чэрвені таго ж года па ўласным жаданні.
 Паводле відэароліка, яго затрымалі недзе ў балоцістай мясцовасці па-за горадам некалькі супрацоўнікаў КДБ з аўтаматамі. Мужчыну перавозілі верталётам. Падчас транспарціроўкі ён быў з чорным мяшком на галаве, а рукі былі счэпленыя спераду пластыкавай сцяжкай. Калінаўца даставілі верталётам на аэрадром.
 Як паведамляецца ў роліку, Васіль нарадзіўся 28 ліпеня 1981 года. У лютым 2022 года ён з'ехаў на заробкі ў Польшчу, а праз тры месяцы далучыўся да Палка Каліноўскага. Падрыхтоўку праходзіў у Кіеве. Абставіны яго затрымання невядомыя.</t>
   </si>
   <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
     <t>2025-12-30 13:25:40</t>
-  </si>
-[...31 lines deleted...]
-    <t>2024-05-02 18:58:11</t>
   </si>
   <si>
     <t>Вольга Саламенік</t>
   </si>
   <si>
     <t>29 ліпеня 1967</t>
   </si>
   <si>
     <t>Затрымана па справе А. Храловіча. Падрабязнасці справы невядомыя, бо працэс праходзіў у закрытым рэжыме, а на самой крымінальнай справе — грыф сакрэтнасці.
 Падрабязнасці затрымання асуджанай вядомыя з прапагандысцкага фільма «Аперацыя КДБ «Манкурты»», які АНТ паказаў у 2021 годзе.
 Вядома, што Вольгу год утрымлівалі ў СІЗА КДБ, дзе яна трымала галадоўку. Потым яе перавялі ў СІЗА-1.
 «Яна была зусім сівая. Яна доўга трымала галадоўку — яе нават кармілі праз вены на руках, таму яны ў яе былі надзьмутыя, як лясныя карчакі».
 Пачала адбываць пакаранне.</t>
   </si>
   <si>
     <t>7,5 гадоў пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-04 17:54:31</t>
   </si>
   <si>
-    <t>Аляксандр Федаравіч Біндзей</t>
-[...10 lines deleted...]
-  <si>
     <t>Дзмітрый Мікалаевіч Дубоўскі</t>
   </si>
   <si>
     <t>29 ліпеня 1986</t>
   </si>
   <si>
     <t>Актывіст анархічнага руху быў затрыманы пры перасячэнні мяжы Беларусі ў ноч з 28 на 29 кастрычніка 2020 года і абвінавачаны ў "падпалах" і "тэрарызме".
 У верасні 2022 года супраць Дзмітрыя распачалі новую крымінальную справу і прыгаварылі да пяці гадоў пазбаўлення волі. З улікам папярэдняга прысуду яго канчаткова асудзілі на 20 гадоў у калоніі ўзмоцненага рэжыму.
 У жніўні 2023 года Дзмітрыя перавялі на турэмны рэжым за "парушэнне правілаў распарадку".</t>
   </si>
   <si>
     <t>Вырак суда 22.12.2021: 18 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 11000 рублёў кампенсацыі. Апеляцыя 22.04.2022: прысуд пакінуты без змены. Вырак суда 25.11.2022: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 07.02.2023: прысуд пакінуты без змены. Суд па змене рэжыму 28.07.2023: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:38:30</t>
   </si>
   <si>
+    <t>Аляксандр Федаравіч Біндзей</t>
+  </si>
+  <si>
+    <t>29 ліпеня 1966</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.11.2022: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.02.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2022-11-27 00:41:28</t>
+  </si>
+  <si>
     <t>Вячаслаў Вітальевіч Сямёнаў</t>
   </si>
   <si>
     <t>29 ліпеня 2005</t>
   </si>
   <si>
     <t>2025-09-14 23:56:38</t>
+  </si>
+  <si>
+    <t>Руслан Андрэевіч Прахарэнка</t>
+  </si>
+  <si>
+    <t>29 ліпеня 1972</t>
+  </si>
+  <si>
+    <t>Праходзіць па справе аб дзяржздрадзе разам з сям'ёй Прохаравых з Грабаўкі.
+Удзельнікі закрытага працэсу маюць падпіскі аб неразгалошванні. З неафіцыйнай крыніцы вядома , што крымінальная справа тычыцца фатаграфавання розных аб'ектаў на тэрыторыі Беларусі, а за фігурантамі справы нейкі час перад арыштам сачылі спецслужбы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 20.05.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.08.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-05-08 18:31:03</t>
   </si>
   <si>
     <t>Андрэй Уладзіслававіч Грыгор'еў</t>
   </si>
   <si>
     <t>29 ліпеня 1994</t>
   </si>
   <si>
     <t>15 мая 2023 года на АНТ выйшаў прапагандысцкі фільм "Забойная пасылка" смерці: хто і як хацеў здзейсніць тэракт у Дзень Перамогі", дзе распавялі падрабязнасці справы. Там паведамлялася, што нібыта КДБ напярэдадні Дня перамогі 9 мая 2023 года "прадухіліў тэракт пад куратарствам Кіева". Там заявілі, што выбухоўка знаходзілася ў электрычных плітах, якія даслалі затрыманым праз пасылкі. Арганізатарам акцыі назвалі 23-гадовага беларуса Валерыя Вадзіна, які ваяваў ва Украіне.
 У відэа распавялі пра тое, што пасылкі з электраплітамі, у якіх была выбухоўка, даставілі ў менскі пункт СДЭК у Каменнай Горцы 21 сакавіка 2023 года з Кіева праз Італію. 29-гадовая Вікторыя Волчак пацвердзіла на допыце, што яна атрымала пасылку - яе папрасіў атрымаць пасылку Валерый Водзін. Студэнтка БДУ Ганна Савачкіна і яе маці Таццяна Русак узялі плітку ў Волчак і закапалі яе на могілках у Калодзішчах. Другую плітку забраў зубны тэхнік Андрэй Грыгор'еў і адвёз у садовае таварыства "Аўтарамонтнік 124" пад Аляхновічамі.
 Андрэю 29 гадоў, нарадзіўся ў Менску. Скончыў сталічную сярэднюю школу і медыцынскі каледж. Да затрымання неафіцыйна працаваў зубным тэхнікам у прыватным стаматалагічным цэнтры.</t>
   </si>
   <si>
     <t>Вырак суда 09.08.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.10.2024: невядома.</t>
   </si>
   <si>
     <t>2024-07-18 00:53:01</t>
   </si>
   <si>
-    <t>Руслан Андрэевіч Прахарэнка</t>
-[...12 lines deleted...]
-    <t>2024-05-08 18:31:03</t>
+    <t>Валерый Сцяпанавіч Мяфодзіенка</t>
+  </si>
+  <si>
+    <t>30 ліпеня 1976</t>
+  </si>
+  <si>
+    <t>Як індывідуальны прадпрымальнік займаўся рамонтам і абслугоўваннем камп'ютарнага абсталявання.</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.10.2024: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-10-10 22:56:59</t>
+  </si>
+  <si>
+    <t>Ягор Анатольевіч Кракасевіч</t>
+  </si>
+  <si>
+    <t>30 ліпеня 1994</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.12.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-03 21:24:13</t>
   </si>
   <si>
     <t>Аляксандр Іванавіч Калін</t>
   </si>
   <si>
     <t>30 ліпеня 1969</t>
   </si>
   <si>
     <t>Быў затрыманы за ўдзел у пратэстах 2020 года і за актыўную публічную крытыку супрацьпраўных дзеянняў дзяржаўных структур і рэжыма ў цэлым. Пазней былі затрыманыя яго дачка і сын за ўдзел у акцыях пратэсту, ім удалося потым выехаць за мяжу. Таксама разам у Аляксандрам былі затрыманыя яшчэ тры чалавекі , якіх у канцы траўня асудзілі за ўдзел у акцыях пратэсту.</t>
   </si>
   <si>
     <t>6,5 год пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2023-08-28 16:09:45</t>
   </si>
   <si>
-    <t>Аляксандр Аляксандравіч Сырыца</t>
-[...53 lines deleted...]
-    <t>2025-09-28 14:21:52</t>
+    <t>Зміцер Рыгоравіч Барабан</t>
+  </si>
+  <si>
+    <t>31 ліпеня 1976</t>
+  </si>
+  <si>
+    <t>01.08.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.05.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 01.08.2024: невядома. Суд па змене рэжыму 10.12.2025: невядома гадоў турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-05-13 15:44:42</t>
+  </si>
+  <si>
+    <t>Аляксандр Аляксандравіч Пелеш</t>
+  </si>
+  <si>
+    <t>31 ліпеня 1979</t>
+  </si>
+  <si>
+    <t>17.05.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.03.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.05.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-01-19 00:39:18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1888,2622 +1603,2115 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I92"/>
+  <dimension ref="A1:I74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>66</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>68</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>83</v>
       </c>
       <c r="I14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>85</v>
       </c>
       <c r="B15" t="s">
         <v>86</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>87</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>115</v>
       </c>
       <c r="I20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>120</v>
       </c>
-      <c r="F21" t="s">
-[...5 lines deleted...]
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>122</v>
+      </c>
+      <c r="B22" t="s">
         <v>123</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>124</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>125</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>88</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>126</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" t="s">
         <v>129</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>130</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>131</v>
       </c>
-      <c r="D23" t="s">
-[...11 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" t="s">
         <v>134</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>135</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>136</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="I24" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
         <v>140</v>
       </c>
-      <c r="B25" t="s">
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" t="s">
+        <v>143</v>
+      </c>
+      <c r="C26" t="s">
+        <v>144</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
         <v>145</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>146</v>
       </c>
-      <c r="C26" t="s">
+      <c r="I26" t="s">
         <v>147</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" t="s">
+        <v>150</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>151</v>
       </c>
-      <c r="B27" t="s">
+      <c r="I27" t="s">
         <v>152</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28" t="s">
+        <v>154</v>
+      </c>
+      <c r="C28" t="s">
+        <v>155</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
+        <v>156</v>
+      </c>
+      <c r="I28" t="s">
         <v>157</v>
-      </c>
-[...19 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" t="s">
+        <v>160</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>161</v>
+      </c>
+      <c r="F29" t="s">
+        <v>88</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" t="s">
         <v>162</v>
-      </c>
-[...22 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30" t="s">
+        <v>164</v>
+      </c>
+      <c r="C30" t="s">
+        <v>165</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" t="s">
+        <v>50</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>166</v>
+      </c>
+      <c r="I30" t="s">
         <v>167</v>
-      </c>
-[...22 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" t="s">
+        <v>170</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>171</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>172</v>
+      </c>
+      <c r="I31" t="s">
         <v>173</v>
-      </c>
-[...22 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" t="s">
+        <v>175</v>
+      </c>
+      <c r="C32" t="s">
+        <v>176</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>177</v>
+      </c>
+      <c r="I32" t="s">
         <v>178</v>
-      </c>
-[...22 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B33" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>126</v>
+        <v>181</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="I33" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B34" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="I36" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B37" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>199</v>
       </c>
       <c r="H37" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="I37" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B38" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C38" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>171</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="I38" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B39" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="C39" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="D39" t="s">
-        <v>181</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>182</v>
+        <v>77</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="I39" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="B40" t="s">
-        <v>220</v>
+        <v>212</v>
+      </c>
+      <c r="C40" t="s">
+        <v>213</v>
       </c>
       <c r="D40" t="s">
-        <v>181</v>
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
+        <v>214</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="I40" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>226</v>
+        <v>71</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="I41" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B42" t="s">
-        <v>230</v>
+        <v>223</v>
+      </c>
+      <c r="C42" t="s">
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="E42" t="s">
+        <v>50</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>234</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>181</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>235</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="I43" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B44" t="s">
-        <v>239</v>
+        <v>233</v>
+      </c>
+      <c r="C44" t="s">
+        <v>234</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>25</v>
+        <v>181</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="I44" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B45" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C45" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
+        <v>243</v>
+      </c>
+      <c r="C46" t="s">
+        <v>244</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>245</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>246</v>
+      </c>
+      <c r="I46" t="s">
         <v>247</v>
-      </c>
-[...19 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>248</v>
+      </c>
+      <c r="B47" t="s">
+        <v>249</v>
+      </c>
+      <c r="C47" t="s">
+        <v>250</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
         <v>251</v>
       </c>
-      <c r="B47" t="s">
+      <c r="I47" t="s">
         <v>252</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>253</v>
+      </c>
+      <c r="B48" t="s">
+        <v>254</v>
+      </c>
+      <c r="D48" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>255</v>
+      </c>
+      <c r="I48" t="s">
         <v>256</v>
-      </c>
-[...22 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>257</v>
+      </c>
+      <c r="B49" t="s">
+        <v>258</v>
+      </c>
+      <c r="C49" t="s">
+        <v>259</v>
+      </c>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>77</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
+        <v>260</v>
+      </c>
+      <c r="I49" t="s">
         <v>261</v>
-      </c>
-[...19 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>262</v>
+      </c>
+      <c r="B50" t="s">
+        <v>263</v>
+      </c>
+      <c r="C50" t="s">
+        <v>264</v>
+      </c>
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>265</v>
       </c>
-      <c r="B50" t="s">
+      <c r="F50" t="s">
+        <v>88</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>266</v>
       </c>
-      <c r="C50" t="s">
+      <c r="I50" t="s">
         <v>267</v>
-      </c>
-[...16 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>268</v>
+      </c>
+      <c r="B51" t="s">
+        <v>269</v>
+      </c>
+      <c r="C51" t="s">
         <v>270</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>27</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
         <v>271</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>272</v>
-      </c>
-[...16 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>273</v>
+      </c>
+      <c r="B52" t="s">
+        <v>274</v>
+      </c>
+      <c r="C52" t="s">
         <v>275</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" t="s">
+        <v>171</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
         <v>276</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>277</v>
-      </c>
-[...16 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>278</v>
+      </c>
+      <c r="B53" t="s">
+        <v>279</v>
+      </c>
+      <c r="C53" t="s">
         <v>280</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" t="s">
+        <v>21</v>
+      </c>
+      <c r="F53" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
         <v>281</v>
       </c>
-      <c r="C53" t="s">
+      <c r="I53" t="s">
         <v>282</v>
-      </c>
-[...16 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>283</v>
+      </c>
+      <c r="B54" t="s">
+        <v>284</v>
+      </c>
+      <c r="C54" t="s">
         <v>285</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
         <v>286</v>
       </c>
-      <c r="C54" t="s">
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>287</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54" t="s">
+      <c r="I54" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>289</v>
+      </c>
+      <c r="B55" t="s">
+        <v>290</v>
+      </c>
+      <c r="C55" t="s">
         <v>291</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>171</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
         <v>292</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>294</v>
+      </c>
+      <c r="B56" t="s">
+        <v>295</v>
+      </c>
+      <c r="C56" t="s">
         <v>296</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>281</v>
+      </c>
+      <c r="I56" t="s">
         <v>297</v>
-      </c>
-[...19 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>298</v>
+      </c>
+      <c r="B57" t="s">
+        <v>299</v>
+      </c>
+      <c r="C57" t="s">
+        <v>300</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>61</v>
+      </c>
+      <c r="I57" t="s">
         <v>301</v>
-      </c>
-[...22 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="I58" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>308</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="I59" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B60" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C60" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="I60" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B61" t="s">
-        <v>324</v>
+        <v>317</v>
+      </c>
+      <c r="C61" t="s">
+        <v>318</v>
       </c>
       <c r="D61" t="s">
-        <v>181</v>
+        <v>49</v>
       </c>
       <c r="E61" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>199</v>
+      </c>
+      <c r="H61" t="s">
+        <v>319</v>
       </c>
       <c r="I61" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B62" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C62" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="I62" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B63" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C63" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>82</v>
+        <v>181</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="I63" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B64" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C64" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E64" t="s">
-        <v>137</v>
+        <v>50</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="I64" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B65" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C65" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>171</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="I65" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B66" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="I66" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B67" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>354</v>
+        <v>51</v>
       </c>
       <c r="I67" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B68" t="s">
+        <v>349</v>
+      </c>
+      <c r="C68" t="s">
+        <v>350</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
+        <v>351</v>
+      </c>
+      <c r="I68" t="s">
         <v>352</v>
-      </c>
-[...19 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B69" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C69" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="I69" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B70" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="C70" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>181</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="I70" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B71" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="I71" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B72" t="s">
-        <v>375</v>
+        <v>368</v>
+      </c>
+      <c r="C72" t="s">
+        <v>369</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>154</v>
+        <v>286</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="I72" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B73" t="s">
-        <v>379</v>
+        <v>373</v>
+      </c>
+      <c r="C73" t="s">
+        <v>374</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>380</v>
+        <v>171</v>
       </c>
       <c r="F73" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="I73" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B74" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="C74" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="D74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" t="s">
         <v>181</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>235</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="I74" t="s">
-        <v>387</v>
-[...494 lines deleted...]
-        <v>472</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">