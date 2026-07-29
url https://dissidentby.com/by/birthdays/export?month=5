--- v2 (2026-02-20)
+++ v3 (2026-07-29)
@@ -12,1393 +12,1213 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
+    <t>Алег Ігаравіч Гурын</t>
+  </si>
+  <si>
+    <t>1 траўня 1991</t>
+  </si>
+  <si>
+    <t>Алег быў асуджаны ў лістападзе 2025 года па артыкуле "садзейнічанне экстрэмісцкай дзейнасці" і прыгавораны да абмежавання волі з накіраваннем ва ўстанову адкрытага тыпу.
+Былы супрацоўнік. Пасля ўніверсітэта ён атрымаў афіцэрскае званне і пайшоў служыць у Нясвіжскі раённы аддзел Следчага камітэта.</t>
+  </si>
+  <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
+    <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.11.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-11-21 14:43:13</t>
+  </si>
+  <si>
     <t>Зміцер Аляксандравіч Хацяновіч</t>
   </si>
   <si>
     <t>1 траўня 1978</t>
   </si>
   <si>
-    <t>Мужчынскі</t>
-[...1 lines deleted...]
-  <si>
     <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
   </si>
   <si>
     <t>У зняволенні</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>Вырак суда 08.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.02.2025: невядома.</t>
   </si>
   <si>
     <t>2025-01-02 00:30:08</t>
-  </si>
-[...50 lines deleted...]
-    <t>2025-05-16 16:38:49</t>
   </si>
   <si>
     <t>Ганна Яўгенаўна Савачкіна</t>
   </si>
   <si>
     <t>3 траўня 1999</t>
   </si>
   <si>
     <t>15 мая 2023 года на АНТ выйшаў прапагандысцкі фільм "Забойная пасылка" смерці: хто і як хацеў здзейсніць тэракт у Дзень Перамогі", дзе распавялі падрабязнасці справы. Там паведамлялася, што нібыта КДБ напярэдадні Дня перамогі 9 мая 2023 года "прадухіліў тэракт пад куратарствам Кіева". Там заявілі, што выбухоўка знаходзілася ў электрычных плітах, якія даслалі затрыманым праз пасылкі. Арганізатарам акцыі назвалі 23-гадовага беларуса Валерыя Вадзіна, які ваяваў ва Украіне.
 У відэа распавялі пра тое, што пасылкі з электраплітамі, у якіх была выбухоўка, даставілі ў менскі пункт СДЭК у Каменнай Горцы 21 сакавіка 2023 года з Кіева праз Італію. 29-гадовая Вікторыя Волчак пацвердзіла на допыце, што яна атрымала пасылку - яе папрасіў атрымаць пасылку Валерый Водзін. Студэнтка БДУ Ганна Савачкіна і яе маці Таццяна Русак узялі плітку ў Волчак і закапалі яе на могілках у Калодзішчах. Другую плітку забраў зубны тэхнік Андрэй Грыгор'еў і адвёз у садовае таварыства "Аўтарамонтнік 124" пад Аляхновічамі.
 Ганна Савачкіна скончыла тры курсы эканамічнага факультэта БДУ, але з верасня 2022 года паступіла на першы курс біялагічнага факультэта БДУ, стараста групы. Да інстытута скончыла гімназію-каледж мастацтваў імя І.А. Ахрэмчыка па спецыяльнасці музыка. Затрымана разам з маці.</t>
   </si>
   <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
     <t>Вырак суда 09.08.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.10.2024: невядома.</t>
   </si>
   <si>
     <t>2024-07-20 13:18:10</t>
   </si>
   <si>
-    <t>Алег Сцяпанавіч Кіньеў</t>
-[...14 lines deleted...]
-  <si>
     <t>Аляксандр Міхайлавіч Мацяюк</t>
   </si>
   <si>
     <t>3 траўня 1982</t>
   </si>
   <si>
     <t>Актывіст "Краіны для жыцця" і член каманды Святланы Ціханоўскай, Аляксандр неаднаразова падвяргаўся затрыманням па палітычных адміністрацыйных артыкулах. Яго затрымалі разам з іншым актывістам, Алегам Баразной, за якімі, як вядома, сачылі з восені 2020 года. Пасля Аляксандр быў асуджаны па сфабрыкаванай крымінальнай справе, звязанай з наркотыкамі.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>Вырак суда 05.10.2021: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 100 базавых велічынь штрафу, 1108 рублёў кампенсацыі.</t>
   </si>
   <si>
     <t>2021-04-05 12:35:41</t>
   </si>
   <si>
     <t>Святлана Вячаславаўна Якубовіч</t>
   </si>
   <si>
     <t>4 траўня 1974</t>
   </si>
   <si>
     <t>У студзені 2022 года будучага мужа Святланы Станіслава асудзілі на тры гады па арт. 342 КК і арт. 364 КК РБ. Святлана, якая перажывала ягоны лёс, насіла яму перадачы. 24 лютага 2022 года Святлана Якубовіч выйшла замуж за Станіслава, у той момант усё яшчэ знаходзіўся ў зняволенні. У снежні 2023 года Станіслаў выйшаў на волю, цалкам адбыўшы прызначаны судом тэрмін пакарання. А праз год пару затрымалі па новай крымінальнай справе.</t>
   </si>
   <si>
-    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
-[...2 lines deleted...]
-    <t>Вырак суда 26.11.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+    <t>Вырак суда 26.11.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2024-11-20 14:42:46</t>
   </si>
   <si>
     <t>Алег Віктаравіч Яфрэменка</t>
   </si>
   <si>
     <t>4 траўня 1981</t>
   </si>
   <si>
     <t>Алег быў затрыманы і асуджаны за "падсечку" міліцыянту падчас вулічнага шэсця ў Віцебску 13 верасня 2020 года. У верасні 2021 года яго перавялі на турэмны рэжым за "парушэнне правілаў распарадку".
 У жніўні 2022 года Алега паўторна асудзілі за "злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы" і дадалі яшчэ адзін год пазбаўлення волі.
 25 ліпеня 2023 года палітвязня зноў асудзілі за "непадпарадкаванне патрабаванням адміністрацыі" і прыгаварылі да яшчэ аднаго года пазбаўлення волі.
 У верасні 2024 года адбыўся чарговы разгляд крымінальнай справы супраць Алега за "злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы" — абвінавачанне, якое часта ўжываецца да зняволеных, якія адмовіліся супрацоўнічаць з турэмнай адміністрацыяй.
 На працягу ўсяго тэрміну зняволення на Алега ўвесь час аказваюць ціск. Яго рэгулярна адпраўляюць у ШІЗА, дзе ён утрымліваецца ў ізаляцыі на працягу дзясяткаў дзён.</t>
   </si>
   <si>
     <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
   </si>
   <si>
     <t>Вырак суда 09.12.2020: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 рублёў кампенсацыі. Суд па змене рэжыму 30.09.2021: невядома гадоў турэмнага рэжыму. Вырак суда 15.08.2022: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 10.11.2022: прысуд пакінуты без змены. Вырак суда 25.07.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 19.10.2023: прысуд пакінуты без змены. Вырак суда 24.09.2024: невядома. Апеляцыя 13.12.2024: невядома.</t>
   </si>
   <si>
     <t>2021-02-27 22:15:58</t>
   </si>
   <si>
+    <t>Антон Аляксандравіч Целеш</t>
+  </si>
+  <si>
+    <t>4 траўня 2002</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-03-15 16:16:27</t>
+  </si>
+  <si>
+    <t>Уладзіслаў Вітальевіч Сінкевіч</t>
+  </si>
+  <si>
+    <t>5 траўня 2001</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-02-09 17:56:13</t>
+  </si>
+  <si>
     <t>Вячаслаў Мікалаевіч Калоўсаў</t>
   </si>
   <si>
     <t>5 траўня 1984</t>
   </si>
   <si>
     <t>15 чэрвеня 2023 г. быў асуджаны па арт. 205 (Крадзеж) да 2 гадоў і 6 месяцаў пазбаўлення волі.
 14 чэрвеня 2024 г. у судзе Баранавічаў і Баранавіцкага раёна пачаўся разгляд крымінальнай справы па арт. 342 КК (Актыўны ўдзел у групавых дзеяннях , якія груба парушаюць грамадскі парадак ). Па ёй судзяць Вячаслава і яшчэ восем чалавек .
 Шляхам складання прысудаў па гэтай і мінулай крымінальнай справе, яму канчаткова прызначылі 3 гады пазбаўлення волі строгага рэжыму.</t>
   </si>
   <si>
     <t>Вырак суда 10.07.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-06-10 19:42:29</t>
   </si>
   <si>
     <t>Ірына Мікалаеўна Клязавіч</t>
   </si>
   <si>
     <t>5 траўня 1966</t>
   </si>
   <si>
     <t>Затрымана ў выніку масавага рэйду сілавых структур 23-24 студзеня 2024 года на сваякоў палітвязняў і людзей, якія дасылалі пасылкі і лісты палітвязням.
 Ірыну судзілі, як "Твар, які здзейсніў грамадска небяспечнае дзеянне". Гэта азначае, што, па рашэнні суда, да яе павінны былі быць прыменены прымусовыя меры медыцынскага характару. Суд над ёй адбыўся 18 і 23 верасьня 2024 года. Яе месцазнаходжанне невядома.</t>
   </si>
   <si>
     <t>Вырак суда 23.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-06-15 13:33:34</t>
-  </si>
-[...31 lines deleted...]
-    <t>2021-03-13 17:31:38</t>
   </si>
   <si>
     <t>Андрэй Сяргеевіч Сачэўка</t>
   </si>
   <si>
     <t>6 траўня 1996</t>
   </si>
   <si>
     <t>Упершыню Андрэя затрымаў ГУБАЗіК за размяшчэнне "экстрэмісцкіх" матэрыялаў на сваёй старонцы "Укантакце". Пад імі мелася на ўвазе відэа з прыняцця Лукашэнкам прысягі ў 1994 годзе пад бел-чырвона-белым сцягам, якім Сачыўка падзяліўся на старонцы.
 Быў асуджаны за ўдзел у гарадзенскіх Маршах і каментары ў чаце.
 Мужчына не прызнаў віну, а пацвердзіў толькі факт напісання каментароў 11 і 12 жніўня 2020 года. Удзел мужчыны ў гарадзенскіх Маршах не пацвердзілася пасля прагляду відэазапісаў з мерапрыемстваў у горадзе.
 У чэрвені 2022 года была праведзена лабараторна-судовая экспертыза. Яна пацвердзіла псіхічнае захворванне Андрэя. Аднак ён усё роўна быў асуджаны, а таксама ўключаны ў пералік фізічных асоб і арганізацый, якія маюць дачыненне да тэрарыстычнай дзейнасці.
 У жніўні 2023 года была пераведзена на турэмны рэжым.</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>6 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-07-22 18:14:24</t>
   </si>
   <si>
     <t>Яўген Міхайлавіч Пугач</t>
   </si>
   <si>
     <t>6 траўня 1984</t>
   </si>
   <si>
     <t>прадстаўнік мінскага стартап-хаба "Імагуру". Выпускнік магістарскай праграмы ЕГУ "Еўрапейскія даследаванні", пасля гэтага працаваў у шэрагу НДА і прыватным сектары з бізнесам. Ствараў і развіваў стартап-экасістэмы Беларусі.</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>Вырак суда 03.12.2024: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2024-08-28 19:37:47</t>
   </si>
   <si>
+    <t>Аляксандр Вадзімавіч Карнееў</t>
+  </si>
+  <si>
+    <t>6 траўня 1991</t>
+  </si>
+  <si>
+    <t>Аляксандр быў асуджаны ў парадку Спецыяльнай вядзення ў судзе Маладзечанскага раёна па арт. 364 КК (гвалт або пагроза прымянення гвалту ў дачыненні да супрацоўніка органаў унутраных спраў) да трох гадоў калоніі ўзмоцненага рэжыму. З 15 кастрычніка па 16 лістапада 2024 года справу разгледзеў суддзя Петрусевіч Вадзім.
+Аляксандр - актывіст з Маладзечна, быў палітэмігрантам. Як стала вядома праваабаронцам, пазней мужчына па невядомай прычыне апынуўся ў Беларусі, дзе яго паўторна асудзілі ўжо за супрацу з арганізацыяй "Дапамога" па ч. 1, 2 арт. 361-4 (садзейнічанне экстрэмісцкай дзейнасці) Крымінальнага кодэкса і прызначылі пяць гадоў і шэсць месяцаў калоніі ва ўмовах узмоцненага рэжыму, а таксама штраф у памеры 42 000 рублёў.
+Як паведамілі ў дзяржаўнай газеце ў снежні 2025 года, "мужчына садзейнічаў экстрэмісцкай дзейнасці экстрэмісцкага фарміравання "Дапамога" ў арганізацыі незаконнага выезду з Рэспублікі Беларусь асоб, прыцягнутых да крымінальнай і адміністрацыйнай адказнасці за ўчыненне злачынстваў і правапарушэнняў экстрэмісцкай накіраванасці".</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (завочны суд). Вырак суда дата невядомая: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 930 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-04-12 23:23:25</t>
+  </si>
+  <si>
     <t>Аляксандр Уладзіміравіч Францкевіч</t>
   </si>
   <si>
     <t>6 траўня 1990</t>
   </si>
   <si>
     <t>Актывіст анархісцкага руху Аляксандр быў затрыманы 12 жніўня 2020 года і асуджаны па шэрагу крымінальных артыкулаў. Раней, у 2010 годзе, ён ужо адбываў пакаранне па "справе анархістаў".
 У 2022 годзе яго прыгаварылі да 17 гадоў калоніі, а ў лютым 2023 года Вярхоўны суд скараціў тэрмін на 3 месяцы.
 У чэрвені 2024 года Аляксандра зноў абвінавацілі па артыкуле за "злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі", і яму дадалі яшчэ адзін год зняволення.
 У ліпені 2024 года была затрымана яго маці, Таццяна Францкевіч, паводле абвінавачання ва "ўдзеле ў экстрэмісцкім фарміраванні". Разам з ёй затрымалі яе сястру Наталлю Лабацэвіч, маці былога палітвязня Іллі Лабацэвіча.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t xml:space="preserve"> Вырак суда 06.09.2022: 17 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 700 базавых велічынь штрафу, прыблізна 1200 рублёў кампенсацыі. Апеляцыя 28.02.2023: 16 гадоў 9 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 700 базавых велічынь штрафу, прыблізна 1200 рублёў кампенсацыі. Вырак суда 24.06.2024: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 24.09.2024: невядома. Суд па змене рэжыму 05.08.2025: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-26 21:21:02</t>
   </si>
   <si>
+    <t>Міхаіл Анатольевіч Тарасевіч</t>
+  </si>
+  <si>
+    <t>7 траўня 1976</t>
+  </si>
+  <si>
+    <t>Акрамя пазбаўлення волі Міхаілу прысудзілі выплаціць кампенсацыі маральнай шкоды пацярпелым і ўрон, "нанесены прыпынкам грамадскага транспарту" ў памеры 49 тысяч рублёў, што складае амаль 20 тысяч долараў.</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
+    <t>2022-11-19 00:34:39</t>
+  </si>
+  <si>
+    <t>Аляксандр Міхайлавіч Шарабайка</t>
+  </si>
+  <si>
+    <t>7 траўня 1971</t>
+  </si>
+  <si>
+    <t>Бодзібілдар, краязнаўца. Раней мужчына затрымліваўся за ўдзел у акцыях пратэсту. 16 сакавіка 2023 г. яго арыштавалі за «распаўсюд экстрэмісцкіх матэрыялаў» і асудзілі на 10 сутак. Мужчына не выйшаў і быў пераведзены ў СІЗА. Першапачатковы артыкул абвінавачання быў за абразу Лукашэнкі.
+У маі 2024 года пераведзены ў СІЗА па новай крымінальнай справе яго зноў пачалі судзіць 7 мая 2024 г. Акрамя яго па справе праходзілі яшчэ Андрэй Стабулянец і Дзяніс Цыбульскі, якога год таму асудзілі за ўдзел у акцыях пратэсту ў Мінску (ст. 342 КК).</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.09.2023: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.11.2023: невядома. Вырак суда 05.06.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-03-26 23:12:21</t>
+  </si>
+  <si>
     <t>Зміцер Іванавіч Лапец</t>
   </si>
   <si>
     <t>7 траўня 1990</t>
   </si>
   <si>
     <t xml:space="preserve">
 Вядома, што яго затрымалі за ўдзел у пратэстах у 2020 годзе, прад'явіўшы фота з аднаго з маршаў.
  </t>
   </si>
   <si>
     <t>2024-05-13 15:43:20</t>
   </si>
   <si>
-    <t>Аляксандр Міхайлавіч Шарабайка</t>
-[...62 lines deleted...]
-  <si>
     <t>Яўген Валер'евіч Бурло</t>
   </si>
   <si>
     <t>9 траўня 1991</t>
   </si>
   <si>
     <t>Музыка гурта TOR BAND, затрыманы разам са Змітром Галавачом, таксама былі затрыманыя іх жонкі. Жонцы Галавача прысудзілі штраф, жонцы Бурло – адміністрацыйны арышт.
 У канцы лістапада 2022 года Зміцер і Яўген былі асуджаныя трэці раз на 15 сутак. TOR BAND стаў папулярным у Беларусі гуртом на хвалі пратэстаў 2020 года. Многія песні сталі хітамі на розных платформах. Інфармацыйную прадукцыю, сацыяльныя сеткі і лагатып гурта TOR BAND прызналі «экстрэмісцкімі», а таксама іх вышэйпералічаныя песні.</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
     <t>8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2022-12-06 21:04:39</t>
   </si>
   <si>
     <t>Максім Сяргеевіч Драбніца</t>
   </si>
   <si>
     <t>9 траўня 2001</t>
   </si>
   <si>
     <t>22-гадовы жыхар Светлагорска. Максіма судзяць "за арганізацыю дзейнасці тэрарыстычнай арганізацыі і ўдзел у дзейнасці такой арганізацыі". Максіма прызналі вінаватым у тым, што ён уступіў у "экстрэмісцкае фарміраванне" (план "Перамога") і планаваў узарваць чыгунку ў Светлагорскім раёне. Дзяржаўнае выданне піша, што, каб спыніць вайну ва Украіне, мініяцюра "была гатовая на ўсё". Калі ж хлопец прыехаў да чыгункі, то патрапіў там у засаду сілавікоў і быў затрыманы.
 Дзяржорганы аб гэтай справе нічога не паведамлялі. Судовы працэс зачынены.
 19.09.2023 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 13.07.2023: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 19.09.2023: невядома.</t>
   </si>
   <si>
     <t>2023-05-19 22:35:24</t>
+  </si>
+  <si>
+    <t>Аляксандр Пятровіч Гаршуноў</t>
+  </si>
+  <si>
+    <t>10 траўня 1979</t>
+  </si>
+  <si>
+    <t>Працаваў праграмістам на менскім заводзе «Атлант».</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.03.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-05-26 01:52:20</t>
   </si>
   <si>
     <t>Іван Аляксандравіч Зянько</t>
   </si>
   <si>
     <t>10 траўня 1982</t>
   </si>
   <si>
     <t>Індывідуальны прадпрымальнік быў затрыманы і асуджаны па трох крымінальных артыкулах за ўдзел у падзеі, якая адбылася падчас разгону людзей 11 кастрычніка 2020 года каля станцыі метро "Пушкінская".
 У красавіку 2022 года Івана зноў асудзілі за ўдзел у акцыі пратэсту, але на выніковы тэрмін гэта не паўплывала. Аднак у лістападзе гэтага ж года яму дадалі яшчэ адзін год пазбаўлення волі, асудзіўшы за "непадпарадкаванне патрабаванням адміністрацыі папраўчай установы".
 У верасні 2023 года быў асуджаны дадаткова на 3 гады пазбаўлення волі за "гвалт у дачыненні да службовай асобы".
 У сакавіку 2024 года пераведзены на турэмны рэжым на 3 гады.</t>
   </si>
   <si>
     <t>Вырак суда 02.04.2021: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, прыблізна 28000 рублёў кампенсацыі. Вырак суда 07.04.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 09.11.2022: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2023: прысуд пакінуты без змены. Вырак суда 14.09.2023: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 19.12.2023: прысуд пакінуты без змены. Суд па змене рэжыму 12.03.2024: 3 гады турэмнага рэжыму. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2021-02-26 20:57:57</t>
   </si>
   <si>
-    <t>Аляксандр Пятровіч Гаршуноў</t>
-[...29 lines deleted...]
-    <t>2025-07-23 11:44:37</t>
+    <t>Анатоль Ульянавіч Рыбак</t>
+  </si>
+  <si>
+    <t>11 траўня 1971</t>
+  </si>
+  <si>
+    <t>У 1993 годзе ён скончыў Мінскае вышэйшае інжынернае зенітнае ракетнае вучылішча СПА і ў званні маёра быў накіраваны ў 147 зенітны ракетны полк у Бабруйску (вайсковая часць 96869). Служыў там сама меней да канца нулявых, а потым выйшаў на пенсію.
+Анатоль спрабаваў сябе ў розных сферах - напрыклад, у прадпрымальніцтве, сеткавым маркетынгу, а таксама займаўся тэхнікай як наёмны работнік.
+Важную ролю ў жыцці Рыбака іграе рэлігія. Ён актыўны вернік «Царквы Мілаты Гасподняй» - адной з найстарэйшых абшчын евангельскіх хрысціян-баптыстаў у Бабруйску.</t>
+  </si>
+  <si>
+    <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-01-05 22:24:12</t>
   </si>
   <si>
     <t>Алег Валер'евіч Кекух</t>
   </si>
   <si>
     <t>11 траўня 1983</t>
   </si>
   <si>
     <t>Улетку 2023 года прайшоў суд па ўзмацненні жорсткасці пакарання Алегу. Пасля апеляцыйнага суда 05.09.2023 Алега перавялі ў калонію.</t>
   </si>
   <si>
     <t>3 гады абмежавання волі з накіраваннем у папраўчую ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2022-10-31 17:49:43</t>
   </si>
   <si>
-    <t>Уладзімір Іванавіч Янкоўскі</t>
-[...16 lines deleted...]
-  <si>
     <t>Уладзіслаў Уладзіміравіч Насцюшкін</t>
   </si>
   <si>
     <t>12 траўня 1996</t>
   </si>
   <si>
     <t>28 гадоў, спачатку скончыў каледж як тэхнік-праграміст, потым адвучыўся ў БарДУ (Баранавіцкім дзяржаўным універсітэце). У некаторых сацсетках бягучым горадам указаны Брэст, у іншых Кобрын. На Яндекс.Паслугах прапануе паслугі па распрацоўцы сайтаў і рамонце кампутараў у Брэсце і Кобрыне. Вёў стрымы па ПК-гульнях на Youtube-канале «Dog Chain».За якія менавіта пратэсты судзілі Уладзіслава, на гэты момант невядома. Аднак мяркуючы па артыкуле і па тым, што суд праходзіць у Кобрыне, амаль напэўна гэта суд за кобрынскія пратэсты, якія праходзілі пасля выбараў 9 жніўня 2020 года.</t>
   </si>
   <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
     <t>Вырак суда 13.11.2024: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-02 15:58:45</t>
   </si>
   <si>
     <t>Расціслаў Алегавіч Стэфановіч</t>
   </si>
   <si>
     <t>12 траўня 1988</t>
   </si>
   <si>
     <t>Сябра пашыранай Каардынацыйнай рады быў затрыманы 29 верасня 2020 года па справе аб масавых беспарадках, збіты супрацоўнікамі АМАПа і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага кірунку".</t>
   </si>
   <si>
     <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-26 21:12:27</t>
   </si>
   <si>
-    <t>Эрык Эрыковіч Каласоўскі</t>
-[...81 lines deleted...]
-    <t>2022-06-28 15:06:11</t>
+    <t>Зміцер Аляксандравіч Грачоў</t>
+  </si>
+  <si>
+    <t>14 траўня 1980</t>
+  </si>
+  <si>
+    <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.01.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.03.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-03-11 17:42:47</t>
+  </si>
+  <si>
+    <t>Юрый Фёдаравіч Очкас</t>
+  </si>
+  <si>
+    <t>14 траўня 1961</t>
+  </si>
+  <si>
+    <t>У 1990-я гады ён быў віцэ-чэмпіёнам Беларусі па аўтамнагаборстве і доўгі час працаваў трэнерам. А пасля захапіўся морам і перайшоў у віндсерфінг і яхтынг.
+У 2013 годзе Очкас купіў у Польшчы старую яхту, уласнаручна аднавіў яе і назваў «Фартунай». З таго часу ён пачаў прапаноўваць паслугі адпачынку на Мінскім моры, імкнучыся стварыць у Беларусі якасны і прыгожы сэрвіс на вадзе, хоць і прызнаваў, што паўнацэннага бізнесу з гэтага ў нашых шыротах не зрабіць. Яго брэнд называўся яхты.бай.
+Юры прытрымліваецца праўкраінскіх поглядаў. «Веру, што ўсё будзе Украіна!», - Пісаў ён у адным з пастоў у фэйсбуку.
+Апошняя пасада Юрыя ў сацсетках датаваная 30 жніўня 2025 года — тады ён апублікаваў запіс з Мазурскіх азёр у Польшчы. Хутчэй за ўсё, яго затрымалі неўзабаве пасля таго, як ён вяртаўся ў Беларусь.
+Яго судзілі ў Менскім гарадскім судзе паводле ч.1 арт. 130 КК. Хутчэй за ўсё, гэта звязана з праўкраінскімі пастамі ў сацсетках.
+Юрыю прысудзілі калонію.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:26:04</t>
   </si>
   <si>
     <t>Анатоль Анатольевіч Старасветскі</t>
   </si>
   <si>
     <t>14 траўня 1990</t>
   </si>
   <si>
     <t>Былы муж палітвязні Віталіі Бандарэнкі. Яго затрымалі пасля кароткатэрміновага спаткання з Віталём, ля выхаду з калоніі і змясцілі спачатку ў ІЧУ Гомеля, пасля чаго перавялі ў СІЗА-3.
 04.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>Вырак суда 29.03.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 04.06.2024: невядома.</t>
+    <t>Вырак суда 29.03.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 04.06.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-10-19 20:09:08</t>
   </si>
   <si>
-    <t>Павел Анатольевіч Лашчанка</t>
-[...15 lines deleted...]
-    <t>Зміцер Паўловіч Капуза</t>
+    <t>Сяргей Данілавіч Міцюшкін</t>
+  </si>
+  <si>
+    <t>14 траўня 1969</t>
+  </si>
+  <si>
+    <t>Рамеснік з Баранавіч. Сяргей быў затрыманы ў лютым 2025 году. Спачатку яго пасадзілі на "суткі" па адміністрацыйным арт. 19.11 КаАП, затым абвінавацілі па арт. 188 КК РБ.</t>
+  </si>
+  <si>
+    <t>2025-10-16 18:32:46</t>
+  </si>
+  <si>
+    <t>Зміцер Паўлавіч Капуза</t>
   </si>
   <si>
     <t>14 траўня 1989</t>
   </si>
   <si>
     <t>36-гадовыя Зміцер і Вольга Капузы былі затрыманыя 16 студзеня 2024 года. Муж з жонкай родам з Драгічынскага раёна, жылі каля беларуска-ўкраінскай мяжы. Пасля затрымання на дзяржтэлебачанні выйшаў прапагандысцкі відэаролік "Зачыстка. Барацьба з дыверсантамі і агентамі спецслужбаў Украіны ў Беларусі", у якім іх абвінавачвалі ў кантрабандзе з Украіны. Тады агулам затрымалі групу з 12 чалавек. Па версіі прапагандыстаў, пара нібыта працавала на спецслужбы Украіны. Сцвярджалася, што жыхары Драгічынскага раёна дапамагалі Службе бяспекі Украіны - забіралі выбухоўку і рабілі тайнікі на тэрыторыі Беларусі.
 У прапагандысцкім відэа паказалі , як Зміцеру пры затрыманні прастрэлілі сцягно. А пазней - як ён перасоўваецца на мыліцах. Брата Зміцера адразу пасля затрымання супрацоўнікі КДБ збівалі па галаве.
 Адзін з вызваленых палітвязняў, які сядзеў разам з Капузай у СІЗА-7, распавёў, што ад пачатку абвінавачанне ішло па арт. 289 КК РБ - абвінавачанне ў тэрарызме . Але па гэтым артыкуле трэба , каб было здзяйсненне выбуху , падпалу ці іншых дзеянняў, якія ствараюць небяспеку гібелі людзей . Потым супрацоўнікі КДБ перакваліфікавалі справу на арт. 356 КК - " Здрада дзяржаве". Як тлумачыў сам Капуза аднакамерніку , у яго быў дом у вёсцы Сварынь у Драгічынскім раёне, недалёка ад мяжы з Украінай. І вось ён там займаўся кантрабандай : бурштын , цыгарэты , гарэлка. Мог адразу перавезці тавар , а мог схаваць і перавозіць часткамі для бяспекі. Відаць , адно са сховішчаў стала вядома супрацоўнікам КДБ і ў яго падкінулі выбухоўку. Пра што Капуза даведаўся пасля арышту. Падчас затрымання з бусіка выскачылі людзі , падбеглі да яго аўтамабіля, адчынілі дзверцы і без адзінага слова двойчы стрэлілі ў нагу . Дм ітрый атрымаў мінімальную медыцынскую дапамогу . Пашанцавала , што не пачалася гангрэна, што нага ацалела. Зміцер, на той час віны не прызнаў, таму яго вельмі моцна збівалі для атрымання прызнання.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: 24 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+    <t>Вырак суда дата невядомая: 24 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-07-16 19:00:11</t>
-  </si>
-[...32 lines deleted...]
-    <t>2024-05-20 21:55:57</t>
   </si>
   <si>
     <t>Аляксей Андрэевіч Ткачук</t>
   </si>
   <si>
     <t>14 траўня 1987</t>
   </si>
   <si>
     <t xml:space="preserve">Аляксея прыгаварылі па надуманым абвінавачанні ў захоўванні навучальнага боепрыпасу. У жніўні 2020 года мужчына напісаў рапарт на звальненне з войска і ў лістападзе быў звольнены.
 Быў затрыманы па справе аб вывазе дакументаў Міністэрства абароны РБ. У працэсе следства вывелі ў асобную крымінальную справу па ч. 2 арт. 295 Крымінальнага кодэкса, бо падчас ператрусу ў кватэры нібыта знайшлі выбуховыя рэчывы.
 Менскі гарадскі суд у жніўні 2022 г. вынес прысуд. Таксама Аляксея пазбавілі воінскага звання і прызначылі штраф: 500 базавых велічыняў. Суд адбываўся ў закрытым рэжыме.
 </t>
   </si>
   <si>
     <t>6 год пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-12-04 01:33:09</t>
   </si>
   <si>
-    <t>Зміцер Міхайлавіч Сончык</t>
-[...29 lines deleted...]
-  <si>
     <t>Віктар Аляксандравіч Савашэвіч</t>
   </si>
   <si>
     <t>15 траўня 1982</t>
   </si>
   <si>
     <t>Мужчыну паставілі ў віну стварэнне і адміністраванне канала ў тэлеграме «‎23.34»‎, у якім размяшчалася інфармацыя пра беларускіх суддзяў.
 Таксама Віктара абвінавацілі ў «‎пасобніцтве наўмысным дзеянням адміністратараў і ўдзельнікаў шэрагу іншых дэструктыўных тэлеграм-каналаў, якія накіраваныя на ўзбуджэнне сацыяльнай варожасці і варажнечы па прызнаку іншай сацыяльнай прыналежнасці і якія пацягнулі цяжкія наступствы»‎, паведамляецца ў телеграм-канале Генеральнай пракуратуры.</t>
   </si>
   <si>
     <t>11 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-12-23 23:41:33</t>
   </si>
   <si>
+    <t>Вадзім Сяргеевіч Багданаў</t>
+  </si>
+  <si>
+    <t>15 траўня 1999</t>
+  </si>
+  <si>
+    <t>Некаторы час Вадзім Багданаў працаваў у Расіі таксістам. Але, мяркуючы па аб'явах аб пошуку працы, пазней перайшоў у IT-сферу і пачаў працаваць тэсціроўшчыкам праграмнага забеспячэння. У 2024 годзе ён пераехаў у Польшчу. Апошнія паведамленні аб яго знаходжанні ў Польшчы датуюцца другой паловай 2025 года.
+Яго затрымалі напрыканцы мінулага года пасля вяртання з-за мяжы і змясцілі ў СІЗА.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:43:27</t>
+  </si>
+  <si>
+    <t>Юрый Анатольевіч Гаркач</t>
+  </si>
+  <si>
+    <t>15 траўня 1977</t>
+  </si>
+  <si>
+    <t>Падпалкоўнік КДБ, намесьнік камандзіра падразьдзяленьня "А" КДБ Рэспублікі Беларусь. У жніўні 2020 году ўзначальваў Асацыяцыю ветэранаў групы "А", ад імя якой падпісаў зварот з асуджэньнем гвалту і рэпрэсіяў. Увосені 2020 году быў затрыманы супрацоўнікамі КДБ і зьмешчаны пад варту. Крымінальная справа пад грыфам "сакрэтна". </t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 27.12.2022: невядома.</t>
+  </si>
+  <si>
+    <t>2022-10-03 15:45:01</t>
+  </si>
+  <si>
     <t>Цімур Аляксандравіч Лазко</t>
   </si>
   <si>
     <t>15 траўня 1983</t>
   </si>
   <si>
     <t>2 лютага 2024 года блізкі да брэсцкага ГУБАЗіК тэлеграм-канал апублікаваў пакаяннае відэа з Лозкам Цімурам.На відэа сілавікі паказалі, як са шчытамі і зброяй, у поўным абмундзіраванні, урываюцца ў дом мужчыны. Далей ідуць кадры, дзе з заведзенымі за спіну рукамі Цімур Аляксандравіч расказвае, што ў яго знайшлі падпіскі на «Нехту», акрамя таго ён данатыў гэтаму тэлеграм-каналу. Таксама мужчына кажа, што працуе ў «Лодэ» анестызіёлагам-рэаніматолагам.У інтэрнэце можна знайсці, што Лозка яшчэ ў кастрычніку 2020 года затрымліваўся (і ў салідарнасць з ім іншыя медыкі ў Брэсце выйшлі на пратэст з надпісамі "Я/мы Цімур"). А падчас рэферэндуму ў лютым 2022 года зноў быў затрыманы, і па артыкуле 24.23 КаАП «Незаконнае пікетаванне» спачатку адседзеў у ІЧУ, а потым атрымаў штраф 50 б.в.</t>
   </si>
   <si>
     <t>Вырак суда 09.08.2024: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 50 базавых велічынь штрафу. Апеляцыя 01.11.2024: невядома.</t>
   </si>
   <si>
     <t>2024-02-03 12:54:26</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-02-27 01:20:15</t>
   </si>
   <si>
     <t>Аляксандр Мікалаевіч Паліўка</t>
   </si>
   <si>
     <t>16 траўня 1987</t>
   </si>
   <si>
     <t>Затрыманы за каментарыі ў сацсетках. Аляксандра абвінавачваюць у «экстрэмісцкіх закліках, якія распальваюць сацыяльную варожасць» і «абразе прадстаўнікоў улады». Праўладны тэлеграм-канал паказаў скрыншоты паведамленняў, якія ставяць у віну Паліўка. Напрыклад: "Калабарацыяністы і рабы, брыдка глядзець! Каб яны ўсё ўзлаваліся і гэтага фашыста вусатага накол пасадзілі."
 Так, паводле абвінавачання, 14 чэрвеня 2021 года пад публікацыяй тэлеграм-канала «Беларусь галаўнога мозгу» Аляксандр напісаў паведамленне, дзе расказваў, што калісьці працаваў на рэзідэнцыі Лукашэнкі, і адзін яго калега расказваў пра сваю размову з ахоўнікам Лукашэнкі. І вось паводле ахоўніка, асабіста Лукашэнка з-за правіннасцяў з боку аховы мог паставіць іх у шэраг і «прабіваць фанеру» (з усёй сілы нанесці ўдар у грудзі ці жывот, каб чалавек сагнуўся ад такога ўдару). Відаць, дадзены каментар быў напісаны пад пастом з назвай «BYPOL: Рамана Пратасевіча збіваў асабіста дыктатар» (у дадзены момант усе каментарыі пад пасадай выдаленыя). На судзе ад Паліўкі прапаноўвалася назваць, што за калега распавёў такую гісторыю - але мужчына не змог успомніць ні імя, ні іншых асабістых дадзеных, т.я. ён працаваў на рэзідэнцыі ўжо вельмі даўно, недзе ў 2008-2009 годзе. А знайсці экс-калегу па дакументах было б нерэальна, т.я. яны працавалі без афіцыйнага працаўладкавання. Таксама яго асудзілі яшчэ за 4 камэнтары па розных артыкулах КК РБ.
 У мужчыны засталіся двое непаўналетніх дзяцей (ім 14 гадоў і 4 гады).</t>
   </si>
   <si>
     <t>Вырак суда 04.03.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2023-08-02 22:42:27</t>
   </si>
   <si>
-    <t>Іван Пятровіч Супрунчык</t>
-[...12 lines deleted...]
-    <t>2022-07-19 19:08:12</t>
+    <t>Мікіта Уладзіміравіч Пуцыла</t>
+  </si>
+  <si>
+    <t>17 траўня 1985</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.12.2025: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.03.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-21 18:03:22</t>
   </si>
   <si>
     <t>Васіль Васільевіч Прохараў</t>
   </si>
   <si>
     <t>18 траўня 1969</t>
   </si>
   <si>
     <t>Затрыманы разам з усёй сям'ёй (жонка, дачка, сын) па падазрэнні ў "дзяржзмене". Дачку пазней, мяркуючы па ўсім, адпусцілі. Васілю Прохараву 54 гады. Ён родам з горада Чарнобыль, у якім знаходзілася сумна вядомая атамная электрастанцыя. Вядома, што ён пацярпелы ў аварыі на ЧАЭС. Прохараў служыў у дэсантных войсках. Потым працаваў на будоўлях і падзарабляў грузаперавозкамі, а таксама вёў невялікі блог.
 Удзельнікі закрытага працэсу маюць падпіскі аб неразгалошванні. З неафіцыйнай крыніцы вядома, што крымінальная справа тычыцца фатаграфавання розных аб'ектаў на тэрыторыі Беларусі, а за фігурантамі справы нейкі час перад арыштам сачылі спецслужбы.
 Сям'я Прохаравых доўгі час жыла ў вёсцы Грабаўка Гомельскага раёна. На момант затрымання яны жылі ў вёсцы Уза Гомельскага раёна, куды пераехалі два гады таму.</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2024: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.08.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-12-29 15:03:05</t>
+  </si>
+  <si>
+    <t>Арсеній Алегавіч Майсейчык</t>
+  </si>
+  <si>
+    <t>19 траўня 2002</t>
+  </si>
+  <si>
+    <t>Арсеній скончыў каледж бізнесу і правы па спецыяльнасці «правазнаўства». Да затрымання працаваў кур'ерам па дастаўцы піцы. Хворы на лейкаму і мае патрэбу ў рэгулярным медыцынскім назіранні і штогадовым праходжанні МРТ. Арсенію супрацьпаказаныя многія фізічныя нагрузкі.
+Быў затрыманы ў лістападзе 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму» — па версіі следства, за прывядзенне ў непрыдатнасць чыгуначных шляхоў. Пазней яму канчаткова прад'явілі абвінавачанні па двух артыкулах Крымінальнага кодэкса: «удзел у дзеяннях, якія груба парушаюць грамадскі парадак» і «падрыхтоўка да ўдзелу ў масавых беспарадках».
+У ліпені 2022 года Арсенія прызналі вінаватым у закліках да актыўнага ўдзелу, а таксама ва ўдзеле ў паслявыбарчых акцыях пратэсту, якія прайшлі ў 2020 годзе ў Мінску, у тым ліку эпізоды «перакрыцця дарог». Следства таксама сцвярджала, што ён атрымліваў ад адміністратараў Telegram-чата «АГСБ» тэлескапічныя дубінкі, электрашокеры, а таксама інструкцыі па здзяйсненні дыверсій на чыгунцы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.07.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 30.09.2022: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2022-03-12 19:28:48</t>
   </si>
   <si>
     <t>Мікалай Пятровіч Дземчанка</t>
   </si>
   <si>
     <t>19 траўня 1988</t>
   </si>
   <si>
     <t>Вырак суда 30.09.2024: невядома. Апеляцыя 10.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-09-06 18:18:11</t>
   </si>
   <si>
     <t>Юрый Уладзіміравіч Сельвіч</t>
   </si>
   <si>
     <t>19 траўня 1977</t>
   </si>
   <si>
     <t>17 сакавіка 2022 года КДБ паведаміў пра затрыманне групы беларусаў, якія рыхтавалі тэракт супраць расейскіх войскаў у Мазырскім раёне.
 Па дадзеных следства, Сяргей Пляшкун і Юрый Сяльвіч планавалі знішчаць ваенную тэхніку Расійскай Федэрацыі пры яе перамяшчэнні па тэрыторыі Мазырскага раёна. Для гэтага яны падрыхтавалі бутэлькі з запальнай сумессю.
 З відэасюжэту «БТ» вынікае, што сачылі за мазырчукамі пільна: паказалі кадры са схаванай камеры ў гаражы, дзе мужчыны абмяркоўваюць свае планы. На запісы яны кажуць аб перспектывах пашкоджанні рэек.
 Суд праходзіў у закрытым рэжыме.</t>
   </si>
   <si>
     <t>14 год пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-18 19:51:08</t>
   </si>
   <si>
+    <t>Антон Аляксандравіч Ільін</t>
+  </si>
+  <si>
+    <t>20 траўня 1987</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.12.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах асаблівага рэжыму. Апеляцыя 19.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-12-02 18:16:42</t>
+  </si>
+  <si>
     <t>Ігар Уладзіміравіч Бродка</t>
   </si>
   <si>
     <t>20 траўня 1983</t>
   </si>
   <si>
     <t>Ігар родам са Смілавіч (Чэрвеньскі раён), але доўгі час жыў у Віцебску. У яго з былой жонкай ёсць непаўналетняе дзіця. Ігар шмат гадоў працаваў ратавальнікам. Пасля гэтага ён быў кіроўцам - займаўся перавозкамі і таксі. Бродка знік з сацсетак і месэнджараў пасля лютага 2025 года. Верагодна, тады ён і быў затрыманы.</t>
   </si>
   <si>
     <t>2025-10-18 16:48:50</t>
   </si>
   <si>
-    <t>Сяргей Міхайлавіч Шкодзін</t>
-[...11 lines deleted...]
-    <t>Глеб Панасюк</t>
+    <t>Глеб Ігаравіч Панасюк</t>
   </si>
   <si>
     <t>20 траўня 1991</t>
   </si>
   <si>
     <t>8 кастрычніка Глеб Панасюк з'ехаў з Польшчы, дзе ён жыў і працаваў апошнія гады, у родны Светлагорск, каб наведаць бацькоў. 9 кастрычніка ён патэлефанаваў з Брэста сваім сябрам у Польшчы, што прайшоў мяжу і збіраецца перасякаць на цягнік у бок Светлагорска. Але пасля гэтага сувязь з маладым чалавекам знікла .
-Як стала вядома, Глеб адбыў арышт у ізалятары часовага ўтрымання Гомеля па нейкай адміністрацыйнай справе, пасля чаго яго перавялі ў СІЗА-№ і прад'явілі звычай па крымінальнай справе. Праваабаронцы валодаюць інфармацыяй, што ягонае заключэнне мае палітычную матывацыю.</t>
+Як стала вядома, Глеб адбыў арышт у ізалятары часовага ўтрымання Гомеля па нейкай адміністрацыйнай справе, пасля чаго яго перавялі ў СІЗА-№3 і прад'явілі звычай па крымінальнай справе. Праваабаронцы валодаюць інфармацыяй, што ягонае заключэнне мае палітычную матывацыю.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-12-02 16:09:30</t>
   </si>
   <si>
-    <t>Аляксей Генадзевіч Мельнікаў</t>
-[...22 lines deleted...]
-  <si>
     <t>Сяргей Іванавіч Бельскі</t>
   </si>
   <si>
     <t>20 траўня 1982</t>
   </si>
   <si>
     <t>У тралейбусе не купіў талон у нецвярозым стане і аблаяў прэзідэнта нецэнзурнымі словамі. Кантралёр выклікаў міліцыю і Сяргей быў затрыманы.</t>
   </si>
   <si>
     <t>2,6 гады пазбаўлення волі ў калоніі строгага рэжыму.</t>
   </si>
   <si>
     <t>2023-09-27 17:46:46</t>
+  </si>
+  <si>
+    <t>Максім Уладзіміравіч Вайцяховіч</t>
+  </si>
+  <si>
+    <t>21 траўня 1990</t>
+  </si>
+  <si>
+    <t>Максім быў інструктарам вядомага пошукава-выратавальнага атрада «Анёл», дапамагаў і іншым пошукавым атрадам. Вайцяховіч рэгулярна праводзіў трэніроўкі па арыентаванні на мясцовасці і практычныя заняткі па пошуку зніклых людзей.
+Максім таксама захапляўся веласіпедамі і займаўся дабрачыннасцю. У 2023 годзе ён арганізаваў велапрабег па маршруце "Еўравела 2" ад Заслаўя да Уселюба. Падчас гэтага заезду на 145 кіламетраў ён збіраў сродкі на лячэнне хворых на рак дзяцей.
+Мужчыну арыштавалі летась і змясцілі ў СІЗА.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:13:07</t>
+  </si>
+  <si>
+    <t>Аляксандр Уладзіміравіч Аўдзевіч</t>
+  </si>
+  <si>
+    <t>21 траўня 1992</t>
+  </si>
+  <si>
+    <t>Вучыўся Аўдзевіч у Беларускім дзяржаўным тэхналагічным універсітэце. Пасля заканчэння ён пайшоў служыць у войска ў спецназ. Пасля войска, з 2016 года, Аўдзевіч працаваў на прадпрыемстве «Дамонтэ». Гэтая кампанія займаецца вытворчасцю розных вырабаў з ПВХ і алюмінію.
+Прысуд суда невядомы, але верагодней за ўсё Аўдзевіч зараз адбывае пакаранне ў калоніі.</t>
+  </si>
+  <si>
+    <t>2026-07-11 18:31:16</t>
   </si>
   <si>
     <t>Мікалай Альбінавіч Віткоўскі</t>
   </si>
   <si>
     <t>22 траўня 1967</t>
   </si>
   <si>
     <t>Мікалай пастаянна затрымліваўся па адміністрацыйных артыкулах.
 У верасні 2025 года быў затрыманы па крымінальным артыкуле. Яго абвінавачваюць у здрадзе дзяржаве.</t>
   </si>
   <si>
     <t>2022-04-05 00:41:34</t>
   </si>
   <si>
+    <t>Антон Іосіфавіч Раван</t>
+  </si>
+  <si>
+    <t>22 траўня 1985</t>
+  </si>
+  <si>
+    <t>Антон асуджаны за каментары, а таксама па "справе Гаюна".
+У Антона 2 непаўналетніх дзіцяці, ён адзіны карміцель у сям'і, таму што яго жонка знаходзіцца ў дэкрэтным адпачынку.</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.10.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-12 14:49:09</t>
+  </si>
+  <si>
     <t>Уладзімір Уладзіміравіч Кароткі</t>
   </si>
   <si>
     <t>22 траўня 1984</t>
   </si>
   <si>
     <t>Мужчыну абвінавацілі ў тым, што ён у нецвярозым стане сарваў з будынка магазіна ў мястэчку чырвона-зялёны сцяг. Ён поўнасцю прызнаў віну.
 Раней гарадчаніна ўжо судзілі дзевяць разоў. Акрамя пазбаўлення свабоды, Уладзіміру прызначылі прымусовае лячэнне ад алкагалізму.</t>
   </si>
   <si>
     <t>2 гады пазбаўлення волі ў калоніі строгага рэжыму.</t>
   </si>
   <si>
     <t>2024-05-03 14:59:28</t>
-  </si>
-[...14 lines deleted...]
-    <t>2025-11-12 14:49:09</t>
   </si>
   <si>
     <t>Ігар Алегавіч Кісляк</t>
   </si>
   <si>
     <t>23 траўня 1970</t>
   </si>
   <si>
     <t>Падпалкоўнік міліцыі, былы намеснік начальніка аддзела ГУБАЗ МУС Рэспублікі Беларусь, які доўгі час праслужыў начальнікам крымінальнай міліцыі Жодзінскага ГАУС. У 2012 годзе ён звольніўся, а ў 2014 годзе стаў прадпрымальнікам.
 Ігар кажа , што яны служылі за ідэю абароны людзей і барацьбы са злачыннасцю. Ён абураецца тым, што сілавікі збіваюць людзей, адзначаючы, што «ёсць нязначная колькасць правакатараў, але вы можаце іх ізаляваць саматугам, а не выступаць карнікамі і супрацьпастаўляць сябе нашаму спакойнаму працавітаму народу». Ён заклікае сілавікоў узгадаць, што яны давалі прысягу народу. "Спадзяемся на ваша разуменне і ваш афіцэрскі гонар", – падсумоўвае мужчына.
 У 2020 годзе ён і яшчэ 4 былыя супрацоўнікі Жодзінскага ГАУС запісалі зварот да калег, якія падчас пратэстаў працавалі ў жодзінскай міліцыі, і да ўсіх работнікаў праваахоўных органаў Беларусі.
 Па паведамленні СМІ , усе пяцёра былі затрыманыя ў пачатку лютага 2024 года.</t>
   </si>
   <si>
     <t>Вырак суда 03.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-01-06 14:21:32</t>
   </si>
   <si>
-    <t>Андрэй Вітальевіч Вяроўкін</t>
-[...5 lines deleted...]
-    <t>2025-12-08 04:18:36</t>
+    <t>Яраслаў Юр'евіч Галоўчанка</t>
+  </si>
+  <si>
+    <t>24 траўня 1983</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 13.07.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:33:18</t>
   </si>
   <si>
     <t>Вікторыя Валянцінаўна Дамастой</t>
   </si>
   <si>
     <t>24 траўня 1979</t>
   </si>
   <si>
     <t>Першы раз была затрымана КДБ у канцы студзеня 2024 года (падчас масавых затрыманняў родных і блізкіх палітвязняў) за тое, што пісала лісты і пераводзіла грошы на рахункі палітвязняў у СІЗА турмы №1. Тады на яе завялі крымінальную справу па арт. 361-2 (фінансаванне экстрэмісцкай дзейнасці), але пад варту жанчыну не ўзялі.
 Падчас вобыску ў яе канфіскавалі тэхніку і грошы. Пасля даследавання тэхнікі нібыта былі выяўленыя непажаданыя каментары ў сацсетках, і па іх затым правялі экспертызу. Пасля атрымання вынікаў экспертызы, 20 красавіка 2024 года, Вікторыя была паўторна затрымана і змешчана ў ІЧУ, а пасля ў СІЗА.</t>
   </si>
   <si>
     <t>Вырак суда 17.01.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-05-08 20:21:14</t>
-  </si>
-[...25 lines deleted...]
-    <t>2023-02-08 02:03:58</t>
   </si>
   <si>
     <t>Аляксандр Віктаравіч Карзюк</t>
   </si>
   <si>
     <t>25 траўня 1968</t>
   </si>
   <si>
     <t>Аляксандр Карзюк да нядаўняга часу ўзначальваў упраўленне фінансаў ЖКГ, транспарту і сувязі Міністэрства фінансаў. Аляксандр ні разу не даваў публічных інтэрв'ю. Вядома толькі, што ён добра гуляе ў шахматы.
 Суд адбываўся ў закрытым рэжыме.
 Як распавялі былыя палітвязні, якія адбывалі з Аляксандрам тэрмін у адной калоніі, яго паставілі на ўлік, як схільнага да экстрэмізму, а таксама пазбавілі перадач і спатканняў з роднымі. Віну не прызнаў.</t>
   </si>
   <si>
     <t>Вырак суда 12.07.2024: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 20.12.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-12-22 13:22:50</t>
   </si>
   <si>
-    <t>Эмін Гівамі Аглы Адыгезалаў</t>
-[...47 lines deleted...]
-    <t>2021-02-27 00:41:40</t>
+    <t>Вольга Алегаўна Аляшкевіч</t>
+  </si>
+  <si>
+    <t>25 траўня 1984</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.10.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-08-22 19:24:35</t>
+  </si>
+  <si>
+    <t>Арцём Валер'евіч Бацішчаў</t>
+  </si>
+  <si>
+    <t>26 траўня 1991</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.08.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 100 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-03-31 13:17:24</t>
+  </si>
+  <si>
+    <t>Ілля Алегавіч Нарышкін</t>
+  </si>
+  <si>
+    <t>27 траўня 2003</t>
+  </si>
+  <si>
+    <t>Іллі Нарышкіну 21 год. Родам ён са Слоніма, але частку дзяцінства правёў у Гродне. Бацька Іллі-украінец, нарадзіўся ў Крывым Рогу. Ён яшчэ ў савецкі час скончыў авіяцыйную вучэльню, але працаваў інжынерам-механікам у розных краінах. З маці хлопца яны вельмі даўно не жывуць разам.
+Ілья паступіў у акадэмію Міністэрства ўнутраных справаў. Цяпер ён мусіў бы скончыць трэці курс крымінальна-выканаўчага факультэта. Вядома, што падчас вучобы ён жыў актыўным жыццём-выступаў у розных конкурсах і нават удзельнічаў у інтэлектуальнай гульні ад тэлеканала "Беларусь-2", якая называецца "Вежа". Апошнія публічныя дадзеныя аб ім датуюцца сакавіком 2023-га.
+Магчыма, 21-гадовы Ілля Нарышкін хацеў далучыцца да беларускіх добраахвотнікаў ва Украіне. Па артыкулах, якія яму прад'яўляюць у апошні час часцей за ўсё судзілі людзей, якія выказвалі намер паехаць ваяваць на баку Украіны, выказвалі анлайн або афлайн. Некаторыя з гэтых людзей перапісваліся з фэйкавымі ботамі палка Каліноўскага, створанымі спецслужбамі РБ.</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.08.2024: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 600 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2024-07-10 15:36:04</t>
   </si>
   <si>
     <t>Мікіта Ігаравіч Старажэнка</t>
   </si>
   <si>
     <t>27 траўня 1993</t>
   </si>
   <si>
     <t>Былы следчы. Звольніўся пасля выбараў 2020 года ў знак пратэсту супраць дзейнай улады. Пасля звальнення Мікіта працаваў юрыстам.
 Упершыню быў затрыманы 23 красавіка 2021 за "несанкцыянаванае пікетаванне", і адседзеў 15 сутак у турме, паводле ч. 1 арт. 24.23 КаАП. Выйшаў на волю 8 траўня 2021 года.
 4 траўня 2021 года Старажэнка, як і іншыя прадстаўнікі праваахоўных органаў, якія звольніліся ў знак пратэсту, быў пазбаўлены Лукашэнка звання старэйшага лейтэнанта юстыцыі запасу.
 Мікіта быў затрыманы паўторна 1 лютага 2022 года ў гандлёвым цэнтры ў горадзе Менску. На відэа, апублікаваным на тэлеграм-канале МУС, ён кажа, што перадаў кантакты двух супрацоўнікаў Губазіка і намесніка начальніка СК па Менску аднаму з «пратэстных тэлеграм-каналаў».
 Судовы працэс прайшоў 15 лістапада 2022 г. у Менскім гарадскім судзе. Мікіту судзілі за "распальванне іншай сацыяльнай варожасці і розні" па ч. 3 арт. 130 КК, а таксама за "незаконны збор і распаўсюджванне інфармацыі аб прыватным жыцці" (ч. 1 арт. 179 КК).
 2 снежня 2022 года яму было прысуджана да сямі гадоў калоніі ва ўмовах узмоцненага рэжыму. Таксама Мікіта абавязаны выплаціць штраф 5000 BYN у якасці маральнай кампенсацыі супрацоўнікам, звесткі якіх, паводле абвінавачвання, ён перадаў "пратэстным тэлеграм-каналам".</t>
   </si>
   <si>
     <t>Вырак суда 02.12.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 11.01.2025: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-02-11 19:13:39</t>
   </si>
   <si>
-    <t>Ілля Алегавіч Нарышкін</t>
-[...30 lines deleted...]
-    <t>2024-03-28 19:41:28</t>
+    <t>Павел Міхайлавіч Сава</t>
+  </si>
+  <si>
+    <t>27 траўня 1974</t>
+  </si>
+  <si>
+    <t>Павел быў затрыманы 1 снежня 2020 года разам з Мікалаем Аўтуховічам , якога ўлады адразу аб'явілі «арганізатарам і кіраўніком тэрарыстычнай групоўкі». Яго асудзілі за "ўдзел у злачыннай арганізацыі" і "акт тэрарызму".
+У лютым 2024 года адбыўся суд па пытанні змены ўмоваў рэжыму, але вынік пакуль невядомы. Увесну таго ж года з Паўла і двух іншых фігурантаў "справы" спагналі больш за 40 тысяч рублёў кампенсацыі за пашкоджанне маёмасці міліцыянтаў.
+У Паўла часта бывае высокі ціск і дрэннае самаадчуванне, апухаюць моцна ногі, так што ён не можа надзець абутак.</t>
+  </si>
+  <si>
+    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.10.2022: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Суд па змене рэжыму 12.02.2024: 2 гады турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:41:40</t>
+  </si>
+  <si>
+    <t>Павел Аляксандравіч Вераскоўскі</t>
+  </si>
+  <si>
+    <t>28 траўня 1998</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.11.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-12-11 13:17:41</t>
+  </si>
+  <si>
+    <t>Зміцер Валер'евіч Каліноўскі</t>
+  </si>
+  <si>
+    <t>28 траўня 1977</t>
+  </si>
+  <si>
+    <t>З 2000 года Зміцер працаваў сістэмным адміністратарам на Беларускай чыгунцы. Па рабоце ён займаўся настройкай сеткавага абсталявання.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.02.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:40:16</t>
+  </si>
+  <si>
+    <t>Ігар Мікалаевіч Свірыдзенка</t>
+  </si>
+  <si>
+    <t>28 траўня 1975</t>
+  </si>
+  <si>
+    <t>Кіраўнік Гомельскага абласнога пошукавага аб'яднання "Памяць Айчыны". Арганізацыя займалася захаваннем гістарычнай памяці Беларусі, а канкрэтна-пошукам астанкаў ахвяр Вялікай Айчыннай вайны і сталінскіх рэпрэсій. За час існавання арганізацыі яе членамі выяўлена некалькі соцень загінуўшых у Вялікай Айчыннай вайне і мірных грамадзян.
+У сакавіку 2023 года аб'яднанне было ліквідавана, а Ігар затрыманы. Тады яго асудзілі на 10 сутак арышту за «распаўсюд экстрэмісцкай прадукцыі» (ч. 2 арт. 19.11 КаАП). У пракуратуры заявілі, што ён "прапагандаваў сярод сяброў грамадства і іншых асоб антыдзяржаўныя погляды". Як сцвярджаецца , дзейнасць таварыства «нанесла істотную шкоду дзяржаўным і грамадскім інтарэсам». І менавіта таму галоўнае ўпраўленне юстыцыі аблвыканкама накіравала ў суд іск аб яго ліквідацыі.У 2025 годзе Ігар быў затрыманы разам з жонкай паводле новага абвінавачання.</t>
+  </si>
+  <si>
+    <t>2026-05-22 14:40:05</t>
   </si>
   <si>
     <t>Уладзімір Тадэвушавіч Гундар</t>
   </si>
   <si>
     <t>28 траўня 1960</t>
   </si>
   <si>
     <t>Уладзімір быў затрыманы 30 снежня 2020 года ў межах крымінальнай «справы Аўтуховіча» па абвінавачанні ў «падрыхтоўцы тэракту», аднак пазней гэтае абвінавачанне было знята. У траўні 2021 года яго асудзілі за «гвалт у дачыненні да службовай асобы». Следства сцвярджала, што пры затрыманні ён пагражаў следчым і разбіў свой мабільны тэлефон.
 Разгляд «справы Аўтуховіча» пачаўся ў траўні 2022 года. Падчас суда Уладзіміра некалькі разоў выдалялі з паседжанняў і адпраўлялі ў карцэр. На адным з чэрвеньскіх паседжанняў яго змясцілі ў клетку ў адной бялізне, прышпіліўшы рукі кайданкамі да кратаў. У адказ Уладзімір аб'явіў галадоўку, якую трымаў 11 дзён. Па гэтай справе ён быў асуджаны за «стварэнне злачыннай арганізацыі» і «замах на захоп улады».
 У снежні 2022 года Уладзіміру прад'явілі новае абвінавачанне за абразу пракурора Людмілы Герасіменкі, якая прадстаўляла абвінавачанне па «справе Аўтуховіча», і дадалі дадатковы тэрмін. У выніку яго прыгаварылі да 20 гадоў калоніі ўзмоцненага рэжыму.
 У кастрычніку 2023 года пераведзены на турэмны рэжым.</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2021: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 17.10.2022: 18 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 800 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Вырак суда 17.04.2023: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 06.06.2023: прысуд пакінуты без змены. Суд па змене рэжыму 10.10.2023: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:47:49</t>
   </si>
   <si>
-    <t>Наталля Эдуардаўна Краўчак</t>
-[...23 lines deleted...]
-    <t>2021-04-09 19:40:52</t>
+    <t>Сяргей Анатольевіч Заруба</t>
+  </si>
+  <si>
+    <t>28 траўня 1987</t>
+  </si>
+  <si>
+    <t>ПУАТ-45, 225073, Брэсцкая вобл., Камянецкі р-н., в. Сушкі, вул. Цэнтральная, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:29</t>
+  </si>
+  <si>
+    <t>Вольга Аляксандраўна Барунова</t>
+  </si>
+  <si>
+    <t>30 траўня 1978</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-01-23 13:20:24</t>
+  </si>
+  <si>
+    <t>Раман Мікалаевіч Карпаў</t>
+  </si>
+  <si>
+    <t>30 траўня 1981</t>
+  </si>
+  <si>
+    <t>Як мяркуецца, затрыманы па палітычных матывах, знаходзіцца ў СІЗА-1 прыкладна з красавіка 2025 года.</t>
+  </si>
+  <si>
+    <t>2025-07-28 14:00:13</t>
   </si>
   <si>
     <t>Андрэй Мікалаевіч Быкаў</t>
   </si>
   <si>
     <t>30 траўня 1971</t>
   </si>
   <si>
     <t>Асуджаны  за каментары ў інтэрнэце.</t>
   </si>
   <si>
     <t>5 гадоў калоніі ва ўмовах узмоцненага рэжыму, а таксама пазбаўлення звання падпалкоўніка запасу.</t>
   </si>
   <si>
     <t>2022-11-24 17:48:26</t>
   </si>
   <si>
-    <t>Вольга Аляксандраўна Барунава</t>
-[...46 lines deleted...]
-    <t>Таццяна Мікалаеўна Русак</t>
+    <t>Алег Барысавіч Лойка</t>
   </si>
   <si>
     <t>31 траўня 1976</t>
-  </si>
-[...8 lines deleted...]
-    <t>Алег Барысавіч Лойка</t>
   </si>
   <si>
     <t>Евангельскага пастара з Хойніцкага раёна Алега Лойкі абвінавачваюць у перадачы інфармацыі аб перамяшчэнні расійскай ваеннай тэхнікі па тэрыторыі Беларусі.
 48-гадовы Алег Лойка з'яўляецца пастарам царквы хрысціян веры евангельскай у вёсцы Небытаў Хойніцкага раёна. Вядома, што ў снежні мінулага года ён быў арыштаваны на 10 сутак за "распаўсюджванне экстрэмізму".
 Пастар шмат гадоў займаўся рэабілітацыяй людзей з наркатычнай залежнасцю ў рамках місіі "Вяртанне". Дзякуючы яго дзейнасці сотні чалавек вярнуліся да нармальнага жыцця. Пра мужчыну раней неаднаразова з захапленнем пісалі дзяржаўныя СМІ.
 Служыцеля царквы прыгаварылі да трох з паловай гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму за прадастаўленне інфармацыі аб перамяшчэнні расійскай ваеннай тэхнікі маніторынгаваму праекту "Беларускі Гаюн". Суд адбываўся ў закрытым рэжыме.
 Пастар Алег не прызнае, што здзяйсняў злачынствы, і лічыць сваё сумленне чыстым перад Богам.
-Быў асуджаны паўторна ў кастрычніку 2025 г.</t>
+Быў асуджаны паўторна ў кастрычніку 2025 г.
+У калоніі ў Алега абвастрылася хвароба сэрца і з-за міжпазванковых кіл яму вельмі цяжка стала хадзіць.</t>
   </si>
   <si>
     <t>Вырак суда 20.08.2025: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2025-04-23 18:28:18</t>
+  </si>
+  <si>
+    <t>Таццяна Мікалаеўна Русак</t>
+  </si>
+  <si>
+    <t>15 мая 2023 года на АНТ выйшаў прапагандысцкі фільм "Забойная пасылка" смерці: хто і як хацеў здзейсніць тэракт у Дзень Перамогі", дзе распавялі падрабязнасці справы. Там паведамлялася, што нібыта КДБ напярэдадні Дня перамогі 9 мая 2023 года "прадухіліў тэракт пад куратарствам Кіева". Там заявілі, што выбухоўка знаходзілася ў электрычных плітах, якія даслалі затрыманым праз пасылкі. Арганізатарам акцыі назвалі 23-гадовага беларуса Валерыя Вадзіна, які ваяваў ва Украіне.
+У відэа распавялі пра тое, што пасылкі з электраплітамі, у якіх была выбухоўка, даставілі ў менскі пункт СДЭК у Каменнай Горцы 21 сакавіка 2023 года з Кіева праз Італію. 29-гадовая Вікторыя Волчак пацвердзіла на допыце, што яна атрымала пасылку - яе папрасіў атрымаць пасылку Валерый Водзін. Студэнтка БДУ Ганна Савачкіна і яе маці Таццяна Русак узялі плітку ў Волчак і закапалі яе на могілках у Калодзішчах. Другую плітку забраў зубны тэхнік Андрэй Грыгор'еў і адвёз у садовае таварыства "Аўтарамонтнік 124" пад Аляхновічамі.</t>
+  </si>
+  <si>
+    <t>2024-07-20 13:28:29</t>
+  </si>
+  <si>
+    <t>Дзмітрый Васільевіч Данільчык</t>
+  </si>
+  <si>
+    <t>31 траўня 1991</t>
+  </si>
+  <si>
+    <t>Вядома, што Данільчыка затрымалі ў Слоніме ў жніўні 2023 года і першапачаткова арыштавалі на 15 сутак, пасля чаго была ўзбуджаная крымінальная справа.
+Паводле матэрыялаў абвінавачання, Данільчык "неаднаразова размяшчаў у экстрэмісцкіх чатах месэнджэра Telegram і ў публічных чатах відэахостынгу YouTube інфармацыю абразлівага характару ў дачыненні да Лукашэнкі, якая зневажае яго гонар, годнасць асобы і аўтарытэт. Ён жа ў лютым 2022 года па 3 непрыстойныя па форме і зневажальныя па накіраванасці паведамлення і каментары ў дачыненні да прадстаўнікоў улады ў сувязі з выкананнем імі службовых абавязкаў" .</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.05.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.07.2024: невядома. Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2023-09-11 12:56:46</t>
   </si>
   <si>
     <t>Анастасія Уладзіміраўна Лазарэнка</t>
   </si>
   <si>
     <t>31 траўня 1982</t>
   </si>
   <si>
     <t>Адвакат. Была затрымана ў пачатку чэрвеня 2022 года, праз два дні пасля 40-годдзя, за зліў дадзеных тэлеграм-каналам. Сілавікі прыехалі затрымліваць жанчыну з аўтаматамі і ў бронекамізэльках — яны залезлі ў вокны і выламалі дзверы.
 У сакавіку 2023 г. стала вядома, што яе таксама абвінавачваюць па арт. 203-1 КК (Незаконныя дзеянні ў дачыненні да інфармацыі аб прыватным жыцці) і ч. 1 арт. 342 КК. Па версіі следства, яна нібыта арганізавала «несанкцыянаванае масавае мерапрыемства», калі праводзіла кансультацыю пад Акрэсціна ў жніўні 2020 года.
 На волі ў яе засталіся састарэлы бацька і 19-гадовы сын, які з 16 гадоў пакутуе ад хваробы Крона.</t>
   </si>
   <si>
     <t>6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
   </si>
   <si>
     <t>2022-08-26 15:26:58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -1719,2358 +1539,2012 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I83"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>77</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="I16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="I21" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C22" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>141</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I25" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B26" t="s">
+        <v>145</v>
+      </c>
+      <c r="C26" t="s">
+        <v>146</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
         <v>141</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I26" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B27" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F27" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I27" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C28" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I28" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B29" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I29" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I31" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C32" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>180</v>
+        <v>77</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>181</v>
       </c>
       <c r="I33" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>183</v>
       </c>
       <c r="B34" t="s">
         <v>184</v>
       </c>
       <c r="C34" t="s">
         <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34" t="s">
         <v>186</v>
       </c>
       <c r="I34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>188</v>
       </c>
       <c r="B35" t="s">
         <v>189</v>
       </c>
       <c r="C35" t="s">
         <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>191</v>
+        <v>109</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>193</v>
       </c>
       <c r="B36" t="s">
         <v>194</v>
       </c>
       <c r="C36" t="s">
         <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>196</v>
       </c>
       <c r="I36" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>198</v>
       </c>
       <c r="B37" t="s">
         <v>199</v>
       </c>
       <c r="C37" t="s">
         <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>35</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>201</v>
       </c>
       <c r="I37" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>203</v>
       </c>
       <c r="B38" t="s">
         <v>204</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>205</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>71</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>210</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>212</v>
+      </c>
+      <c r="B40" t="s">
         <v>213</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>214</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>215</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="I40" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B41" t="s">
         <v>218</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>219</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>35</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>224</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>225</v>
-      </c>
-[...16 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
+        <v>227</v>
+      </c>
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>228</v>
       </c>
-      <c r="B43" t="s">
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...16 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
+        <v>231</v>
+      </c>
+      <c r="C44" t="s">
+        <v>232</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...22 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
+        <v>235</v>
+      </c>
+      <c r="C45" t="s">
+        <v>236</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
+        <v>237</v>
+      </c>
+      <c r="I45" t="s">
         <v>238</v>
-      </c>
-[...22 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>239</v>
+      </c>
+      <c r="B46" t="s">
+        <v>240</v>
+      </c>
+      <c r="C46" t="s">
+        <v>241</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>242</v>
+      </c>
+      <c r="I46" t="s">
         <v>243</v>
-      </c>
-[...19 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>244</v>
+      </c>
+      <c r="B47" t="s">
+        <v>245</v>
+      </c>
+      <c r="C47" t="s">
+        <v>246</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>247</v>
+      </c>
+      <c r="I47" t="s">
         <v>248</v>
-      </c>
-[...22 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B48" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C48" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B49" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C49" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>15</v>
       </c>
       <c r="I49" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B50" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C50" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="I50" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B51" t="s">
-        <v>269</v>
+        <v>263</v>
+      </c>
+      <c r="C51" t="s">
+        <v>264</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="I51" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B52" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C52" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="I52" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B53" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
+        <v>274</v>
       </c>
       <c r="I53" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B54" t="s">
+        <v>277</v>
+      </c>
+      <c r="C54" t="s">
         <v>278</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="E54" t="s">
+        <v>29</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="I54" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>281</v>
+      </c>
+      <c r="B55" t="s">
+        <v>282</v>
+      </c>
+      <c r="C55" t="s">
+        <v>283</v>
+      </c>
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>141</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55" t="s">
+        <v>284</v>
+      </c>
+      <c r="I55" t="s">
         <v>285</v>
-      </c>
-[...19 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>286</v>
+      </c>
+      <c r="B56" t="s">
+        <v>287</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>288</v>
+      </c>
+      <c r="I56" t="s">
         <v>289</v>
-      </c>
-[...22 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>290</v>
+      </c>
+      <c r="B57" t="s">
+        <v>291</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>292</v>
+      </c>
+      <c r="I57" t="s">
         <v>293</v>
-      </c>
-[...19 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
+        <v>295</v>
+      </c>
+      <c r="C58" t="s">
+        <v>296</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>297</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>298</v>
-      </c>
-[...16 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>299</v>
+      </c>
+      <c r="B59" t="s">
+        <v>300</v>
+      </c>
+      <c r="C59" t="s">
+        <v>301</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>71</v>
+      </c>
+      <c r="F59" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>302</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>304</v>
+      </c>
+      <c r="B60" t="s">
+        <v>305</v>
+      </c>
+      <c r="C60" t="s">
         <v>306</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
         <v>307</v>
       </c>
-      <c r="C60" t="s">
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>308</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>310</v>
+      </c>
+      <c r="B61" t="s">
         <v>311</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>35</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
         <v>312</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>313</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>314</v>
+      </c>
+      <c r="B62" t="s">
+        <v>315</v>
+      </c>
+      <c r="C62" t="s">
         <v>316</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
         <v>317</v>
       </c>
-      <c r="C62" t="s">
+      <c r="I62" t="s">
         <v>318</v>
-      </c>
-[...13 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>319</v>
+      </c>
+      <c r="B63" t="s">
+        <v>320</v>
+      </c>
+      <c r="C63" t="s">
         <v>321</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" t="s">
         <v>322</v>
-      </c>
-[...16 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>323</v>
+      </c>
+      <c r="B64" t="s">
         <v>324</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>325</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>326</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>328</v>
+      </c>
+      <c r="B65" t="s">
         <v>329</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
         <v>330</v>
       </c>
-      <c r="D65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>331</v>
       </c>
       <c r="I65" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>333</v>
       </c>
       <c r="B66" t="s">
         <v>334</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66" t="s">
+        <v>307</v>
+      </c>
+      <c r="F66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
         <v>335</v>
       </c>
-      <c r="D66" t="s">
-[...11 lines deleted...]
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>337</v>
+      </c>
+      <c r="B67" t="s">
         <v>338</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>339</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
+        <v>247</v>
+      </c>
+      <c r="I67" t="s">
         <v>340</v>
-      </c>
-[...16 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>341</v>
+      </c>
+      <c r="B68" t="s">
+        <v>342</v>
+      </c>
+      <c r="C68" t="s">
         <v>343</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>35</v>
+      </c>
+      <c r="F68" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
         <v>344</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>345</v>
-      </c>
-[...16 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>346</v>
+      </c>
+      <c r="B69" t="s">
+        <v>347</v>
+      </c>
+      <c r="C69" t="s">
+        <v>348</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>94</v>
+      </c>
+      <c r="F69" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
         <v>349</v>
       </c>
-      <c r="B69" t="s">
+      <c r="I69" t="s">
         <v>350</v>
-      </c>
-[...19 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B70" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="C70" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>357</v>
+        <v>30</v>
       </c>
       <c r="I70" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B71" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C71" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="I71" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B72" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C72" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="I72" t="s">
-        <v>368</v>
-[...309 lines deleted...]
-        <v>420</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">