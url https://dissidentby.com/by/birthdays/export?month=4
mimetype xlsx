--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,679 +12,657 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
-    <t>Мікалай Мікалаевіч Кароль</t>
-[...7 lines deleted...]
-У Мікалая ёсць жонка і падгадаваны сын.</t>
+    <t>Аляксандр Анатольевіч Ежэўскі</t>
+  </si>
+  <si>
+    <t>2 красавіка 1968</t>
+  </si>
+  <si>
+    <t>З 2011 года працаваў выхавацелем у філіяле Гомельскага дзяржаўнага вучылішча алімпійскага рэзерву.</t>
   </si>
   <si>
     <t>Мужчынскі</t>
   </si>
   <si>
-    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>У зняволенні</t>
   </si>
   <si>
+    <t>Не</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-07-19 13:22:52</t>
+  </si>
+  <si>
+    <t>Аляксей Алегавіч Тарасевіч</t>
+  </si>
+  <si>
+    <t>3 красавіка 1981</t>
+  </si>
+  <si>
+    <t>ПУАТ-45, 225073, Брэсцкая вобл., Камянецкі р-н., в. Сушкі, вул. Цэнтральная, 1</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
     <t>Так</t>
   </si>
   <si>
-    <t>4 гады пазбаўлення волі ў калоніі</t>
-[...25 lines deleted...]
-    <t>2022-02-03 18:52:00</t>
+    <t>Вырак суда 25.06.2025: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 11.08.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-09-10 10:53:22</t>
+  </si>
+  <si>
+    <t>Аляксандр Уладзіміравіч Рудчык</t>
+  </si>
+  <si>
+    <t>3 красавіка 1964</t>
+  </si>
+  <si>
+    <t>Аляксандр Рудчык нарадзіўся ў расійскім Скавародзіне ў Амурскай вобласці, недалёка ад мяжы з Кітаем. У 1985 годзе скончыў Ваенны фінансава-эканамічны інстытут Мінабароны Расіі і пасля служыў лейтэнантам у Тындзе (Амурская вобласць).
+Па дадзеных BelPol, у Беларусі мужчына пражыў шмат гадоў і з 2003 гады працаваў аўдытарам як індывідуальны прадпрымальнік. ІП ён закрыў у канцы 2019 года.
+У сацсетках Аляксандр не хаваў сваіх антыпуцінскіх і антылукашэнкаўскіх поглядаў.
+З 2022 года мужчына жыў па-за межамі Беларусі. Яшчэ вясной 2025 года ён публікаваў фатаграфіі з Польшчы. Але пазней Рудчык па невядомых прычынах аказаўся ў Беларусі.</t>
+  </si>
+  <si>
+    <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-05-09 22:14:21</t>
   </si>
   <si>
     <t>Аляксей Уладзіміравіч Глотаў</t>
   </si>
   <si>
     <t>3 красавіка 1978</t>
   </si>
   <si>
     <t>Аляксей быў затрыманы 30 чэрвеня 2021 г. у рамках крымінальнай справы па эпізодзе на аб'екце сувязі ВМФ РФ пад Вілейкай.
 Паводле версіі абвінавачання, агучанай у судзе, Аляксей разам з Вадзімам Гулевічам, «апрануўшыся ў камуфляж і ўзброіўшыся агнястрэльнай зброяй, праніклі на тэрыторыю ваеннага аб'екта і ўсталявалі выбуховыя прылады з радыусам паражэння да 11 метраў». Адно з іх не спрацавала і было абясшкоджана. Экспертыза паказала, што ініцыяванне адбывалася з запаволеным дзеяннем.
 Урон ацанілі больш як у 26 тысяч рублёў. У снежні 2022 года яго прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі ўзмоцненага рэжыму і буйнога штрафу.
 У жніўні 2023 года адбылося судовае паседжанне па пытанні замены рэжыму пакарання, у выніку якога Аляксея перавялі на турэмны рэжым.</t>
   </si>
   <si>
-    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
-[...2 lines deleted...]
-    <t>Вырак суда 05.12.2022: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 03.03.2023: прысуд пакінуты без змены. Суд па змене рэжыму 04.08.2023: 3 гады турэмнага рэжыму. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+    <t>ПК-9, 213410, г.Горкі, вул. Дабралюбава, 16</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.12.2022: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 03.03.2023: прысуд пакінуты без змены. Суд па змене рэжыму 04.08.2023: 3 гады турэмнага рэжыму. Вырак суда дата невядомая: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2022-08-28 22:21:39</t>
-  </si>
-[...44 lines deleted...]
-    <t>2025-09-17 17:49:00</t>
   </si>
   <si>
     <t>Алег Георгіевіч Хаменка</t>
   </si>
   <si>
     <t>4 красавіка 1967</t>
   </si>
   <si>
     <t>Алег Хаменка — музыка, лідэр гурта "Палац".
 Аб затрыманні стала вядома 30 чэрвеня 2025 года. Як зараз вядома, у дачыненні да яго распачата крымінальная справа за супрацоўніцтва з незалежным беларускім медыя, якая знаходзіцца ў спісе так званых "экстрэмісцкіх фарміраванняў" (канкрэтны артыкул Крымінальнага кодэкса на дадзены момант невядомы).
 Алег Хаменка - музыка, кампазітар, радыёвядучы. У 1992 годзе заснаваў фолк-рок гурт "Палац". Гурт выпусціў шэсць студыйных альбомаў, Хаменка таксама выступаў сольна, запісваў аўдыёкніжкі. У 2008-м браў удзел у нацыянальным адборы на "Еўрабачанне" з песняй "Кола грукатала". Пасля 2020 года "Палац" застаўся ў краіне і часам выступаў.</t>
   </si>
   <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 04.03.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 450 базавых велічынь штрафу. Апеляцыя 08.05.2026: невядома.</t>
+  </si>
+  <si>
     <t>2025-07-09 20:45:12</t>
   </si>
   <si>
-    <t>Анатоль Францавіч Леонік</t>
-[...12 lines deleted...]
-    <t>2023-01-20 16:09:40</t>
+    <t>Аляксандр Паўлавіч Сідарэнка</t>
+  </si>
+  <si>
+    <t>4 красавіка 1991</t>
+  </si>
+  <si>
+    <t>Аляксандра, загадчыка крамы York, затрымалі ў лістападзе 2021 года ў межах крымінальнай справы, звязанай з ініцыятывай «Буслы ляцяць». Некаторыя эпізоды абвінавачання тычыліся пашкоджання аўтамабіля суддзі Барысаўскага раёна. У выніку ён быў прыгавораны да працяглага тэрміну пазбаўлення волі.
+У верасні 2023 года стала вядома, што Аляксандра перавялі ў шпіталь для асуджаных у пасёлку Калядзічы пад Мінскам для правядзення планавай аперацыі. У канцы кастрычніка таго ж года ён быў адваротна пераведзены ў папраўчую калонію.</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.09.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.02.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2022-05-26 01:16:45</t>
+  </si>
+  <si>
+    <t>Ягор Савельевіч Бужылаў</t>
+  </si>
+  <si>
+    <t>5 красавіка 1994</t>
+  </si>
+  <si>
+    <t>У канцы ліпеня ў Беларусі знакаміты брэнд упрыгожванняў Belaruskicry прызналі "экстрэмісцкім фармаваннем", а яго інфармацыйную прадукцыю — "экстрэмісцкімі матэрыяламі". Каманда прыпыніла сваю дзейнасць. 27 ліпеня прапагандысты распавялі падрабязнасці прэтэнзій да брэнда і пра затрыманне аднаго з удзельнікаў каманды Ягора Бужылава, які прыехаў у Беларусь. Апроч гэтага, заяўляецца, што яшчэ шэсць чалавек у Беларусі мелі дачыненне да Belaruskicry-іх абвінавачваюць у эканамічных злачынствах.
+Па словах прапагандыстаў, дырэктар па вытворчасці Ягор Бужылаў быў затрыманы пасля таго, як апынуўся на тэрыторыі Беларусі. У сюжэце былі паказаны кадры з Бужылавым за кратамі. Відэа датуецца 29 ліпеня. Як вынікае са слоў прапагандыстаў, сярод іншага, Бужылава абвінавачваюць у "фінансаванні экстрэмізму" (арт. 361-2 КК).
+Ягор каардынаваў выпуск упрыгожванняў Bielaruskicry - кулонаў, завушніц і падвесак. Яму паставілі ў віну, што ён перадаў адно з упрыгожванняў Святлане Ціханоўскай.</t>
+  </si>
+  <si>
+    <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.03.2026: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-08-28 11:01:38</t>
   </si>
   <si>
     <t>Аляксандра Віктараўна Каско</t>
   </si>
   <si>
     <t>5 красавіка 1993</t>
   </si>
   <si>
     <t>Аляксандра была затрымана ў лютым 2023 года па вяртанні ў Беларусь і на наступны дзень асуджана па адміністрацыйным артыкуле за "распаўсюджванне экстрэмісцкіх матэрыялаў" на 10 сутак. Аднак пасля адбыцця арышту яна так і не выйшла на волю, бо супраць яе распачалі крымінальную справу за два інтэрв'ю інфармацыйнаму рэсурсу, прызнанаму "экстрэмісцкім фармаваннем".
 Яе абвінавацілі ў садзейнічанні "экстрэмісцкім фармаванням", адміністраванні Telegram-каналаў, распальванні варожасці, абразе ўладаў, распаўсюджванні персанальных дадзеных, а таксама ў паклёпе на Лукашэнку, і асудзілі па васьмі крымінальных артыкулах.
 У сакавіку 2024 года суд разгледзеў апеляцыйную скаргу і скараціў тэрмін яе зняволення на адзін год, без права на далейшае абскарджанне.
 У траўні 2024 года стала вядома, што яе паўторна асудзілі за "абразу прадстаўніка ўлады і суддзі".
 Увесну 2025 года з'явіліся звесткі аб тым, што супраць Аляксандры распачалі чарговую крымінальную справу, і яе перавялі ў СІЗА.</t>
   </si>
   <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
     <t>СІЗА-6, Баранавічы, вул. Брэсцкая 258 В, 225413</t>
   </si>
   <si>
     <t>Вырак суда 19.12.2023: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 21.03.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 31.05.2024: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 100 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2023-03-02 20:04:59</t>
   </si>
   <si>
-    <t>Зміцер Пятровіч Карнейчык</t>
-[...5 lines deleted...]
-    <t>Сутнасць абвінавачанняў пакуль высвятляецца, але найбольш верагодна, што заключылі Дзмітрыя па гучнай справе маніторынгавага канала "беларускі Гаюн", які адсочваў дзеянні расійскіх войскаў у Беларусі перад і падчас іх узброенай агрэсіі супраць Украіны. Пра Дзмітрыя Карнейчыка вядома, што апошнім месцам яго працы была гандлёвая сетка ААТ "Аўтаспэйс", якая займаецца гандлем аўтазапчасткамі і расходнымі матэрыяламі і мае магазіны ў розных гарадах Беларусі. Раней ён быў індывідуальным прадпрымальнікам у сферы прафесійных фотапаслуг.</t>
+    <t>Міхаіл Юр'евіч Кароль</t>
+  </si>
+  <si>
+    <t>6 красавіка 1987</t>
+  </si>
+  <si>
+    <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:46:32</t>
+  </si>
+  <si>
+    <t>Мацвей Пятровіч Баранаў</t>
+  </si>
+  <si>
+    <t>7 красавіка 2000</t>
+  </si>
+  <si>
+    <t>СІЗА-3, 308017, вул. Канстанціна Заслонава, д.169А, Белгарадская вобл., Белгарад</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
-    <t>2025-12-28 21:24:09</t>
-[...5 lines deleted...]
-    <t>6 красавіка 1965</t>
+    <t>2026-03-26 17:09:51</t>
+  </si>
+  <si>
+    <t>Іван Сяргеевіч Замяцін</t>
+  </si>
+  <si>
+    <t>7 красавіка 2003</t>
+  </si>
+  <si>
+    <t>Пракуратура Брэсцкай вобласці пералічыла , за якія дзеянні хлопца пераследуюць па 4 артыкулах: гэта 9 донатаў на ютуб-канал, які «выкарыстоўваецца для інфармацыйнай падтрымкі» Палка Каліноўскага. Акрамя таго, у 2024 годзе малады чалавек напісаў у тэлеграм-чатах нейкія паведамленні з «публічнымі абразамі» А.Лукашэнкі, а таксама паведамленні, якія нібыта падыходзяць пад артыкул 361 КК (Заклікі да санкцый). Нарэшце, у кастрычніку 2024 г. брэстаўчанін, мяркуючы па ўсім , спрабаваў далучыцца да плана «Перамога» ( «актываваў перапіску з тэлеграм-ботам, запоўніў прапанаваную анкету, у якой паказаў звесткі пра сябе і свае навыкі, тым самым увайшоўшы ў яго склад» і выканаў нейкае «тэставое заданне» .</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
-    <t>Вырак суда 19.09.2025: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
-[...2 lines deleted...]
-    <t>2025-10-29 23:35:20</t>
+    <t>Вырак суда дата невядомая: 7 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-09-17 20:57:14</t>
+  </si>
+  <si>
+    <t>Юры Міраслававіч Рукшта</t>
+  </si>
+  <si>
+    <t>7 красавіка 1984</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.07.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.09.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-09-06 17:57:38</t>
   </si>
   <si>
     <t>Уладзімір Аляксандравіч Аўрамцаў</t>
   </si>
   <si>
     <t>7 красавіка 1994</t>
   </si>
   <si>
     <t>Уладзімір, выпускнік Бабруйскага вучылішча алімпійскага рэзерву і БДАТУ, займаўся барацьбой і працаваў трэнерам у фітнес-цэнтры "Ева".
 Яго затрымалі 30 сакавіка 2022 года па абвінавачанні ў дыверсіі на чыгунцы. Нягледзячы на тое, што ён не аказаў супраціўлення, спецназ ужыў сілу і зброю. Пазней яго асудзілі па пяці цяжкіх артыкулах Крымінальнага кодэкса.
 У верасні 2024 года Уладзіміра перавялі на строгі турэмны рэжым.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t>Вырак суда 10.02.2023: 22 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 350 базавых велічынь штрафу, прыблізна 13000 рублёў кампенсацыі. Апеляцыя 26.04.2023: прысуд пакінуты без змены. Суд па змене рэжыму 25.09.2024: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-04-06 19:33:48</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-09-17 20:57:14</t>
   </si>
   <si>
     <t>Алег Аляксандравіч Дзегцярэнка</t>
   </si>
   <si>
     <t>8 красавіка 2002</t>
   </si>
   <si>
     <t>Сутнасць абвінавачання праваабаронцам пакуль невядомая.
 Суд, які доўжыўся з 9 лютага, прызнаў Дзегцярэнку вінаватым ва "ўваходжанні ў склад экстрэмісцкага фарміравання" і па ч. 3 арт. 361-1 КК яму прызначанае пакаранне ў выглядзе пазбаўлення волі на тэрмін тры гады.
 Ён жа прызнаны вінаватым у "выдзяленні сродкаў любым спосабам у мэтах выкарыстання ў тэрарыстычнай дзейнасці, матэрыяльнага забеспячэння і іншай падтрымкі", асобай, якая раней учыніла злачынства, прадугледжанае арт. 361-1 КК, і па ч. 2 арт. 290-1 КК (у рэдакцыі Закона Рэспублікі Беларусь ад 09.01.2019 №171-З) яму прызначана пакаранне ў выглядзе пазбаўлення волі на тэрмін 8 гадоў са штрафам у памеры 100 базавых велічыняў.
 Шляхам частковага складання пакаранняў, канчаткова абвінавачанаму прызначанае пакаранне ў выглядзе пазбаўлення волі на тэрмін 8 гадоў 6 месяцаў.
 10.05.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
     <t>Вырак суда 07.03.2024: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 10.05.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-02-08 00:37:52</t>
   </si>
   <si>
+    <t>Андрэй Уладзіміравіч Асіпенка</t>
+  </si>
+  <si>
+    <t>8 красавіка 1967</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-09-09 20:34:41</t>
+  </si>
+  <si>
     <t>Станіслаў Валер'евіч Мачалаў</t>
   </si>
   <si>
     <t>8 красавіка 1976</t>
   </si>
   <si>
     <t>Станіслаў, актывіст з Гомеля, быў затрыманы 28 траўня 2021 года пасля таго, як у ягонай кватэры, дзе ён пражываў з бацькамі, сілавікі правялі ператрус. Да гэтага ён тройчы адбываў адміністратыўны арышт па артыкуле 24.23 КаАП РБ за ўдзел у акцыях пратэсту.
 Станіслава асудзілі па двух крымінальных артыкулах за ўдзел у счэпцы на Маршы салідарнасці, які прайшоў 20 верасня 2020 года ў Гомелі. Ён адмовіўся падпісваць прашэнне аб памілаванні і адстойваў свае правы нават у цяжкіх умовах зняволення, нягледзячы на праблемы са здароўем. Без яго апекі засталіся непаўналетняя дачка і састарэлыя бацькі, бацька — інвалід.
 Вызвалены ў снежні 2023 года, цалкам адбыўшы прызначаны судом тэрмін пакарання.
 У снежні 2024 года стала вядома, што Станіслаў зноў затрыманы па новай крымінальнай справе.</t>
   </si>
   <si>
-    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
-[...2 lines deleted...]
-    <t>Вырак суда 03.01.2022: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.03.2022: прысуд пакінуты без змены. Вырак суда 26.11.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+    <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.01.2022: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.03.2022: прысуд пакінуты без змены. Вырак суда 26.11.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2021-06-01 03:07:17</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025-09-09 20:34:41</t>
   </si>
   <si>
     <t>Ягор Анатольевіч Волкаў</t>
   </si>
   <si>
     <t>9 красавіка 1969</t>
   </si>
   <si>
     <t>Ягору Волкаву 55 гадоў. Ён мінчанін, вучыўся ў 50-й школе. Пасля скончыў Мінскі радыётэхнічны інстытут (цяпер - Беларускі дзяржаўны ўніверсітэт інфарматыкі і радыёэлектронікі).
 З 1990-х Волкаў пачаў займацца бізнэсам. Вядома, што яго сфера-гэта грузаперавозкі, уключаючы вадкія грузы. Бізнэс мужчыны даволі буйны, аўтапарк яго фірмы-да сотні грузавых аўта.
 Па сцвярджэнні праўладных СМІ Ягора судзілі за ахвяраванні ў Полк Каліноўскага з 2022 па 2023 гады ў крыптавалюце на суму 11100 уе, а таксама за фота з пратэстаў.
-23.07.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+23.07.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.
+14/04. 2026 не выйшаў на волю па тэрміне. На красавік 2026 года знаходзіўся ў СІЗА-1, відаць, на Ягора завялі новую крымінальную справу.</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
   </si>
   <si>
     <t>Вырак суда 03.05.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.07.2024: невядома.</t>
   </si>
   <si>
     <t>2024-04-24 23:21:58</t>
   </si>
   <si>
     <t>Аляксандр Фёдаравіч Горбель</t>
   </si>
   <si>
     <t>9 красавіка 1978</t>
   </si>
   <si>
     <t>08.08.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.
 Вядома, што 15 лютага 2024 года супраць Аляксандра быў разгледжаны адміністрацыйны пратакол па ч. 2 ст. 19.11 КаАП (Распаўсюджванне, выраб, захоўванне, перавозка інфармацыйнай прадукцыі, якая змяшчае заклікі да экстрэмісцкай дзейнасці або якая прапагандуе такую дзейнасць). Суддзя Тарабуева Таццяна падвергла Аляксандра адміністрацыйнаму спагнанню ў выглядзе адміністрацыйнага арышту тэрмінам на 15 сутак. Аляксандр на ўласнай старонцы ў Аднакласніках размясціў інфармацыйную прадукцыю ў выглядзе відэазапісу "Паглядзіце што засталося ад аднаго..." тэлеканала Белсат.</t>
   </si>
   <si>
     <t>Вырак суда 04.06.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 08.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-08-02 15:12:37</t>
-  </si>
-[...48 lines deleted...]
-    <t>2023-09-13 17:05:22</t>
   </si>
   <si>
     <t>Валерый Феліксавіч Пазьнякевіч</t>
   </si>
   <si>
     <t>10 красавіка 1968</t>
   </si>
   <si>
     <t>Валеры - беларускі паэт. Складаецца ў беларускім Саюзе журналістаў. Друкаваўся ва ўсіх вядомых беларускіх часопісах і газетах. У 1998 годзе яго вершы былі надрукаваны ў хрэстаматыі для сярэдніх школ і чатырох анталогіях.
 У 1994 годзе стаў дыпламантам Першага Рэспубліканскага фестывалю беларускай бардаўскай песні. Многія вершы пакладзены на музыку.
 Некалькі разоў затрымліваўся паводле палітычна матываваных адміністрацый. Па крымінальнай справе быў затрыманы ўлетку 2025 года. Да суда быў пад падпіскай аб нявыездзе.
 У Валерыя ляжачая мама-інвалід, якая мае патрэбу ў пастаянным доглядзе.</t>
   </si>
   <si>
     <t>ПУАТ-43, 212003, г. Магілёў, вул. Чалюскінцаў, 76А</t>
   </si>
   <si>
-    <t>Хімія са скіраваннем</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 14.08.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 24.10.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2025-11-25 18:51:34</t>
+  </si>
+  <si>
+    <t>Міхаіл Міхайлавіч Горбач</t>
+  </si>
+  <si>
+    <t>10 красавіка 1981</t>
+  </si>
+  <si>
+    <t>Міхаіл у 2003 годзе скончыў факультэт радыёфізікі і камп'ютарных тэхналогій БДУ. З 2014 года Міхась працаваў як індывідуальны прадпрымальнік: займаўся тэхнічным абслугоўваннем офіснай тэхнікі. Таксама ён быў сістэмным адміністратарам у некалькіх кампаніях у Менску.
+Міхаіл - аматар футбола. Ён ездзіў на розныя міжнародныя спаборніцтвы, у тым ліку быў на чэмпіянаце Еўропы ў 2012 годзе. У верасні 2024 года мужчына адпачываў у Егіпце. Неўзабаве пасля гэтага ён знік з сацсетак.</t>
+  </si>
+  <si>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-02-08 19:54:45</t>
   </si>
   <si>
     <t>Вячаслаў Валянцінавіч Кандыба</t>
   </si>
   <si>
     <t>10 красавіка 1977</t>
   </si>
   <si>
     <t>Вячаслаў быў затрыманы ўлетку 2021 года ў межах крымінальнай справы, узбуджанай па артыкулах «распальванне варожасці» і «незаконны збор і распаўсюджванне звестак аб прыватным жыцці».
 У сакавіку 2022 года ён быў асуджаны за перадачу звестак аб прадстаўніках сілавых ведамстваў апазіцыйнаму тэлеграм-каналу. Вячаслаў таксама пазбавіўся спецыяльнага звання «падпалкоўнік юстыцыі» запасу.</t>
   </si>
   <si>
     <t>Вырак суда 15.03.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, абмежаванне па ваеннай службе.</t>
   </si>
   <si>
     <t>2021-09-06 18:28:41</t>
+  </si>
+  <si>
+    <t>Максім Валер'евіч Жук</t>
+  </si>
+  <si>
+    <t>10 красавіка 1996</t>
+  </si>
+  <si>
+    <t>ПУАТ-39, г.Крупкі-2, 222002</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.01.2025: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-01-08 20:06:41</t>
   </si>
   <si>
     <t>Сцяпан Сяргеевіч Латыпаў</t>
   </si>
   <si>
     <t>11 красавіка 1980</t>
   </si>
   <si>
     <t>Арбарыст і дырэктар кампаніі "Беларба", які пражывае каля "Плошчы Перамен", быў затрыманы 15 верасня 2020 года ў рамках крымінальнай справы аб масавых беспарадках і прызнаны вінаватым па трох артыкулах КК РБ.
 У верасні 2022 года Сцяпану стала больш жорсткім пакаранне, і яго перавялі на турэмны рэжым на два гады.
 Увосень 2024 Сцяпана зноў этапавалі ў ВК - 22.</t>
   </si>
   <si>
-    <t>Вырак суда 16.08.2021: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 16.11.2021: прысуд пакінуты без змены. Суд па змене рэжыму 15.09.2022: 2 гады турэмнага рэжыму.</t>
+    <t>Вырак суда 16.08.2021: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 16.11.2021: прысуд пакінуты без змены. Суд па змене рэжыму 15.09.2022: 2 гады турэмнага рэжыму. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-25 11:25:59</t>
   </si>
   <si>
     <t>Вольга Віктараўна Пятух</t>
   </si>
   <si>
     <t>11 красавіка 1993</t>
   </si>
   <si>
     <t>Вольга, якая працавала арт-дырэктарам у гатэлі «Еўропа» ў Мінску, была затрымана ў жніўні 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму», і ў чэрвені 2023 года асуджана па некалькіх крымінальных артыкулах.
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».</t>
   </si>
   <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
     <t>Вырак суда 21.06.2023: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-08-09 02:20:58</t>
+  </si>
+  <si>
+    <t>Вадзім Генадзевіч Даўгучыц</t>
+  </si>
+  <si>
+    <t>11 красавіка 1990</t>
+  </si>
+  <si>
+    <t>20.08.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.
+Вядома , што ў калоніі Вадзіма рэгулярна змяшчаюць у ШІЗА.
+У Вадзіма ёсць маленькі сын.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.06.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.08.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-05-20 23:19:07</t>
   </si>
   <si>
     <t>Аляксей Мікалаевіч Мандзік</t>
   </si>
   <si>
     <t>12 красавіка 1993</t>
   </si>
   <si>
     <t>28-гадовага Аляксея Мандзіка затрымалі ў лістападзе 2021 года. Ён — работнік пятай гарадской паліклінікі, загадчык аддзялення прафілактыкі, урач-тэрапеўт.
 Прычына затрымання ГУБАЗам — удзел у «дэструктыўных Telegram-каналах», дзе пісаў «дэструктыўныя і абразлівыя каментарыі» на адрас супрацоўнікаў АУС.
 На праўладным рэсурсе быў апублікаваны яго пакаяльны ліст.</t>
   </si>
   <si>
     <t>7 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-02-17 23:45:14</t>
   </si>
   <si>
     <t>Юры Аляксеевіч Рэдзькоў</t>
   </si>
   <si>
     <t>12 красавіка 1976</t>
   </si>
   <si>
     <t>Аглядальнік, рэжысёр, арганізатар мядовых кірмашоў і дырэктар кампаніі "Цар-мёд".
 Асуджаны за ўдзел у акцыях пратэсту 23.08.2020 года ў якасці аглядальніка
 Увосень 2024 года Юрыю замянілі рэжым і адправілі здабываць тэрмін у калонію.
 Увосень 2025 года стала вядома, што Юрыя асудзілі яшчэ па адной крымінальнай справе і прысудзілі пазбаўленне волі. Падрабязнасці справы невядомыя.</t>
   </si>
   <si>
     <t>Вырак суда 15.09.2022: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 29.11.2022: прысуд пакінуты без змены. Суд па змене рэжыму 30.09.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-09-14 21:36:42</t>
   </si>
   <si>
-    <t>Іван Аляксандравіч Губчык</t>
-[...14 lines deleted...]
-  <si>
     <t>Аляксандр Анатольевіч Лыцін</t>
   </si>
   <si>
     <t>13 красавіка 1993</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>Вырак суда 22.12.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-12-13 14:55:40</t>
   </si>
   <si>
     <t>Яўген Міхайлавіч Ярмак</t>
   </si>
   <si>
     <t>14 красавіка 1991</t>
   </si>
   <si>
     <t>11 сакавіка 2022 года Яўгена затрымалі за каментары ў "Карніках".
 Пры ператрусе ў яго знайшлі гашыш. Яўген распавёў, што купіў яго для сябе і свайго знаёмага-калегі Юрыя, з якім раней неаднаразова ўжываў яго.
 Мужчыну затрымалі і змясцілі пад варту, паставіўшы яму артыкулы за абразу чатырох міліцыянтаў, суддзі і незаконны абарот наркотыкаў.
 27.09.2022 адбылося апеляцыйнае паседжанне суда.</t>
   </si>
   <si>
-    <t>Не</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 22.07.2022: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-07-14 17:00:49</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-06-23 14:47:53</t>
   </si>
   <si>
     <t>Іван Мікалаевіч Бародзіч</t>
   </si>
   <si>
     <t>14 красавіка 1974</t>
   </si>
   <si>
     <t>Следства лічыць, што ў студзені 2023 года Іван Ліхалат выйшаў на сувязь з СБУ, дзе яму даручылі ўзарваць чыгуначныя шляхі.
 Ліхалат і Бародзіч былі затрыманы ў Гродне.</t>
   </si>
   <si>
     <t>Вырак суда 18.12.2024: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-09-27 21:12:08</t>
   </si>
   <si>
-    <t>Сяргей Віктаравіч Сацук</t>
-[...16 lines deleted...]
-  <si>
     <t>Аляксандр Анатольевіч Невар</t>
   </si>
   <si>
     <t>15 красавіка 1985</t>
   </si>
   <si>
     <t>Вырак суда 20.11.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-11 22:02:36</t>
+  </si>
+  <si>
+    <t>Дзмітрый Леанідавіч Каханоўскі</t>
+  </si>
+  <si>
+    <t>15 красавіка 1991</t>
+  </si>
+  <si>
+    <t>Зміцер, супрацоўнік «Белтэлекам», быў затрыманы на працоўным месцы 28 кастрычніка 2021 года ў рамках крымінальнай справы, узбуджанай па артыкулах «неправамернае завалоданне кампутарнай інфармацыяй», «распальванне сацыяльнай варожасці» і «незаконныя дзеянні ў дачыненні да інфармацыі аб прыватным жыцці і персанальных дадзеных».
+У снежні 2022 года яго прызналі вінаватым у тым, што ён нібыта «здабываў з базы асабістыя дадзеныя сілавікоў, дзяржслужачых і суддзяў», і прыгаварылі да пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.12.2022: 6 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-10-31 00:58:21</t>
   </si>
   <si>
     <t>Васіль Іванавіч Дземідовіч</t>
   </si>
   <si>
     <t>15 красавіка 1952</t>
   </si>
   <si>
     <t>Раней прыцягваўся да адміністратыўнай адказнасці за ўдзел у акцыях пратэсту.
 Паводле даных следства, Васіль з верасня 2021 года па студзень 2022 года размяшчаў у дэструктыўных Telegram-каналах паведамленні з абразамі прадстаўнікоў улады, у тым ліку вышэйшых службовых асоб Рэспублікі Беларусь.
 Таксама ён выказваў пагрозы прымянення гвалту ў дачыненні да супрацоўнікаў праваахоўнай і судовай сістэм, пры гэтым публічна прыніжаючы іх гонар і годнасць. Акрамя таго, мужчына заклікаў грамадзян да дзеянняў, накіраваных на арганізацыю масавых беспарадкаў. У экстрэмісцкіх Telegram-каналах ён шукаў людзей, гатовых здзяйсняць "злачынствы", аднак не давёў свой намер да канца, паколькі быў затрыманы супрацоўнікамі праваахоўных органаў.
 З абвінавачанага на карысць пацярпелых таксама спагнана грашовая кампенсацыя маральнай шкоды на агульную суму 32 000 беларускіх рублёў.
 31 студзеня 2023 г. у Дзяржынску пачаўся чарговы суд над пенсіянерам. На гэты раз яго абвінавацілі па арт. 369 КК (Абраза прадстаўніка ўлады).
 13.02.2023 быў агучаны другі прысуд.
 У судзе Драгічынскага раёна 23 сакавіка 2023 г. пачалі разглядаць справу палітвязня па арт. 369 КК РБ Васіля Дземідовіча змясцілі ў драгічынскі ІЧУ.
 У красавіку палітвязня перавялі ў гомельскі СІЗА-3 . У судзе Савецкага раёна Гомеля 20 красавіка 2023 года пачалі разглядаць чарговую справу пенсіянера. Яму інкрымінуецца арт. 369 КК РБ і арт. 391 КК РБ. 2 траўня быў вынесены чарговы прысуд.
 5 мая 2023 г. над Дземідовічам пачнецца ўжо пяты суд - мужчыну абвінавачваюць зноў па арт. 369 КК . Працэс адбудзецца ў Пухавічах, суддзя - Вольга Бабук .
 Чарговае паседжанне прызначанае на 24 траўня 2023 г. у Пухавічах.
 5 ліпеня 2023 г. у Гомельскім абласным судзе разглядала апеляцыйная скарга палітвязня суддзёй Русланам Царуком.
 У судзе Нясвіжскага раёна 23 жніўня 2023 г. разглядалася шостая крымінальная справа супраць палітвязня.
 У Старых Дарогах 19 кастрычніка 2023 года пачнецца ўжо сёмы суд над Васілём . Усяго Васіляасудзілі на 7 гадоў пазбаўлення волі, пры гэтым вынік апошніх двух судоў пакуль невядомы.
 У сувязі з тым, што палітвязня ўнеслі ў "спіс тэрарыстаў", яму нельга рабіць грашовыя пераводы. Акрамя таго, у Васіля няма сваякоў, якія маглі б яго падтрымаць. За апошні год ён перажыў дзясяткі этапаў. Этапуюць палітвязняў у цяжкіх умовах, гэта пакідае вельмі дрэнны адбітак на здароўе Васіля.
 15 снежня 2023 г. у Старых Дарогах аднавіўся суд над Васілём, які пачаўся ў кастрычніку.
 У канцы чэрвеня 2025 года на таргах на пляцоўцы "БелЮрЗабеспячэнне" быў прададзены жылы дом Васіля.</t>
   </si>
@@ -692,746 +670,581 @@
     <t>1) 6 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.
 2) 1 год зняволення са штрафам у памеры 30 базавых велічыняў.
 Шляхам частковага складання пакаранняў, канчаткова яго прыгаварылі да 6,5 гадоў калоніі ва ўмовах узмоцненага рэжыму.
 3) 2,5 гады пазбаўлення волі ў калоніі.
 Шляхам частковага складання канчаткова пенсіянеру прызначылі 7 год пазбаўлення волі.</t>
   </si>
   <si>
     <t>2022-07-19 00:27:34</t>
   </si>
   <si>
     <t>Міхаіл Валянцінавіч Мякека</t>
   </si>
   <si>
     <t>15 красавіка 1993</t>
   </si>
   <si>
     <t>Жыў і працаваў у Польшчы паўтара гады і вярнуўся ў Беларусь, дзе і быў затрыманы напрыканцы лістапада 2022 года. Па версіі сілавікоў, менавіта ў Польшчы ён зарэгістраваўся ў плане "Перамога". Таксама ён нібыта пісаў паведамленні з пагрозамі сілавікам.</t>
   </si>
   <si>
     <t>Вырак суда 09.08.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 03.11.2023: невядома.</t>
   </si>
   <si>
     <t>2023-06-14 14:00:21</t>
   </si>
   <si>
-    <t>Зміцер Леанідавіч Каханоўскі</t>
-[...11 lines deleted...]
-    <t>2021-10-31 00:58:21</t>
+    <t>Сяргей Віктаравіч Сацук</t>
+  </si>
+  <si>
+    <t>15 красавіка 1968</t>
+  </si>
+  <si>
+    <t>Сяргей, журналіст-расследавальнік і рэдактар беларускага партала "Штодзённік" (ej.by), быў затрыманы 8 снежня 2021 года пасля ператрусу і допыту ў Следчым камітэце. Яму прад'явілі абвінавачанне па крымінальнай справе, узбуджанай па артыкуле "атрыманне хабару", і змясцілі пад варту ў СІЗА. Таксама вядома, што Сяргей раней ужо затрымліваўся па гэтай справе — з 25 сакавіка па 4 красавіка 2020 года.
+Пазней стала вядома, што яго таксама абвінавачваюць па артыкулах "распальванне варожасці" і "перавышэнне ўлады альбо службовых паўнамоцтваў".
+Праваабарончыя арганізацыі расцанілі пераслед як сведчанне наяўнасці палітычнага матыву ў крымінальным пераследзе журналіста, накіраванага на прымус да спынення або змены характару яго дзейнасці па распаўсюджванні інфармацыі аб карупцыі.
+На думку калегаў Сяргея, падставай для пераследу сталі яго рэзанансныя журналісцкія расследаванні, якія перш за ўсё датычыліся маштабнай карупцыі ў сферы аховы здароўя. На падставе сабраных матэрыялаў ён паведамляў аб беспрэцэдэнтных "адкатах" пры пастаўках дарагога абсталявання, аб закупцы незарэгістраванай вакцыны, якую, як сцвярджалася, фактычна адчувалі на беларускіх дзецях, а таксама аб фальсіфікацыі дадзеных аб распаўсюджванні COVID-19 у Беларусі. Пры гэтым, паводле яго даных, гэтыя дзеянні адбываліся пры адабрэнні Міністэрства аховы здароўя.
+У кастрычніку 2023 года Сяргей быў прызнаны вінаватым і прыгавораны да пазбаўлення волі з адбываннем пакарання ў папраўчай калоніі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.10.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 10.02.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-12-15 15:37:54</t>
   </si>
   <si>
     <t>Алена Уладзіміраўна Марозава</t>
   </si>
   <si>
     <t>16 красавіка 1979</t>
   </si>
   <si>
     <t>Згодна з праўладнымі тэлеграмамі-канал была затрымана разам з сынам за ўдзел у акцыях пратэсту 2020 года. 06.03.2024 была асуджаная па адміністрацыйным артыкуле ( арт. 19.1 КаАП РБ – Дробнае хуліганства). Пасля ёй вылучылі абвінавачанні па крымінальных артыкулах.</t>
   </si>
   <si>
-    <t>Вырак суда 17.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.02.2025: невядома.</t>
+    <t>Вырак суда 17.12.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-03-08 00:00:02</t>
-  </si>
-[...32 lines deleted...]
-    <t>2024-09-05 13:35:28</t>
   </si>
   <si>
     <t>Андрэй Мікалаевіч Ханевіч</t>
   </si>
   <si>
     <t>16 красавіка 1975</t>
   </si>
   <si>
     <t>Старшыня першаснай прафсаюзнай арганізацыі Беларускага Незалежнага прафсаюза працаўнікоў ААТ "Гродна Азот".
 Прычынай узбуджэння крымінальнай справы супраць прафсаюзнага лідэра, па версіі дзяржаўнага абвінаваўцы — стала яго гутарка з журналістам тэлеканала «Белсат», падчас якой ён ёй «перадаў нейкія звесткі».
 Тэлефон Андрэя праслухоўвалі, а размовы запісвалі супрацоўнікі спецслужбаў. Пасля яго звальнення з завода, на яго была ўзбуджаная крымінальная справа.
 Яго абвінавачваюць у садзейнічанні экстрэмісцкай дзейнасці і дыскрэдытацыі Рэспублікі Беларусь. Раней экстрэмісцкай прызналі першасную арганізацыю Беларускага Незалежнага прафсаюза работнікаў ААТ "Гродна Азот". Гродзенскі абласны суд прыняў рашэнне аб забароне дзейнасці арганізацыі і яе ліквідацыі.
 Быў узяты пад варту ў зале суда, да гэтага знаходзіўся пад падпіскай аб нявыездзе.</t>
   </si>
   <si>
     <t>5 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-16 15:17:34</t>
   </si>
   <si>
-    <t>Уладзімір Мікалаевіч Лісіца</t>
-[...12 lines deleted...]
-    <t>2024-01-09 01:16:25</t>
+    <t>Кірыл Алегавіч Крошкін</t>
+  </si>
+  <si>
+    <t>17 красавіка 1977</t>
+  </si>
+  <si>
+    <t>Родам з Віцебска , вучыўся ў Гомелі, але ў апошні час жыў у Гродне. Па прафесіі – інжынер, у апошні час працаваў сістэмным адміністратарам у кампаніі Whitebird. Мяркуючы па сацсетках, жыў у Варшаве.
+Таксама мужчына - радыёаматар. Уваходзіць у Беларускую федэрацыю радыёаматараў і радыёспартсменаў.
+У студзені 2024 года пачаўся разгляд справы, апошняе паседжанне прайшло 29.03.2024
+У калоніі на Кірылу працягваюць аказваць ціск, рэгулярна змяшчаюць у ШІЗА нягледзячы на тое, што ў яго ёсць сур'ёзныя праблемы са здароўем.</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.03.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.06.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-12-10 10:51:57</t>
   </si>
   <si>
     <t>Уладзіслаў Ігаравіч Якубоўскі</t>
   </si>
   <si>
     <t>17 красавіка 1996</t>
   </si>
   <si>
-    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
-[...2 lines deleted...]
-    <t>Вырак суда 19.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, невядома базавых велічынь штрафу.</t>
+    <t>Вырак суда 19.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, невядома базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-12-22 22:06:53</t>
+  </si>
+  <si>
+    <t>Віталь Вітальевіч Марэцкі</t>
+  </si>
+  <si>
+    <t>17 красавіка 1978</t>
+  </si>
+  <si>
+    <t>2025-10-30 12:43:44</t>
   </si>
   <si>
     <t>Юрый Іосіфавіч Станеўскі</t>
   </si>
   <si>
     <t>17 красавіка 1986</t>
   </si>
   <si>
     <t>Згодна з версіямі абвінавачання з 15 ліпеня па 27 снежня 2021 года пад публікацыямі размяшчаў каментары ў дэструктыўных чатах, дзе абражаў Лукашэнку і іншых прадстаўнікоў улады і іх блізкіх, а таксама пагрозы ў адносінах да службовых асоб, якія выконваюць свае службовыя абавязкі.
 У публікацыях былі паведамленні, звязаныя з здзекам з Дзяржаўнага гімна Рэспублікі Беларусь і Дзяржаўнага флага Рэспублікі Беларусь.</t>
   </si>
   <si>
     <t>Вырак суда 04.10.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 16.12.2022: невядома.</t>
   </si>
   <si>
     <t>2022-07-22 17:59:47</t>
   </si>
   <si>
+    <t>Ягор Віктаравіч Лебядок</t>
+  </si>
+  <si>
+    <t>17 красавіка 1982</t>
+  </si>
+  <si>
+    <t>Ваеннаму аналітыку Ягору Лябедку прысудзілі 15 сутак адміністрацыйнага арышту па артыкуле 24.3 КаАП. Пасля сутак Ягор не выйшаў і быў затрыманы па крымінальнай справе аб садзейнічанні экстрэмісцкай дзейнасці за каментары для "Еўрарадыё".
+У кастрычніку праўладныя каналы паведамілі, што супраць Ягора распачалі яшчэ адну крымінальную справу па прыкмеце паўторнасці, і адзначалі, што "кожнае інтэрв'ю экстрэмістам утварае асобны склад злачынства".</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.12.2022: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 21.03.2023: прысуд пакінуты без змены. Суд па змене рэжыму 11.12.2024: турэмны рэжым да канца тэрміну.</t>
+  </si>
+  <si>
+    <t>2022-07-30 00:15:40</t>
+  </si>
+  <si>
     <t>Аляксандр Валер'евіч Яварскі</t>
   </si>
   <si>
     <t>Пра Аляксандра вядома, што ён з Петрыкава, дзе займаўся прадпрымальніцкай дзейнасцю ў сферы гандлю харчовымі прадуктамі, напоямі і тытунем, валодаў крамай "Салеман".
 У кастрычніку 2020 года мужчына далучыўся да агульнанацыянальнай забастоўкі, абвешчанай Святланай Ціханоўскай — і нават запісаў з гэтай нагоды відэазварот. Адна з дзяржаўных прапагандысцкіх газет тады яшчэ са здзекам цытавала яго словы з відэа.</t>
   </si>
   <si>
     <t>Вырак суда 12.02.2025: невядома.</t>
   </si>
   <si>
     <t>2025-01-23 16:39:23</t>
   </si>
   <si>
-    <t>Ягор Віктаравіч Лебядок</t>
-[...31 lines deleted...]
-  <si>
     <t>Андрэй Вітальевіч Слізевіч</t>
   </si>
   <si>
     <t>18 красавіка 1982</t>
   </si>
   <si>
     <t>Індывідуальны прадпрымальнік. Па версіі абвінавачання, ён нібыта пакідаў негатыўныя каментары пра Расію пасля тэракту ў «Крокус Холе» і заклікаў бамбаваць расійскія гарады.
 Андрэя затрымалі ў сакавіку. Праўладныя каналы публікавалі з ім "пакаяльнае" відэа.</t>
   </si>
   <si>
-    <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 04.12.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-10-27 14:19:39</t>
-  </si>
-[...15 lines deleted...]
-    <t>2025-02-17 16:29:03</t>
   </si>
   <si>
     <t>Раман Браніслававіч Марусаў</t>
   </si>
   <si>
     <t>19 красавіка 1996</t>
   </si>
   <si>
     <t>Раман быў затрыманы ў сакавіку 2021 года ў рамках крымінальнай справы па артыкуле "дапамога ў наўмысных дзеяннях, накіраваных на ўзбуджэнне іншай сацыяльнай варожасці па прыкмеце іншай сацыяльнай прыналежнасці, учыненых групай асоб". Ён быў асуджаны за перадачу інфармацыі BYPOL.
 "18 сакавіка 2021 года Раман прыйшоў да дома супрацоўніка міліцыі, каб праверыць апублікаваны ў інтэрнэце адрас і паведаміць яго дэструктыўнаму рэсурсу. Ён пракраўся ў пад'езд, патэлефанаваў у дамафон, сустрэў жонка міліцыянера і ўцёк. Дома адправіў паведамленне ў Telegram-канал з пацвярджэннем адраса", — сказана ў матэрыялах следства.
 Увосень 2023 года ўмовы яго ўтрымання сталі больш жорсткімі, і Раман быў пераведзены на турэмны рэжым.
 У верасні 2024 года адбылося судовае паседжанне па артыкуле "злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы", у рамках якога Раману маглі дадаць да двух гадоў пазбаўлення волі; вынік паседжання невядомы.</t>
   </si>
   <si>
-    <t>ПК-9, 213410, г.Горкі, вул. Дабралюбава, 16</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда дата невядомая: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Суд па змене рэжыму 17.10.2023: 2 гады турэмнага рэжыму. Вырак суда 27.09.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.11.2024: невядома.</t>
   </si>
   <si>
     <t>2021-08-11 11:38:58</t>
   </si>
   <si>
-    <t>Генадзь Мар'янавіч Жукель</t>
-[...14 lines deleted...]
-    <t>2023-10-10 00:01:50</t>
+    <t>Сяргей Сцяпанавіч Бувака</t>
+  </si>
+  <si>
+    <t>20 красавіка 1965</t>
+  </si>
+  <si>
+    <t>Сяргея абвінавацілі ў тым, што ён напісаў некалькі паведамленняў у мэсэнджэры Telegram, і прыгаварылі да абмежавання волі з накіраваннем. Паседжанне праходзіла ў будынку Бярозаўскага камбіната кааператыўнай прамысловасці. Пасля суда пракурор прачытаў работнікам лекцыю і "нагадаў аб адказнасці за злачынствы экстрэмісцкай накіраванасці". Да суда Сяргей знаходзіўся пад хатнім арыштам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.03.2024: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:48:30</t>
   </si>
   <si>
     <t>Анатоль Сяргеевіч Кірэйчык</t>
   </si>
   <si>
     <t>20 красавіка 1949</t>
   </si>
   <si>
     <t>Па дадзеных следства, з кастрычніка 2020 года па люты 2022 года 74-гадовы мужчына сістэматычна размяшчаў каментары пад фатаграфіямі прадстаўнікоў улады, дзе, «не саромеючыся ў выразах, абражаў, публічна прыніжаў і ганьбіў іх гонар і годнасць». Падчас вобыску ў яго дома знайшлі боепрыпасы. Пенсіянер расказаў следчым, што калекцыянаваў іх.
 Сцвярджаецца , што Кірэйчык "абразіў" ажно 135 пасадачных асоб-супрацоўнікаў КДБ, пракуратуры, міліцыі, Следчага камітэта, Міністэрства абароны і судовай сістэмы.</t>
   </si>
   <si>
     <t>Вырак суда 04.06.2024: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 16.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-04-12 17:44:11</t>
   </si>
   <si>
     <t>Канстанцін Уладзіміравіч Шастоў</t>
   </si>
   <si>
     <t>20 красавіка 1978</t>
   </si>
   <si>
     <t>Вырак суда 14.03.2024: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-03-06 13:51:10</t>
   </si>
   <si>
-    <t>Аляксей Юр'евіч Драб</t>
-[...46 lines deleted...]
-    <t>2023-11-13 19:42:07</t>
+    <t>Юрый Аляксандравіч Анісаў</t>
+  </si>
+  <si>
+    <t>21 красавіка 1980</t>
+  </si>
+  <si>
+    <t>Юры быў затрыманы ў маі 2025 года і ў лістападзе таго ж года асуджаны па артыкуле "садзейнічанне экстрэмісцкай дзейнасці". Пасля абвяшчэння прысуду ён быў вызвалены з-пад варты да ўступлення рашэння суда ў сілу.</t>
+  </si>
+  <si>
+    <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.11.2025: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-09-20 14:26:33</t>
+  </si>
+  <si>
+    <t>Іван Андрэевіч Цыбульскі</t>
+  </si>
+  <si>
+    <t>22 красавіка 1996</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.03.2025: 1 год абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-06-20 19:59:19</t>
+  </si>
+  <si>
+    <t>Віталіна Паўлаўна Міхаленя</t>
+  </si>
+  <si>
+    <t>22 красавіка 1982</t>
+  </si>
+  <si>
+    <t>Віталіна родам з Узды. Яна ўсё жыцьцё займаецца фінансамі. З 2008 года яна працавала галоўнай бухгалтаркай у розных фірмах - ад прадзюсарскага цэнтра "Спамаш" да кампаній, якія займаюцца будаўніцтвам і гандлем. У 2013-м Віталіна зарэгістравала ІП і стала кансультантам па падаткаабкладанні. У апошнія гады яна працавала яшчэ і рекрутеры.
+У жанчыны ёсць непаўналетні сын.
+Пракурор запытваў Віталіне 3.5 гады пазбаўлення волі, але суддзя даў 4 гады пазбаўлення.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 10.02.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-02-24 03:05:15</t>
   </si>
   <si>
     <t>Наталля Мікалаеўна Лашч</t>
   </si>
   <si>
     <t>23 красавіка 1993</t>
   </si>
   <si>
     <t>Юрыстка 2 класа, былая супрацоўніца пракуратуры Фрунзенскага раёна Мінска, некаторы час працавала HR-спецыялісткай у IT-кампаніі. Натальлю абвінавачваюць у зьліве інфармацыі ў «Чорную кнігу Беларусі».</t>
   </si>
   <si>
     <t>Вырак суда 01.03.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.05.2023: невядома.</t>
   </si>
   <si>
     <t>2022-08-19 22:28:41</t>
   </si>
   <si>
     <t>Сяргей Ільіч Дзюба</t>
   </si>
   <si>
     <t>24 красавіка 1976</t>
   </si>
   <si>
     <t>Сяргей, супрацоўнік БЖД, быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
 У лютым 2023 года Сяргея прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.</t>
   </si>
   <si>
     <t>Вырак суда 17.02.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-09-26 14:08:50</t>
   </si>
   <si>
+    <t>Сяргей Анатольевіч Камар</t>
+  </si>
+  <si>
+    <t>24 красавіка 1980</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.09.2025: 4 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-10-11 21:32:00</t>
+  </si>
+  <si>
     <t>Арцём Сяргеевіч Янкоўскі</t>
   </si>
   <si>
     <t>25 красавіка 2003</t>
   </si>
   <si>
     <t>13 жніўня 2023 года быў затрыманы за "распаўсюд, выраб, захоўванне, перавозка інфармацыйнай прадукцыі, якая змяшчае заклікі да экстрэмісцкай дзейнасці або якая прапагандуе такую дзейнасць". Пасля гэтага супраць яго распачалі крымінальную справу. Пасля затрымання з Арцёмам публікавалі "пакаянае" відэа, дзе ён казаў, што ў 2020-м годзе прапаноўваў закідваць супрацоўнікаў міліцыі "кактэйлямі Молатава" і адпраўляў інструкцыю па іх вырабе сябрам.</t>
   </si>
   <si>
+    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
+  </si>
+  <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2023-11-13 12:48:28</t>
   </si>
   <si>
+    <t>Ірына Віктараўна Злобіна</t>
+  </si>
+  <si>
+    <t>25 красавіка 1989</t>
+  </si>
+  <si>
+    <t>Ірына скончыла факультэт філасофіі і сацыяльных навук БДУ і апошнія гады займалася сваім невялікім бізнесам, звязаным з кветкамі і вытворчасцю сувеніраў. Яна была затрымана 12 студзеня 2021 года разам з Андрэем Аляксандравым. Ірыну абвінавачвалі ў "фінансаванні пратэстнай дзейнасці" і аплаце штрафаў удзельнікам пратэстаў. Яе асудзілі за "здраду дзяржаве" і "ўдзел у групавых дзеяннях, якія груба парушаюць грамадскі парадак".
+1 верасня 2022 года пара ажанілася ў СІЗА-1.</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.10.2022: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:11</t>
+  </si>
+  <si>
+    <t>Сяргей Васільевіч Шчарбакоў</t>
+  </si>
+  <si>
+    <t>25 красавіка 1984</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-29 15:11:02</t>
+  </si>
+  <si>
     <t>Дзмітрый Іосіфавіч Падрэз</t>
   </si>
   <si>
     <t>25 красавіка 1987</t>
   </si>
   <si>
-    <t>Стрыт-арт мастак, IT-спецыяліст, быў затрыманы ў сярэдзіне ліпеня 2021 года за перадачы даных прадстаўнікоў сілавых ведамстваў тэлеграм-каналу "Чорная кніга Беларусі".
-[...3 lines deleted...]
-    <t>Вырак суда 15.03.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+    <t>Зміцер, стрыт-арт-мастак і IT-спецыяліст, быў затрыманы ў ліпені 2021 года ў рамках крымінальнай справы, узбуджанай па трох артыкулах, уключаючы «умяшанне ў дзейнасць супрацоўніка органаў унутраных справаў». Вядома, што пры затрыманні супрацоўнікі ГУБАЗіК збівалі Дзмітрыя і здзекаваліся з яго.
+У сакавіку 2022 года Змітра прызналі вінаватым у перадачы дадзеных прадстаўнікоў сілавых ведамстваў тэлеграм-каналу «Чорная кніга Беларусі», прыгаварыўшы да пазбаўлення волі ў калоніі і выплаты маральнай шкоды «пацярпелым».</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.03.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 11000 рублёў кампенсацыі.</t>
   </si>
   <si>
     <t>2021-09-30 10:25:31</t>
   </si>
   <si>
-    <t>Віталь Паўлавіч Барысевіч</t>
-[...13 lines deleted...]
-  <si>
     <t>Віктар Вітальевіч Яскіч</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 красавіка 1989</t>
   </si>
   <si>
     <t>Працаваў таксістам. Шматдзетны бацька, ад двух шлюбаў мае 6 дзяцей.
 Затрыманы па справе аб тэрарызме. На допытах быў моцна збіты (Віктару нават зламалі руку). Па дадзеных КДБ, Віктара Яскіча і Яўгена Грука асудзілі па арт. 289 КК (акт тэрарызму) і арт. 295 КК (незаконныя дзеянні ў адносінах да агнястрэльнай зброі, боепрыпасаў і выбуховых рэчываў). Аб іх затрыманні стала вядома ў пачатку красавіка 2024 года з сюжэту АНТ. Як сцвярджалі прапагандысты, сілавікі затрымалі як мінімум 12 чалавек, сярод якіх Грук і Яскіч, абвінавачаныя ў кантрабандзе ўзрыўчаткі і планаванні тэрактаў. Па словах аўтара сюжэту, Грук быў інфарматарам СБУ: фатаграфаваў ваенную тэхніку і скідаў яе каардынаты. Пасля Груку далі каманду забраць узрыўчатку са схованкі. Да схованкі мужчыну падвёз Яскіч. Пасля яны абодва павінны былі раскласці ўзрыўчатку са схованкі ў новыя схованкі. У сюжэце не тлумачаць логіку такіх дзеянняў.
 Суд адбыўся ў маі 2025 года. Прысуд невядомы, да суда Віктар знаходзіўся ў СІЗА.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
+    <t>Вырак суда дата невядомая: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-07-16 23:01:33</t>
   </si>
   <si>
-    <t>Павел Аляксандравіч Шпетны</t>
-[...52 lines deleted...]
-    <t>2024-04-30 23:50:52</t>
+    <t>Віталь Паўлавіч Барысевіч</t>
+  </si>
+  <si>
+    <t>Віталь быў затрыманы ў лістападзе 2021 года па крымінальнай справе, узбуджанай па артыкуле "удзел у масавых беспарадках", і узяты пад варту ў СІЗА.
+У сакавіку 2022 года яго прызналі вінаватым ва ўдзеле ў паслявыбарчай акцыі пратэсту, якая праходзіла ў жніўні 2020 года ў раёне ГЦ "Рыга" ў Мінску. Па версіі МУС, ён нібыта "разам з іншымі агрэсіўна настроенымі ўдзельнікамі ўчыняў пагромы і знішчэнне маёмасці: драбніў тратуарную плітку, узводзіў барыкады, перакрываў рух транспарту".</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.03.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-12-14 16:57:25</t>
   </si>
   <si>
     <t>Таццяна Сяргееўна Кузіна</t>
   </si>
   <si>
     <t>26 красавіка 1973</t>
   </si>
   <si>
     <t>Таццяна — сузаснавальніца школы маладых менеджэраў публічнага адміністравання Sympa, экспертка даследчага праекта Bipart, магістар паліталогіі.
 Яна была затрымана ў Мінску ноччу з 28 на 29 чэрвеня 2021 года ў аэрапорце пры праходжанні пашпартнага кантролю на выезд з краіны. Вядома, што Таццяна збіралася ляцець начным рэйсам у Тбілісі. Пазней стала вядома, што яна была затрыманая ў сувязі з узбуджанай крымінальнай справай. Таццяну даставілі ў ІЧУ на Акрэсціна, а праз некалькі дзён перавялі ў СІЗА.
 6 лютага 2023 года ў судзе пачалі разглядаць яе справу па абвінавачанні ў «дапамозе дзеянням, накіраваным на захоп улады», «заклікам да дзеянняў, якія наносяць шкоду нацыянальнай бяспецы» і «распальванні сацыяльнай варожасці». 17 сакавіка таго ж года суд у закрытым рэжыме прыгаварыў Таццяну да 10 гадоў пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>Вырак суда 17.03.2023: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.07.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-07-20 20:17:19</t>
   </si>
   <si>
+    <t>Дзмітрый Руслановіч Захарошка</t>
+  </si>
+  <si>
+    <t>26 красавіка 2006</t>
+  </si>
+  <si>
+    <t>У праўладным фільме (красавік 2024 года) распавялі, што шэсць падлеткаў нібыта аб'ядналіся ў "анархісцкую ячэйку "Чорныя салаўі", якую "пад кіраўніцтвам Нацыянальнай вызваленчай арміі Украіны" стварыла 16-гадовая грамадзянка Украіны Марыя Місюк.
+Супрацоўнікі АНТ сцвярджаюць, што падлеткі аб'ядналіся, каб рабіць дыверсіі па навядзенні ў Беларусі, а пасля - у Расіі. Марыю абвінавачваюць паводле ч. 2 арт. 289 КК (акт тэрарызму). Паводле сюжэту, 16-гадовая Марыя Місюк у 2022 годзе пераехала разам з сям'ёй з Украіны ў Беларусь, дзе стварыла "анархісцкае вочка для падрыхтоўкі тэрактаў". Сярод затрыманых – навучэнцы каледжаў у Баранавічах, Нясвіжы, Міры, Мінску і Лунінцы. Гэта Трафім Барысаў, Сяргей Жыгалёў, Зміцер Захарошка , Анастасія Кліменка і Аляксандра Пуліновіч. Як сцвярджаюць супрацоўнікі АНТ, маладыя людзі збіраліся на Баранавіцкай кватэры, каб падрыхтавацца да сваёй першай сур'ёзнай акцыі – сабраць узрыўчатку і падарваць Баранавіцкую філію міліцыі ці пракуратуру. Па якіх артыкулах абвінавачваюць астатніх пяці ўдзельнікаў, невядома. Як і невядомы іх статусы і месцазнаходжанне.</t>
+  </si>
+  <si>
+    <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
+  </si>
+  <si>
+    <t>Вырак суда 11.11.2025: 10 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 09.02.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-04-30 23:50:52</t>
+  </si>
+  <si>
+    <t>Яўген Аляксандравіч Гармаш</t>
+  </si>
+  <si>
+    <t>26 красавіка 1987</t>
+  </si>
+  <si>
+    <t>Суд над ім распачаўся 4 верасня 2023 года ў Менскім гарадскім судзе. Гэта той самы мінчук , якога людзі "адбілі" ад затрымання на пікеце па зборы подпісаў 31 траўня 2020 года пасля таго, як той крыкнуў супрацоўнікамі ДАІ "Ганьба!". Цяпер Яўгена судзяць у межах крымінальнай справы.
+17.11.2023 адбылося апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.09.2023: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.11.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:43:18</t>
+  </si>
+  <si>
     <t>Уладзімір Уладзіміравіч Цыгановіч</t>
   </si>
   <si>
     <t>26 красавіка 1980</t>
   </si>
   <si>
     <t>Уладзімір - блогер і аўтар YouTube-канала MozgON. Ён пачынаў з абмеркавання эканамічных і грамадскіх навін, пазней перайшоў на палітычныя тэмы, асвятляючы розныя акцыі, у тым ліку пікеты Сяргея Ціханоўскага.
 У чэрвені 2020 года яго затрымалі для адбыцця адміністрацыйнага арышту, але пазней абвінавацілі ў падрыхтоўцы "масавых беспарадкаў" і асудзілі па "справе Ціханоўскага". Па дадзеных праваабаронцаў, фігуранты справы абавязаныя выплаціць кампенсацыю ў памеры 29 мільёнаў рублёў.
 У 2022 годзе Ўладзіміра перавялі на турэмны рэжым. У 2023 годзе яго двойчы судзілі за "злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы". Восенню 2023 года адбылося трэцяе судовае пасяджэнне па новай справе за "злоснае непадпарадкаванне".</t>
   </si>
   <si>
-    <t>Вырак суда 14.12.2021: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 01.06.2022: прысуд пакінуты без змены. Вырак суда 06.10.2022: прыблізна 29000000 рублёў кампенсацыі. Суд па змене рэжыму 24.10.2022: 3 гады турэмнага рэжыму. Вырак суда 10.04.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Вырак суда 30.11.2023: невядома. Апеляцыя 08.02.2024: невядома. Вырак суда 05.09.2024: невядома. Апеляцыя 06.11.2024: невядома.</t>
+    <t>Вырак суда 14.12.2021: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 01.06.2022: прысуд пакінуты без змены. Вырак суда 06.10.2022: прыблізна 29000000 рублёў кампенсацыі. Суд па змене рэжыму 24.10.2022: 3 гады турэмнага рэжыму. Вырак суда 10.04.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Вырак суда 30.11.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 08.02.2024: невядома. Вырак суда 05.09.2024: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 06.11.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-26 21:25:03</t>
   </si>
   <si>
-    <t>Яўген Аляксандравіч Гармаш</t>
-[...91 lines deleted...]
-    <t>2022-12-24 00:06:41</t>
+    <t>Ганна Тадэвушаўна Струкава</t>
+  </si>
+  <si>
+    <t>28 красавіка 1975</t>
+  </si>
+  <si>
+    <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
+У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
+Паводле дакументаў самога руху, Ганна Струкава фігуравала як "ігумення ўсяе Белай Русі (Беларусі) Еўдакія", а Галіна Фралова — як "манашка Феадосія".
+Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
+Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
+  </si>
+  <si>
+    <t>Вырак суда 20.02.2026: 5 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-29 19:50:40</t>
   </si>
   <si>
     <t>Станіслаў Віктаравіч Таспаеў</t>
   </si>
   <si>
     <t>28 красавіка 1976</t>
   </si>
   <si>
     <t>Актывіст з Мядзельскага раёна.
 У снежні 2021 года стала вядома , што Таспаева асудзілі на два гады хатняй хіміі за «паклёп» (арт. 188 КК). Згодна з раскладам судоў, за апошнія паўгода яго двойчы судзілі па адміністрацыйных справах за парушэнне правілаў утрымання жывёл у маі 2023 года і за парушэнне парадку правядзення масавых мерапрыемстваў у маі 2024 года.
 Суд над Станіславам, але ўжо па крымінальнай справе, пачнецца 4 кастрычніка 2024 г. у судзе Мядзельскага раёна. Як паведаміла прэс-служба пракуратуры, Станіслаў з'яўляецца адміністратарам YouTube-канала «Ініцыятыва Курорта Нарач» (прызнаны экстрэмісцкім 12 чэрвеня 2024 года), у якім "з сакавіка 2017 года па ліпень 2024 года ў 36 паведамленнях на відэазапісах ён распаўсюдзіў загадчыкам , эканамічным і сацыяльным становішчы Рэспублікі Беларусь, прававым становішчы яе грамадзян, дзейнасці дзяржаўных органаў, якія дыскрэдытуюць краіну перад неабмежаваным колам асоб".
 Мужчына захапляецца фатаграфіяй, і гэта была адна з крыніц яго даходу. Зарабляе і камп'ютарнымі паслугамі. Таксама Станіслаў быў раённым каардынатарам праекту "IT-краіна", які фінансавала ІТ-кампанія "Белхард". Акрамя працы, Станіслаў займаўся экалагічнымі праблемамі Мядзела і наваколля, абараняў прыроду.</t>
   </si>
   <si>
     <t>Вырак суда 15.12.2021: 2 гады абмежаванні волі без накіравання. Вырак суда 01.11.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 31.01.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-11-29 00:04:02</t>
   </si>
   <si>
-    <t>Рыгор Уладзіміравіч Гунько</t>
-[...68 lines deleted...]
-    <t>2024-02-05 18:58:53</t>
+    <t>Аляксандр Сяргеевіч Шустоўскі</t>
+  </si>
+  <si>
+    <t>28 красавіка 1967</t>
+  </si>
+  <si>
+    <t>Быў асуджаны ў канцы 2022 года на хімію з накіраваннем за ўдзел у акцыях патэста, пасля чаго ў 2024 годзе быў асуджаны за махлярства і адпраўлены адбываць у ВК-2.</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.12.2022: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Вырак суда 24.05.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-12-24 00:06:41</t>
+  </si>
+  <si>
+    <t>Тарас Ігаравіч Мачынскі</t>
+  </si>
+  <si>
+    <t>28 красавіка 1981</t>
+  </si>
+  <si>
+    <t>Былы ўкраінец. Беларускае грамадзянства атрымаў у 2010 годзе, часта бывае ў памежжы.
+У сюжэце на праўладным канале сцвярджаецца, што ён перадаваў Купрыенку (абвінавачваецца ў шпіянажы), напрыклад, дадзеныя аб размяшчэнні ваеннай тэхнікі, руху калон. </t>
+  </si>
+  <si>
+    <t>10 год пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-12-27 00:38:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1735,2342 +1548,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
         <v>22</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>26</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>27</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="H8" t="s">
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
+      <c r="E11" t="s">
+        <v>68</v>
+      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>72</v>
+      </c>
+      <c r="C12" t="s">
+        <v>73</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I15" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>98</v>
+      </c>
+      <c r="C17" t="s">
+        <v>99</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I17" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I20" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>123</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="I21" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B22" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
+      <c r="E22" t="s">
+        <v>90</v>
+      </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I22" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B23" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F23" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I23" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B24" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C24" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H24" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B25" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I25" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C26" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H26" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I26" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B27" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C27" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H27" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I27" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B28" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C28" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H28" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="I28" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
+      <c r="E29" t="s">
+        <v>164</v>
+      </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H29" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I29" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>168</v>
+      </c>
+      <c r="C30" t="s">
+        <v>169</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>164</v>
       </c>
       <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
         <v>14</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I30" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C31" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>164</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="H31" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="I31" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B32" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>176</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="I32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C33" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>164</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H33" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B34" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C34" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I34" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B35" t="s">
-        <v>190</v>
+        <v>192</v>
+      </c>
+      <c r="C35" t="s">
+        <v>193</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="I35" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B36" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C36" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H36" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I36" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B37" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C37" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="I37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>164</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I38" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H39" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H40" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H41" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>223</v>
       </c>
       <c r="B42" t="s">
         <v>224</v>
       </c>
       <c r="C42" t="s">
         <v>225</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>164</v>
+        <v>27</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H42" t="s">
         <v>226</v>
       </c>
       <c r="I42" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>228</v>
       </c>
       <c r="B43" t="s">
         <v>229</v>
       </c>
       <c r="C43" t="s">
         <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H43" t="s">
         <v>231</v>
       </c>
       <c r="I43" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>233</v>
       </c>
       <c r="B44" t="s">
+        <v>224</v>
+      </c>
+      <c r="C44" t="s">
         <v>234</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>21</v>
+      </c>
+      <c r="H44" t="s">
         <v>235</v>
       </c>
-      <c r="F44" t="s">
-[...5 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" t="s">
         <v>238</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>239</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H45" t="s">
         <v>240</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C46" t="s">
         <v>244</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
+      <c r="E46" t="s">
+        <v>33</v>
+      </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H46" t="s">
         <v>245</v>
       </c>
       <c r="I46" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>247</v>
       </c>
       <c r="B47" t="s">
         <v>248</v>
       </c>
       <c r="C47" t="s">
         <v>249</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H47" t="s">
         <v>250</v>
       </c>
       <c r="I47" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>252</v>
       </c>
       <c r="B48" t="s">
         <v>253</v>
       </c>
       <c r="C48" t="s">
         <v>254</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H48" t="s">
         <v>255</v>
       </c>
       <c r="I48" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>257</v>
       </c>
       <c r="B49" t="s">
         <v>258</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" t="s">
         <v>259</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>261</v>
+      </c>
+      <c r="B50" t="s">
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
         <v>263</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>264</v>
       </c>
-      <c r="C50" t="s">
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50" t="s">
         <v>265</v>
       </c>
-      <c r="D50" t="s">
-[...11 lines deleted...]
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>267</v>
+      </c>
+      <c r="B51" t="s">
         <v>268</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>269</v>
       </c>
-      <c r="C51" t="s">
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" t="s">
         <v>270</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51" t="s">
+      <c r="I51" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" t="s">
+        <v>273</v>
+      </c>
+      <c r="C52" t="s">
         <v>274</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>57</v>
+      </c>
+      <c r="E52" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>275</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>276</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>277</v>
+      </c>
+      <c r="B53" t="s">
+        <v>278</v>
+      </c>
+      <c r="C53" t="s">
         <v>279</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
         <v>280</v>
       </c>
-      <c r="C53" t="s">
+      <c r="I53" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" t="s">
         <v>284</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>90</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
         <v>285</v>
       </c>
-      <c r="D54" t="s">
-[...11 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>287</v>
+      </c>
+      <c r="B55" t="s">
         <v>288</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
         <v>289</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>290</v>
-      </c>
-[...16 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>291</v>
+      </c>
+      <c r="B56" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" t="s">
+        <v>293</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
         <v>294</v>
       </c>
-      <c r="B56" t="s">
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>21</v>
+      </c>
+      <c r="H56" t="s">
         <v>295</v>
       </c>
-      <c r="C56" t="s">
+      <c r="I56" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" t="s">
         <v>299</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>57</v>
+      </c>
+      <c r="E57" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" t="s">
         <v>300</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>302</v>
+      </c>
+      <c r="B58" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>21</v>
+      </c>
+      <c r="H58" t="s">
         <v>304</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>306</v>
+      </c>
+      <c r="B59" t="s">
+        <v>307</v>
+      </c>
+      <c r="C59" t="s">
+        <v>308</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>21</v>
+      </c>
+      <c r="H59" t="s">
         <v>309</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
+        <v>298</v>
+      </c>
+      <c r="C60" t="s">
+        <v>312</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>164</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" t="s">
+        <v>313</v>
+      </c>
+      <c r="I60" t="s">
         <v>314</v>
-      </c>
-[...22 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="C61" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H61" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E62" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H62" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>327</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>21</v>
+      </c>
+      <c r="H63" t="s">
+        <v>328</v>
+      </c>
+      <c r="I63" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>330</v>
+      </c>
+      <c r="B64" t="s">
+        <v>331</v>
+      </c>
+      <c r="C64" t="s">
+        <v>332</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>21</v>
+      </c>
+      <c r="H64" t="s">
+        <v>333</v>
+      </c>
+      <c r="I64" t="s">
         <v>334</v>
-      </c>
-[...22 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>335</v>
+      </c>
+      <c r="B65" t="s">
+        <v>336</v>
+      </c>
+      <c r="C65" t="s">
+        <v>337</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>84</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" t="s">
+        <v>338</v>
+      </c>
+      <c r="I65" t="s">
         <v>339</v>
-      </c>
-[...22 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" t="s">
+        <v>342</v>
+      </c>
+      <c r="D66" t="s">
+        <v>57</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66" t="s">
         <v>343</v>
       </c>
-      <c r="B66" t="s">
+      <c r="I66" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>345</v>
+      </c>
+      <c r="B67" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" t="s">
         <v>347</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" t="s">
         <v>348</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>350</v>
+      </c>
+      <c r="B68" t="s">
+        <v>351</v>
+      </c>
+      <c r="C68" t="s">
         <v>352</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>353</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>354</v>
-      </c>
-[...16 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>355</v>
+      </c>
+      <c r="B69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
         <v>357</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>164</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" t="s">
         <v>358</v>
       </c>
-      <c r="C69" t="s">
+      <c r="I69" t="s">
         <v>359</v>
-      </c>
-[...355 lines deleted...]
-        <v>418</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">