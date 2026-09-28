--- v2 (2026-07-29)
+++ v3 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
@@ -68,578 +68,629 @@
   <si>
     <t>1 лютага 1987</t>
   </si>
   <si>
     <t>У сюжэце бел дзярж тэлеканала паведамілі , што Аляксандр перавёў BYPOL у траўні 2021 года каля 800 даляраў ЗША. Варта адзначыць, што BYPOL прызналі экстрэмісцкай арганізацыяй у лістападзе 2021 года, то бок у момант пераводу ініцыятыва экстрэмісцкай не з'яўлялася.
 Па словах сведкаў, Аляксандру сапраўды прапанавалі кампенсаваць шкоду праз фонд, звязаны з прэзідэнтам. Ён пагадзіўся на такую кампенсацыю ў абмен на вызваленне, але ўсё пайшло не па плане. Аляксандр атрымаў адмову, а яго грошы (каля 30 біткоінаў) былі канфіскаваныя. Арганізацыю BYPOL прызналі "тэрарыстычным фармаваннем", і супраць Аляксандра распачалі новую крымінальную справу па артыкуле "Фінансаванне тэрарыстычнай дзейнасці".
 15 сакавіка 2024 года ў Мінскім гарадскім судзе суддзя Алена Шылько вынесла новы прысуд - 9 гадоў пазбаўлення волі. Хвалі памілавання, якія прайшлі па краіне, палітвязня не закранулі.</t>
   </si>
   <si>
     <t>Мужчынскі</t>
   </si>
   <si>
     <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
   </si>
   <si>
     <t>У зняволенні</t>
   </si>
   <si>
     <t>Так</t>
   </si>
   <si>
     <t>Вырак суда 31.10.2022: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.01.2023: невядома. Вырак суда 15.03.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.05.2024: невядома.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
+  </si>
+  <si>
+    <t>Андрэй Уладзіміравіч Андронаў</t>
+  </si>
+  <si>
+    <t>2 лютага 1977</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-07-12 20:26:29</t>
   </si>
   <si>
     <t>Віктар Дзмітрыевіч Новік</t>
   </si>
   <si>
     <t>2 лютага 1989</t>
   </si>
   <si>
     <t>Супрацоўнік мытні.
 У Мінскім гарадскім судзе з 10 кастрычніка 2023 года па 6 лютага 2024 года праходзіла закрытае пасяджэнне ў адносінах да трох супрацоўнікаў мытнай службы Яўгена Гурыновіча, Віктара Новіка і Уладзіміра Журомскага. Агулам іх судзілі па васьмі артыкулах Крымінальнага кодэкса. Сярод іншага іх абвінавачваюць у "здрадах дзяржаве", "садзейнічанні экстрэмісцкай дзейнасці", "перавышэнні службовых паўнамоцтваў", "ўзбуджэнні іншай сацыяльнай варожасці", "стварэнні або ўдзеле ў экстрэмісцкіх фарміраваннях".
 Падрабязнасці справы і прычыны пераследу праваабаронцам невядомыя.
 24.05.2024 адбылося апеляцыйнае пасяджэнне суда, прыгавор уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 05.02.2024: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 24.05.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
-    <t>Андрэй Уладзіміравіч Андронаў</t>
-[...13 lines deleted...]
-  <si>
     <t>Пётр Часлававіч Юркевіч</t>
   </si>
   <si>
     <t>2 лютага 1973</t>
   </si>
   <si>
     <t>Пётр быў затрыманы ў студзені 2022 года па абвінавачанні ў тэрарызме, выстаўленым на палітычнай глебе, і асуджаны па некалькіх крымінальных артыкулах. Яму прызначылі вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якога - турэмны рэжым.
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і "арганізацыяй масавых беспарадкаў".
 Пятра зноў пераводзілі ў СІЗА-1 у 2025 годзе, верагодна па новай крымінальнай справе, у пачатку лістапада 2025 года зноў быў этапаваны ў калонію.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-01-23 20:18:16</t>
   </si>
   <si>
+    <t>Цімафей Алегавіч Пугачоў</t>
+  </si>
+  <si>
+    <t>3 лютага 1996</t>
+  </si>
+  <si>
+    <t>Цімафей - бубнач, ён граў у розных калектывах і запісваў каверы. Яго праца таксама была напрамую звязана з хобі: ён працаваў у гомельскай кампаніі "Саўнд-ЛД" (SoundLand), якая займаецца стварэннем і продажам прафесійнай гукавой апаратуры.</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.01.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
+  </si>
+  <si>
     <t>Аляксандр Валер'евіч Каваль</t>
   </si>
   <si>
     <t>3 лютага 1985</t>
   </si>
   <si>
     <t>Коваль быў затрыманы 28 траўня 2023 года на мяжы. Ён вяртаўся са спаборніцтваў у Славакіі, а пры ўездзе ў Беларусь у Коваля запатрабавалі на праверку тэлефон. Мужчына сам даў сілавікам тэлефон і пароль да яго. Пры аглядзе ў яго знайшлі “забароненыя” на думку беларускіх сілавікоў дадзеныя. З таго дня Каваль у няволі.На крымінальным судзе Коваля абвінавацілі ў тым, што 27 сакавіка 2022 года ён адправіў відэа ў тэлеграм-бот "Рэдакцыя Nexta". На відэа было перамяшчэнне ваеннай тэхнікі на кальцавой дарозе МКАД (вакол Мінска). Такім чынам, на думку дзяржабвінавачання, Коваль здзейсніў злачынства, бо беларускія ўлады лічаць Nexta «экстрэмісцкім фармаваннем».</t>
   </si>
   <si>
     <t>2,5 гады пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
-  </si>
-[...47 lines deleted...]
-    <t>2025-11-04 18:52:17</t>
   </si>
   <si>
     <t>Аляксандр Аркадзьевіч Максімавіч</t>
   </si>
   <si>
     <t>4 лютага 1996</t>
   </si>
   <si>
     <t>Абвінавачваецца ў фінансаванні экстрэмісцкай і тэрарыстычнай дзейнасці праз ахвяраванні на пратэстную ініцыятыву (Байсол).
 Аляксандр родам ён з Глуска, невялікага райцэнтра ў Магілёўскай вобласці. Пасля заканчэння школы паступіў у Беларускі дзяржаўны ўніверсітэт інфарматыкі і радыёэлектронікі на спецыяльнасць”Інфармацыйныя сістэмы і тэхналогіі ў лагістыцы”. Пасля заканчэння пайшоў у магістратуру.
 Працаваў Аляксандр у сферы IT.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>Вырак суда 30.05.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-05 15:28:56</t>
   </si>
   <si>
     <t>Андрэй Аляксандравіч Гарун</t>
   </si>
   <si>
     <t>4 лютага 1989</t>
   </si>
   <si>
     <t>Андрэй да затрымання працаваў у EPAM і раней з'яўляўся супрацоўнікам праваахоўных органаў.
 Быў затрыманы ў кастрычніку 2021 года ў межах крымінальнай справы, узбуджанай па артыкулах «распальванне варожасці» і «незаконны збор і распаўсюджванне звестак аб прыватным жыцці», і узяты пад варту ў СІЗА.
 У жніўні 2022 года Андрэя асудзілі за перадачу гэтых сілавікоў у Telegram-каналы «Карнікі Беларусі» і «Чорная кніга Беларусі» і прыгаварылі да пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
     <t>Вырак суда 25.08.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.11.2022: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-12-21 14:31:02</t>
   </si>
   <si>
-    <t>Аляксей Ігаравіч Галаўко</t>
-[...15 lines deleted...]
-    <t>2021-03-29 22:45:40</t>
+    <t>Васіль Алегавіч Прохараў</t>
+  </si>
+  <si>
+    <t>4 лютага 1992</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.12.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
+  </si>
+  <si>
+    <t>Таццяна Алегаўна Францкевіч</t>
+  </si>
+  <si>
+    <t>4 лютага 1959</t>
+  </si>
+  <si>
+    <t>Таццяну Францкевіч і Наталлю Лабацэвіч затрымалі 19 ліпеня 2024 г., калі Таццяну выклікалі ў следчы камітэт падпісаць падпіску аб не выездзе з горада Полацк, а Наталля паехала разам з ёй падтрымаць.
+Супраць Таццяны Францкевіч, маці асуджанага анархіста Аляксандра Францкевіча, і яе сястры Наталлі Лабацэвіч, маці былога палітвязня Іллі Лабацэвіча, завялі крымінальную справу і змясцілі ў СІЗА Віцебску.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.02.2025: 3 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.04.2025: адпраўлена на перагляд. Вырак суда 16.06.2025: 3 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:26:18</t>
+  </si>
+  <si>
+    <t>Сяргей Іванавіч Валадзько</t>
+  </si>
+  <si>
+    <t>5 лютага 1980</t>
+  </si>
+  <si>
+    <t>Псіхолаг з Пастаўскага раёна. Затрыманы за каментарыі, падрабязнасці пераследу невядомыя.
+Хутчэй за ўсё гэта беларускі псіхолаг і коуч Сяргей Валадзько , заснавальнік «Трэнінг Клуба»: ён з пачатку чэрвеня перастаў абнаўляць сацсеткі .</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>2026-09-10 22:35:04</t>
+  </si>
+  <si>
+    <t>Андрэй Андрэевіч Зайкоў</t>
+  </si>
+  <si>
+    <t>6 лютага 1987</t>
+  </si>
+  <si>
+    <t>Андрэю 36 гадоў. У 2020-м працаваў у агенцтве нерухомасці "Этажы". У мужчыны ёсць маленькая дачка.
+Паводле праўладных тэлеграм-каналаў, ён сам напісаў у Чорную кнігу Беларусі і прапанаваў скідваць адрасы сілавікоў, якія маюць дачыненне да рэпрэсій. Андрэй не ведаў, што на тым баку яму адказвае супрацоўнік ГУБАЗіК Артур Гайко.
+Андрэя затрымалі 10 лістапада 2023 года. Цяпер яму пагражае да 12 гадоў зняволення.
+Мужчына карыстаўся адным і тым жа акаўнтам з 2019 года. З яго ён» зліваў інфармацыю ў Чорную кнігу Беларусі, з яго ж пісаў каментары ў адкрытых чатах і групах. У відэа паказваюць яго архіўнае імя карыстальніка з базы бота ЧКБ, якую захаваў Артур Гайко. Праз яго можна адшукаць актуальнае імя тэлеграм-акаўнта і ID.</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.04.2024: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-11-14 14:13:23</t>
   </si>
   <si>
     <t>Яўген Аляксандравіч Бодрыкаў</t>
   </si>
   <si>
     <t>6 лютага 1997</t>
   </si>
   <si>
     <t>Яўген — ураджэнец Оршы, пераможца рэспубліканскай алімпіяды па гісторыі і выпускнік гістфака БДУ.
 У 2020 годзе яго затрымалі і збілі падчас пратэстаў у Менску, пасля чаго аштрафавалі за «ўдзел у несанкцыянаваным мерапрыемстве».
 У 2022 годзе яго зноў прыцягнулі па тым жа артыкуле — суд у Оршы прызначыў 15 сутак арышту за фота ў сацсетках з майкай з «Пагоняй».
 У 2025 годзе супраць яго распачалі новую крымінальную справу, як мяркуецца, за здымку перасоўванняў ваеннай тэхнікі, і прысудзілі да абмежавання волі з накіраваннем.</t>
   </si>
   <si>
     <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
   </si>
   <si>
     <t>Хімія са скіраваннем</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-06-09 22:10:00</t>
   </si>
   <si>
-    <t>Андрэй Андрэевіч Зайкоў</t>
-[...17 lines deleted...]
-    <t>2023-11-14 14:13:23</t>
+    <t>Аляксей Ігаравіч Галаўко</t>
+  </si>
+  <si>
+    <t>6 лютага 2001</t>
+  </si>
+  <si>
+    <t>Аляксей, актывіст анархісцкага руху, быў затрыманы ў сакавіку 2021 года ў межах крымінальнай справы, узбуджанай супраць анархістаў з Брэсцкай вобласці. Ён быў асуджаны па некалькіх крымінальных артыкулах, такіх як "удзел у групавых дзеяннях, якія груба парушаюць грамадскі парадак" і "стварэнне экстрэмісцкага фарміравання і ўдзел у ім".
+Вядома, што ў аснову абвінавачання лёг эпізод з перакрыццем дарог у Брэсце ў 2018 годзе падчас пратэсту супраць будаўніцтва завода АКБ, а таксама ўдзел у "Маршы недармаедаў", які адбыўся 5 сакавіка 2017 года.</t>
+  </si>
+  <si>
+    <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.09.2022: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены. Вырак суда 05.09.2025: 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-03-29 22:45:40</t>
   </si>
   <si>
     <t>Сяргей Васільевіч Шабан</t>
   </si>
   <si>
     <t>6 лютага 1971</t>
   </si>
   <si>
     <t>Сяргей, намеснік старшыні праўлення Белгазпрамбанка, быў затрыманы ў рамках "справы Бабарыка" і ў ліпені 2021 года асуджаны па артыкуле "атрыманне хабару".</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>Вырак суда 06.07.2021: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
   </si>
   <si>
-    <t>Дыяна Мікалаеўна Стульба</t>
-[...12 lines deleted...]
-    <t>2024-02-15 23:01:27</t>
+    <t>Андрэй Віктаравіч Аўсяннікаў</t>
+  </si>
+  <si>
+    <t>7 лютага 1980</t>
+  </si>
+  <si>
+    <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 17.04.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-05-01 13:33:03</t>
   </si>
   <si>
     <t>Аляксандр Аляксандравіч Чумакоў</t>
   </si>
   <si>
     <t>7 лютага 1984</t>
   </si>
   <si>
     <t>09.02.2024 адбылося апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 04.12.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-07 23:17:56</t>
   </si>
   <si>
+    <t>Таццяна Аляксандраўна Шынкевіч</t>
+  </si>
+  <si>
+    <t>9 лютага 1983</t>
+  </si>
+  <si>
+    <t>Таццяну асудзілі больш як да шасці гадоў пазбаўлення волі - дакладны тэрмін невядомы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 25.03.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.06.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-03-18 17:25:01</t>
+  </si>
+  <si>
     <t>Аляксей Вікенцьевіч Ігнаценка</t>
   </si>
   <si>
     <t>9 лютага 1978</t>
   </si>
   <si>
     <t>Асуджаны за каментары ў сацсетках.</t>
   </si>
   <si>
     <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
   </si>
   <si>
     <t>Вырак суда 14.03.2025: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 100 базавых велічынь штрафу. Апеляцыя 04.04.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-05-06 11:14:09</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-03-18 17:25:01</t>
   </si>
   <si>
     <t>Дзмітрый Уладзіміравіч Вялаў</t>
   </si>
   <si>
     <t>10 лютага 1981</t>
   </si>
   <si>
     <t>Зміцер да падзей 2020-га працаваў у Лідскім лакаматыўным дэпо, у апошнія гады быў дальнабойшчыкам у Еўрасаюзе.
 Як мяркуецца, быў затрыманы восенню 2025 года пасля аднаго з чарговых рэйсаў. Апошнія яго паведамленні датычацца перасячэння мяжы менавіта ў гэты перыяд.
 У 2026 годзе Зміцер быў прызнаны вінаватым па артыкулах «паклёп у дачыненні да Лукашэнкі», «распальванне варожасці» і «садзейнічанне экстрэмісцкай дзейнасці» і пргавораны да пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2026-03-22 13:43:01</t>
   </si>
   <si>
+    <t>Аксана Станіславаўна Вольвачава</t>
+  </si>
+  <si>
+    <t>11 лютага 1969</t>
+  </si>
+  <si>
+    <t>Аксана Вольвачава нарадзілася ва ўкраінскай Вінніцы, але жыве ў Беларусі больш за 30 гадоў.
+З пачатку 2019 года жанчына была зарэгістраваная як ІП, а яе асноўным відам дзейнасці быў рознічны гандаль каўбаснымі вырабамі і вяндлінай у спецыялізаваных магазінах Мінска. Цяпер яе бізнэс знаходзіцца ў працэсе ліквідацыі.
+Аксана мае актыўную грамадзянскую пазіцыю і шмат размаўляла ў палітычных тэлеграм-чатах, асабліва пасля пачатку поўнамаштабнай вайны ва Украіне ў 2022 годзе. З адкрытых дадзеных вынікае, што сілавікі пераследвалі яе менавіта за каментары ў сетцы. Першы раз мінчанку затрымлівалі яшчэ ў студзені 2024 года менавіта за каментарыі.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-26 19:57:56</t>
+  </si>
+  <si>
     <t>Дзяніс Фадзеевіч Цыбульскі</t>
   </si>
   <si>
     <t>11 лютага 1981</t>
   </si>
   <si>
     <t>Асуджаны судом Заводскага раёна г. Мінска па ч. 1 арт. 342 Крымінальнага кодэкса 22 сакавіка 2023 г. справу разгледзела суддзя Хвойніцкая Жанна .
 На пачатку траўня 2024 г. стала вядома, што Дзяніс праходзіць па новай справе. ( удзел у экстрэмісцкім фармаванні ) . У Віцебскім абласным судзе Яўген Буруноў разглядаў справу ў закрытым судовым паседжанні з 7 траўня па 5 чэрвеня 2024 года .</t>
   </si>
   <si>
     <t>Вырак суда 22.03.2023: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 06.06.2023: невядома. Вырак суда 05.06.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
   </si>
   <si>
     <t>Аляксандра Вячаславаўна Пуліновіч</t>
   </si>
   <si>
     <t>12 лютага 2007</t>
   </si>
   <si>
     <t>У праўладным фільме (красавік 2024 года) распавялі, што шэсць падлеткаў нібыта аб'ядналіся ў "анархісцкую ячэйку "Чорныя салаўі", якую "пад кіраўніцтвам Нацыянальнай вызваленчай арміі Украіны" стварыла 16-гадовая грамадзянка Украіны Марыя Місюк.
 Супрацоўнікі АНТ сцвярджаюць , што падлеткі аб'ядналіся, каб рабіць дыверсіі па навядзенні ў Беларусі, а пасля - у Расіі. Марыю абвінавачваюць паводле ч. 2 арт. 289 КК (акт тэрарызму). Паводле сюжэту, 16-гадовая Марыя Місюк у 2022 годзе пераехала разам з сям'ёй з Украіны ў Беларусь, дзе стварыла "анархісцкае вочка для падрыхтоўкі тэрактаў". Сярод затрыманых – навучэнцы каледжаў у Баранавічах, Нясвіжы, Міры, Мінску і Лунінцы. Гэта Трафім Барысаў, Сяргей Жыгалёў, Зміцер Захарошка, Анастасія Кліменка і Аляксандра Пуліновіч . Як сцвярджаюць супрацоўнікі АНТ, маладыя людзі збіраліся на Баранавіцкай кватэры, каб падрыхтавацца да сваёй першай сур'ёзнай акцыі – сабраць узрыўчатку і падарваць Баранавіцкую філію міліцыі ці пракуратуру. Па якіх артыкулах абвінавачваюць астатніх пяці ўдзельнікаў, невядома. Як і невядомы іх статусы і месцазнаходжанне.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 10 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 09.02.2026: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-05-01 20:30:24</t>
   </si>
   <si>
-    <t>Віталь Юр'евіч Мельнік</t>
-[...18 lines deleted...]
-    <t>2022-07-22 14:35:14</t>
+    <t>Андрэй Васільевіч Цыпак</t>
+  </si>
+  <si>
+    <t>12 лютага 1993</t>
+  </si>
+  <si>
+    <t>Былога супрацоўніка МТС з Брэста затрымалі ў пачатку лістапада 2022 года. У відэа "пакаяння" ён распавёў, што ў 2020-2021 гадах працаваў у МТС і меў доступ да дадзеных. Па дадзеных сілавікоў, Андрэй перадаў у "Чорную кнігу Беларусі" дадзеныя некалькіх чыноўнікаў і пракурораў.
+Былы сукамернік Цыпака распавёў праваабаронцам, што Андрэя моцна збілі пры затрыманні.
+Справа Андрэя разглядалася ў закрытым рэжыме, таму зыход суда праваабаронцам невядомы.
+Андрэй Цыпак раней гуляў у брэсцкім гандбольным клубе імя Мяшкова. З 2020 па 2021 год працаваў у МТС - і ў гэты час, па версіі сілавікоў, перадаў дадзеныя некалькіх пракурораў і дзяржаўных службовых асоб у пратэстную ініцыятыву.</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.03.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 19.05.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
   </si>
   <si>
     <t>Сяргей Аляксандравіч Сікорскі</t>
   </si>
   <si>
     <t>12 лютага 1976</t>
   </si>
   <si>
     <t>Сяргей, памочнік кіраўніка адной са сталічных арганізацый, быў затрыманы ў верасні 2020 года ў сябе дома за ўдзел у акцыі пратэсту супраць фальсіфікацый прэзідэнцкіх выбараў і гвалту супраць мірных грамадзян, якая праходзіла 11 жніўня 2020 года ў Менску. Яго асудзілі за "ўдзел у масавых беспарадках", а таксама па артыкуле, звязаным з наркотыкамі.
 м
 7 верасьня 2020 года яго затрымалі па месцы жыхарства. Згодна з пратаколам агляду, у момант затрымання ён знаходзіўся ў стане, выкліканым спажываннем псіхатропных рэчываў, у яго арганізме быў выяўлены мефедрон. Падчас вобыску ў кватэры праваахоўнікі знайшлі парашкападобнае рэчыва. Пазней следчыя прыйшлі да высновы, што Сікорскі таксама збыў такое рэчыва 46-гадовай жыхарцы Магілёва.
 Падчас спрэчак бакоў дзяржабвінаваўца запытаў суд прысудзіць Сікорскаму:
 Па частцы 1 артыкула 328 КК - 2 гады пазбаўлення волі;
 Па частцы 3 артыкула 328 КК - 7 гадоў пазбаўлення волі і 300 базавых велічынь штрафу. Шляхам складання пакаранняў па дзвюх частках артыкула 328 разам прысудзіць 7 гадоў пазбаўлення волі;
 Па частцы 2 артыкула 293 КК - 5 гадоў пазбаўлення волі.
 Выніковае пакаранне -9 гадоў пазбаўлення волі з адбываннем у папраўчай калоніі ўзмоцненага рэжыму і 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 06.05.2021: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2021-05-06 19:38:28</t>
   </si>
   <si>
-    <t>Андрэй Васільевіч Цыпак</t>
-[...14 lines deleted...]
-    <t>2023-03-16 22:41:19</t>
+    <t>Віталь Юр'евіч Мельнік</t>
+  </si>
+  <si>
+    <t>12 лютага 1982</t>
+  </si>
+  <si>
+    <t>Затрыманы па справе "рэйкавых партызан".
+Вядома, што мужчына пражывае ў вёсцы Хадакова, у яго ёсць маленькае дзіця.
+Пры затрыманні яму прастрэлілі каленныя суставы.
+Сям'я лічыць, што Віталь не мае дачынення да свядомых артыкулаў, і звязвае затрыманне з помстай мясцовага суддзі, а таксама тым, што раней у Віталя была судзімасць.
+Падрабязнасці справы невядомыя.</t>
+  </si>
+  <si>
+    <t>ПК-13, г.Глыбокае, вул.Савецкая 205, 211791</t>
+  </si>
+  <si>
+    <t>16 гадоў пазбаўленні ў калоніі ва ўмовах строгага рэжыму і 300 базавых штрафаў.</t>
+  </si>
+  <si>
+    <t>2022-07-22 14:35:14</t>
+  </si>
+  <si>
+    <t>Віталь Леанідавіч Каледа</t>
+  </si>
+  <si>
+    <t>13 лютага 1967</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:53:43</t>
   </si>
   <si>
     <t>Міхаіл Пятровіч Даўжанкоў</t>
   </si>
   <si>
     <t>13 лютага 1971</t>
   </si>
   <si>
     <t>Быў затрыманы ў канцы жніўня - пачатку верасня 2024 года перад выбарамі. Асуджаны па арт. 203 Крымінальнага кодэкса да пяці гадоў пазбаўлення волі за захоўванне даведніка ў электронным выглядзе.
 Міхась скончыў МГУП і Акадэмію кіравання. Працаваў у гарвыканкаме інжынерам па кібербяспецы, пасля 2020 года альбо быў звольнены, альбо звольніўся сам.
 Спачатку ўтрымліваўся ў СІЗА-7, 13 жніўня 2025 года прыбыў у ВК-22.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2026-06-01 21:51:29</t>
-  </si>
-[...30 lines deleted...]
-    <t>2021-09-26 12:54:01</t>
   </si>
   <si>
     <t>Валерый Віктаравіч Барзенка</t>
   </si>
   <si>
     <t>Яго прызналі вінаватым у тым, што ў лістападзе 2020 года і сакавіку 2021 года ён накіраваў у тэлеграм-боты "дэструктыўных каналаў" інфармацыю пра свайго былога кіраўніка. У наступным яе размясцілі рэсурсы, праз якія "ажыццяўлялася супрацьпраўная дзейнасць у складзе экстрэмісцкіх фармаванняў". Таксама паводле абвінавачання, размяшчэнне інфармацыі, атрыманай ад Барзенка, пацягнула за сабой "іншыя цяжкія наступствы".
 Таксама яго прызналі вінаватым у тым, што ён набыў і захоўваў боепрыпасы да агнястрэльнай зброі.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Віталь Пятровіч Мінкевіч</t>
   </si>
   <si>
     <t>13 лютага 1994</t>
   </si>
   <si>
     <t>Жыхар Магілёўскай вобласці. Работнік абутковага магазіна.
 У 2020 годзе затрымліваўся за ўдзел у акцыях пратэсту.
 Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527.
 12.04.2024 адбыўся суд па змене ўмоваў рэжыму адбыцця пакарання і Віталя перавялі на турэмны рэжым тэрмінам на 3 гады.</t>
   </si>
   <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
     <t>15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
   </si>
   <si>
+    <t>Валянцін Валянцінавіч Цераневіч</t>
+  </si>
+  <si>
+    <t>13 лютага 1975</t>
+  </si>
+  <si>
+    <t>Валянцін, памочнік майстра на заводзе «Хімвалакно», які ўваходзіць у склад «Гродна Азот», а таксама намеснік старшыні Беларускага незалежнага прафсаюза «Гродна Азота», быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
+У лютым 2023 года Валянціна прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.
+У кастрычніку 2024 года адбылося чарговае судовае пасяджэнне, па выніках якога Валянціна перавялі на турэмны рэжым.</t>
+  </si>
+  <si>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.02.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены. Суд па змене рэжыму 09.10.2024: невядома гадоў турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:54:01</t>
+  </si>
+  <si>
     <t>Ганна Генадзеўна Шпак</t>
   </si>
   <si>
     <t>14 лютага 1997</t>
   </si>
   <si>
     <t>Ганна скончыла факультэт масавых відаў спорту Беларускага дзяржаўнага ўніверсітэта фізкультуры ў 2019 годзе. Працавала трэнерам-выкладчыкам у школе алімпійскага рэзерву «Буравеснік» у Мінску.
 У 2014 годзе Ганна ўдзельнічала ва II летніх юнацкіх Алімпійскіх гульнях, дзе скокнула на 3.80 і заняла 4-е месца ў агульным заліку. За гэта дзяўчына атрымала імянную стыпендыю ад Нацыянальнага алімпійскага камітэта.
 Верагодна, яе затрымалі па «справе Гаюна». У “спісе экстрэмістаў”, які вядзе МУС, яе статус пазначаны як “адбывае пакаранне”. Гэта значыць, што чалавеку прызначылі ці хімію з кірункам, ці калонію.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
     <t>Зміцер Леанідавіч Мацкевіч</t>
   </si>
   <si>
     <t>15 лютага 1994</t>
   </si>
   <si>
     <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
   </si>
   <si>
     <t>Вырак суда 07.09.2023: 3 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 14.11.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-05-12 14:13:01</t>
   </si>
   <si>
+    <t>Сяргей Вітальевіч Высоцкі</t>
+  </si>
+  <si>
+    <t>15 лютага 1976</t>
+  </si>
+  <si>
+    <t>Сяргея прызналі вінаватым у "рыхтаванні ва ўваходжанне асобы ў склад экстрэмісцкага фарміравання ў мэтах учынення злачынства экстрэмісцкай накіраванасці". Вядома, што ў яго канфіскавалі ў даход дзяржавы тэлефон - як сродак здзяйснення злачынства. Астатнія падрабязнасці невядомыя: суд праходзіў у закрытым рэжыме. Па рашэнні суда ён павінен выплаціць штраф у памеры 400 базавых велічынь (16 тыс. рублёў).
+26 ліпеня 2024 г. адбыўся разгляд апеляцыйнай скаргі.</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.05.2024: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 26.07.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-04-10 00:10:05</t>
+  </si>
+  <si>
     <t>Андрэй Анатольевіч Бераставой</t>
   </si>
   <si>
     <t>15 лютага 1980</t>
   </si>
   <si>
     <t>У Андрэя Бераставога больш за 20 гадоў досведу працы ў дызайне, а апошнія 15 ён працуе ў IT. У другой палове 2024-га яго затрымалі. Вядома толькі тое, што падставай затрымання маглі стаць каментары Бераставога ў тэлеграме. Ён карыстаўся старым акаўнтам, прывязаным да яго ўласнага беларускага нумару, і старым нікнэймам, які выкарыстоўваў паўсюль.
 Вядома, што перыядычна ездзіў у Беларусь.</t>
   </si>
   <si>
     <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-07-24 17:15:25</t>
   </si>
   <si>
     <t>Антон Алегавіч Чарэмных</t>
   </si>
   <si>
     <t>15 лютага 1983</t>
   </si>
   <si>
@@ -649,207 +700,214 @@
   </si>
   <si>
     <t>Вырак суда 28.03.2024: невядома. Апеляцыя 17.07.2024: невядома.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
   </si>
   <si>
     <t>Зміцер Аляксандравіч Кажадуб</t>
   </si>
   <si>
     <t>16 лютага 1970</t>
   </si>
   <si>
     <t>У 1994 годзе Зміцер скончыў мясцовы педагагічны інстытут імя Крупскай. Раней у Кажадуба быў уласны бізнэс. З 2013 па 2019 год ён быў зарэгістраваны як індывідуальны прадпрымальнік. Асноўным відам дзейнасці была здача ў наём уласнай нерухомасці.
 Зміцер любіць падарожнічаць, плаваць на лодках і катацца на ровары.</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>Вырак суда 19.11.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-12-08 23:17:30</t>
+  </si>
+  <si>
+    <t>Максім Віктаравіч Палонская</t>
+  </si>
+  <si>
+    <t>16 лютага 1986</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-02-14 14:52:53</t>
   </si>
   <si>
     <t>Алег Ігаравіч Гаўрылаў</t>
   </si>
   <si>
     <t>16 лютага 1981</t>
   </si>
   <si>
     <t>Фітнес-трэнер з Салігорска.
 Згодна з матэрыяламі справы Гаўрылаў у студзені 2021 года набыў і падаў двум знаёмым — Таццяне і Алегу Бірулям — аэразольныя балоны з фарбай. Пасля чаго апошнія са студзеня па люты 2021 года наносілі на розныя аб'екты інфраструктуры Салігорска надпісы і малюнкі, «ажыццяўляючы іх псуту».
 У жніўні 2021 года Гаўрылаў шляхам дамоўленасцей, у тым ліку за матэрыяльную ўзнагароду, уцягнуў іншага знаёмага — Сяргея Пасюка — у занятак «экстрэмісцкай дзейнасцю».
 Потым абвінавачаныя са жніўня па снежань 2021 года распаўсюджвалі на тэрыторыі Салігорска ўлёткі і іншую друкаваную прадукцыю. Экспертыза зместу «Сумленнай газеты», з асобнікамі якой быў затрыманы трэнер, сведчыла аб тым, што Гаўрылаў нібыта датычны да распальвання расавай, нацыянальнай, рэлігійнай або іншай сацыяльнай варожасці або варожасці, учыненага групай асоб.</t>
   </si>
   <si>
     <t>Вырак суда 12.12.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 07.04.2023: невядома. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-12-30 14:20:17</t>
   </si>
   <si>
-    <t>Максім Віктаравіч Палонская</t>
-[...10 lines deleted...]
-  <si>
     <t>Аляксей Андрэевіч Чарнавусаў</t>
   </si>
   <si>
     <t>17 лютага 1991</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 15.05.2024: 4 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 05.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
     <t>Зміцер Валер'евіч Гут</t>
   </si>
   <si>
     <t>18 лютага 1988</t>
   </si>
   <si>
     <t>Зміцер працаваў у IT сферы, да гэтага 7 гадоў прапрацаваў у пракуратуры.
 09.01.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 23.10.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.01.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Аляксандр Іванавіч Шайпак</t>
-[...11 lines deleted...]
-    <t>2025-02-17 19:02:32</t>
+    <t>Павел Аляксандравіч Каберда</t>
+  </si>
+  <si>
+    <t>19 лютага 1983</t>
+  </si>
+  <si>
+    <t>У 2006 годзе ён скончыў магістратуру фізічнага факультэта БДУ. Да затрымання займаў пасаду вядучага інжынера-праграміста (кіруючая пасаду) у кампаніі EPAM. У маі 2020 года Павел разам з камандай іншых IT-супрацоўнікаў дапамагаў беларускім настаўнікам з арганізацыяй сістэмы дыстанцыйнай адукацыі. Павел жанаты, у яго двое дзяцей. На момант затрымання і суда яго жонка была цяжарная: ён не бачыў другога дзіця.
+Судзячы па сацсетках, Павел займаўся сацыяльнымі танцамі (хастлом).
+Падставай прысуду сталі грашовыя донаты праз PayPal у 2020-2022 гадах на адрас такіх фондаў і ініцыятываў, як BYSOL, BY_help, BYPOL і іншыя. Большасць донатаў складала ад 10 да 50 еўра, усяго пераводаў было каля дзесяці. Павел прызнаў факты перакладаў і патлумачыў іх жаданнем дапамагчы людзям, якія пацярпелі падчас пратэстаў ці страцілі працу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.01.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 23.04.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
   </si>
   <si>
     <t>Уладзімір Юр'евіч Савельеў</t>
   </si>
   <si>
     <t>19 лютага 1987</t>
   </si>
   <si>
     <t>У пачатку кастрычніка 2022 г. у Маскоўскім раёне сталіцы на апоры лініі электраперадач невядомыя вывесілі бел-чырвона-белы сцяг і сцяг Украіны. У тэлеграм-канале Антона Матолькі на наступны дзень з'явіўся пост з фатаграфіяй сцяга і подпісам: "Мінчане віншуюць украінскі народ з цудоўнымі навінамі з крымскага моста. Крым — це Україна! Жыве Беларусь! Слава Украіне!". Падчас аператыўна-вышуковых мерапрыемстваў супрацоўнікі міліцыі затрымалі шасцярых мінчан ва ўзросце ад 34 да 36 гадоў, якія нібыта гэта зрабілі. У тым ліку Уладзіміра.
 Савельеў на праўладным відэа казаў , што акцыю зладзілі ў падтрымку ўкраінцаў: "Гэта падтрымка мірных грамадзян, якія гінуць у непатрэбнай вайне".
 14.09.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
+    <t>невядома гадоў пазбаўлення волі ў калоніі</t>
+  </si>
+  <si>
     <t>2023-05-19 10:04:03</t>
   </si>
   <si>
-    <t>Павел Аляксандравіч Каберда</t>
-[...13 lines deleted...]
-    <t>2024-01-15 16:54:26</t>
+    <t>Станіслаў Сяргеевіч Шапель</t>
+  </si>
+  <si>
+    <t>19 лютага 2006</t>
+  </si>
+  <si>
+    <t>Як паведамлялася ў фільме АНТ "Дзеці на прыцэле. Завербаваныя ворагам", Станіслава абвінавачваюць у тым, што ён пагадзіўся быць кур'ерам для "арганізацыі, якая курыравала СБУ". Там яго прадставілі як агента ўкраінскіх спецслужбаў-маўляў, хлопец запісаў відэа, што "гатовы працаваць супраць ФСБ і Пуціна". Але на момант здымкі фільма ён ужо адбываў пакаранне ў калоніі за "махлярства". Суд адбыўся ў маі 2024-га. Прыгавор невядомы, тэрмін можа складаць ад 3 да 10 гадоў калоніі са штрафам.
+Паводле фільма АНТ, у студзені 2023 года тады яшчэ 16-гадовы хлопец са шматдзетнай сям'і шукаў працу ў інтэрнэце. Ён натыкнуўся на ашуканцаў, якія прапанавалі працу кур'ерам - забіраць і перавозіць грошы. Станіславу сказалі запісаць відэа, на якім ён заявіў, што падтрымлівае Украіну і нібыта пагаджаецца працаваць для СБУ.</t>
+  </si>
+  <si>
+    <t>Вырак суда 31.07.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.08.2024: невядома. Апеляцыя 04.10.2024: невядома. Суд па змене рэжыму дата невядомая: турэмны рэжым да канца тэрміну.</t>
+  </si>
+  <si>
+    <t>2024-07-30 00:03:14</t>
   </si>
   <si>
     <t>Аляксей Мікалаевіч Храловіч</t>
   </si>
   <si>
     <t>19 лютага 1984</t>
   </si>
   <si>
     <t>Экс-падпалкоўнік КДБ.
 Аб крымінальнай справе супраць падпалкоўніка вядома толькі з дзяржаўных СМІ.
 У 2021 годзе на тэлеканале ОНТ паказалі фільм «Аперацыя КДБ «Манкурты»», у якім паведамілі аб затрыманні падпалкоўніка КДБ Аляксея Храловіча.
 Значыць, пад вартай сілавік знаходзіцца каля года на момант абвяшчэння прысуду.
 Храловіч пазбаўлены воінскага звання «падпалкоўнік».</t>
   </si>
   <si>
     <t>Вырак суда 30.03.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 24.10.2023: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Станіслаў Сяргеевіч Шапель</t>
-[...14 lines deleted...]
-  <si>
     <t>Мікалай Аляксеевіч Багданчык</t>
   </si>
   <si>
     <t>20 лютага 1976</t>
   </si>
   <si>
     <t>ПУАТ-45, 225073, Брэсцкая вобл., Камянецкі р-н., в. Сушкі, вул. Цэнтральная, 1</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-06-26 21:29:09</t>
+  </si>
+  <si>
+    <t>Дзяніс Станіслававіч Голубеў</t>
+  </si>
+  <si>
+    <t>20 лютага 1975</t>
+  </si>
+  <si>
+    <t>Дзяніс, кандыдат ветэрынарных навук, быў прызнаны вінаватым у рамках крымінальнай справы, узбуджанай па артыкулах «абраза Лукашэнкі» і «садзейнічанне экстрэмісцкай дзейнасці».
+Дакладны прысуд невядомы; верагодна, яму прызначылі абмежаванне волі з накіраваннем у папраўчую ўстанову адкрытага тыпу або пазбаўленне волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 16.06.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-01 14:27:02</t>
   </si>
   <si>
     <t>Уладзіслаў Вітальевіч Вайцяховіч</t>
   </si>
   <si>
     <t>20 лютага 1995</t>
   </si>
   <si>
     <t>Уладзіслаў быў затрыманы ў жніўні 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».
 Уладзіслава асудзілі па шматлікіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якога — турэмны рэжым. Таксама яго пазбавілі воінскага звання.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 21 год пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму), абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-09-17 01:29:35</t>
   </si>
   <si>
     <t>Міхаіл Рыгоравіч Лапуноў</t>
   </si>
   <si>
     <t>20 лютага 1970</t>
   </si>
   <si>
@@ -858,239 +916,221 @@
 24 кастрычніка "экстрэмісцкім фармаваннем" па рашэнні КДБ быў прызнаны закрыты Telegram — чат "Гомель за Мікіту Залатарова", а яго адзіным пазначаным удзельнікам — бацька палітвязня Міхаіл Лапуноў.
 Праваабаронцам стала вядома , што праз некаторы час пасля адбыцця адміністрацыйных арыштаў Міхаіл быў узяты пад варту. Па стане на лета 2024 г. утрымліваецца ў СІЗА .</t>
   </si>
   <si>
     <t>Вырак суда 30.08.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.11.2024: невядома.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
     <t>Арцём Сяргеевіч Міцук</t>
   </si>
   <si>
     <t>21 лютага 2001</t>
   </si>
   <si>
     <t>Быў затрыманы па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".</t>
   </si>
   <si>
     <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
   </si>
   <si>
+    <t>Наталля Аляксандраўна Чубоўская</t>
+  </si>
+  <si>
+    <t>21 лютага 1981</t>
+  </si>
+  <si>
+    <t>Доўгі час працавала прафесійным візажыстам, грымёрам і бутафорам. Жанчына стварала вясельныя выявы і прымала кліентак у мясцовым салоне прыгажосці. Таксама яна ўдзельнічала ў адкрыцці арт-студыі Le Grand.
+Наталля Чубоўская - вядомы ў горадзе над Нёманам чалавек. У яе інстаграме больш за 9 тысяч падпісчыкаў, у жанчыны шмат кліентаў і свой салон.</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.04.2026: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-30 15:34:18</t>
+  </si>
+  <si>
     <t>Аляксандр Сяргеевіч Леановіч</t>
   </si>
   <si>
     <t>21 лютага 1991</t>
   </si>
   <si>
     <t>Паводле праўладных СМІ, быў асуджаны за тое, што адправіў дадзеныя трох сваіх былых таварышаў па службе ў адзін з "экстрэмісцкіх" Тelegram-каналаў.
 24.10.2023 адбылося пасяджэнне суда на прадмет "вызвалення асуджанага ад пакарання ў выглядзе пазбаўлення волі, выкананне якога было адтэрмінавана".</t>
   </si>
   <si>
     <t>Вырак суда 08.09.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-08-30 15:41:08</t>
   </si>
   <si>
     <t>Алег Ігаравіч Сычоў</t>
   </si>
   <si>
     <t>21 лютага 1976</t>
   </si>
   <si>
     <t>47-гадовы Алег нарадзіўся ў Краснаярску, але ў нулявых пераехаў у Беларусь і ўжо атрымаў грамадзянства.  У праўладным фільме паказалі, як «украінскага тэрарыста» Мікалая Швеца затрымалі 4 сакавіка ў доме Алега ў садовым таварыстве «Бярозавы Гай» у вёсцы Чарцяж (Бараўлянскі сельсавет).
 Сычова разам з жонкай Настай Пілько сілавікі затрымалі 3 сакавіка ў гэтым самым доме. Паводле інфармацыі праваабаронцаў, абодва яны зараз знаходзяцца ў СІЗА КДБ.
 Затрыманая пара мае двух непаўналетніх дзяцей, якія зараз з бабуляй .</t>
   </si>
   <si>
     <t>Вырак суда 03.10.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.12.2024: невядома.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Наталля Аляксандраўна Чубоўская</t>
-[...14 lines deleted...]
-  <si>
     <t>Уладзіслаў Уладзіміравіч Зянюк</t>
   </si>
   <si>
     <t>21 лютага 1994</t>
   </si>
   <si>
     <t>Вырак суда 08.11.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2022-06-14 20:17:50</t>
-  </si>
-[...16 lines deleted...]
-    <t>2023-01-24 13:54:58</t>
   </si>
   <si>
     <t>Андрэй Яўгенавіч Паротнікаў</t>
   </si>
   <si>
     <t>24 лютага 1978</t>
   </si>
   <si>
     <t>Палітолаг, спецыяліст па праблемах бяспекі. Кіраўнік аналітычнага цэнтру Belarus Security Blog; член Рады арганізацыі «Правы альянс» (2010-2011).
 Па словах знаёмага Андрэя, яго затрымалі ў Маскве некалькі дзён таму. Цяпер яго даставілі ў Менск і ён зараз знаходзіцца ў СІЗА КДБ. </t>
   </si>
   <si>
-    <t xml:space="preserve"> Вырак суда 31.10.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.03.2025: невядома.</t>
+    <t>Вырак суда 31.10.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.03.2025: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-03-23 23:52:54</t>
   </si>
   <si>
     <t>Сяргей Анатольевіч Сакалоў</t>
   </si>
   <si>
     <t>24 лютага 1976</t>
   </si>
   <si>
     <t>Сяргей быў затрыманы ў жніўні 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 года па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група, мэтай якой было здзяйсненне экстрэмісцкіх злачынстваў. У групе ўдзельнічалі радыкальна настроеныя асобы, у тым ліку былыя і дзейныя вайскоўцы, супрацоўнікі сілавых органаў, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам». Гэтая справа звязана з абвінавачваннямі ў спробе падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыі масавых беспарадкаў».
 Сяргея асудзілі па некалькіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі і штрафу, а таксама яго пазбавілі воінскага звання.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу, абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
-    <t>Ягор Рамановіч Цюшкевіч</t>
-[...25 lines deleted...]
-    <t>2021-02-26 21:47:17</t>
+    <t>Аляксей Паўловіч Пераверзеў</t>
+  </si>
+  <si>
+    <t>25 лютага 2002</t>
+  </si>
+  <si>
+    <t>Па сцвярджэнні праўладных СМІ абвінавачваецца ў фінансаванні тэрарыстычнай дзейнасці за данат Палку Каліноўскага 50 уе ў 2023 годзе.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Аляксей Дзмітрыевіч Шышкавец</t>
   </si>
   <si>
     <t>25 лютага 1979</t>
   </si>
   <si>
     <t>Затрыманы за «падрыхтоўку да дыверсіі на чыгунцы».
 Паводле інфармацыі МУС, у пачатку 2022 года мужчына «увайшоў у склад экстрэмісцкага фарміравання «ByPol», аўтарызаваўшыся ў мабілізацыйным чат-боце для здзяйснення супрацьпраўных дзеянняў у Беларусі».
 1 сакавіка ён нібыта атрымаў указанні па блакаванні чыгуначных шляхоў, а таксама па вырабе і выкарыстанні «кактэйляў Молатава».</t>
   </si>
   <si>
     <t>Вырак суда 12.10.2022: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-03-11 01:18:52</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Ларыса Іванаўна Прохарава</t>
   </si>
   <si>
     <t>25 лютага 1975</t>
   </si>
   <si>
     <t>Затрыманы разам з усёй сям'ёй (муж, дачка, сын) па падазрэнні ў "дзяржзмене". Дачку пазней, мяркуючы па ўсім, адпусцілі. Падрабязнасці справы невядомыя.
 Працавала санітаркай у Гомельскай гарадской клінічнай бальніцы №3. Ларыса Прохарава – зусім непублічны чалавек. Яна нарадзілася ў 1975 годзе ў Грабаўцы, дзе пражыла ўсё жыццё.
 Удзельнікі закрытага працэсу маюць падпіскі аб неразгалошванні. З неафіцыйнай крыніцы вядома, што крымінальная справа тычыцца фатаграфавання розных аб'ектаў на тэрыторыі Беларусі, а за фігурантамі справы нейкі час перад арыштам сачылі спецслужбы.
 Сям'я Прохаравых доўгі час жыла ў вёсцы Грабаўка Гомельскага раёна. На момант затрымання яны жылі ў вёсцы Уза Гомельскага раёна, куды пераехалі два гады таму.</t>
   </si>
   <si>
     <t>Вырак суда 20.06.2024: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-29 15:11:09</t>
+  </si>
+  <si>
+    <t>Ягор Рамановіч Цюшкевіч</t>
+  </si>
+  <si>
+    <t>25 лютага 1997</t>
+  </si>
+  <si>
+    <t>Музыка. Працаваў у лялечным тэатры ў Брэсце.
+Першы раз быў асуджаны ў Брэсцкім абласным судзе 19.12.2024 года.
+У кастрычніку 2025 года стала вядома, што на Ягора завялі новую крымінальную справу і перавялі ў СІЗА.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.12.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 04.03.2025: невядома. Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:21:12</t>
+  </si>
+  <si>
+    <t>Павел Леанідавіч Нядбайла</t>
+  </si>
+  <si>
+    <t>25 лютага 1981</t>
+  </si>
+  <si>
+    <t>Жыхар Светлагорска быў затрыманы 29 верасня 2020 года па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:47:17</t>
   </si>
   <si>
     <t>Павел Юр'евіч Бялюцін</t>
   </si>
   <si>
     <t>27 лютага 1977</t>
   </si>
   <si>
     <t>Павел быў асуджаны ў судзе Фрунзенскага раёна горада Мінска 23 траўня 2022 года па арт. 369 КК РБ.
 У вячэрнім выпуску навін на дзяржаўным тэлебачанні "Беларусь 1" пятага мая 2025 года Паўла назвалі "ўдзельнікам экстрэмісцкага фарміравання" і "часткай Віленскай харугвы", мэта якой нібыта ўварванне ў Беларусь. У роліку паведамлялася , што актывіст нібыта праходзіў ваенізаваную трэніроўку ва ўказанай арганізацыі. А таксама нібыта ў 2020 годзе ўдзельнічаў у акцыях пратэсту і ўваходзіў у склад групы, якая планавала атаку беспілотнікамі Астравецкай АЭС.
 Паведамляецца, што Павал зьехаў з Беларусі, а яго аб'явілі ў міждзяржаўны вышук. Абставіны затрымання актывіста невядомыя. На відэа мужчыну ў аэрапорце выводзяць з самалёта супрацоўнікі з павязкамі КДБ і перасаджваюць у аўтамабіль.</t>
   </si>
   <si>
     <t>Галоўпаштамт, а\с 8, Мінск 220050</t>
   </si>
   <si>
     <t>Вырак суда 23.05.2022: невядома гадоў абмежаванні волі без накіравання. Суд па змене рэжыму 19.03.2025: невядома.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
     <t>Аліна Віктараўна Шаўцова</t>
   </si>
   <si>
@@ -1450,51 +1490,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1523,1762 +1563,1820 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>69</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="F13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" t="s">
         <v>79</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>80</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>81</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>82</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" t="s">
         <v>85</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>86</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>87</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>88</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" t="s">
         <v>91</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>92</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
         <v>93</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>94</v>
       </c>
       <c r="I16" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>96</v>
       </c>
       <c r="B17" t="s">
         <v>97</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>98</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="H17" t="s">
         <v>99</v>
       </c>
       <c r="I17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>101</v>
       </c>
       <c r="B18" t="s">
         <v>102</v>
       </c>
       <c r="C18" t="s">
         <v>103</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>104</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" t="s">
         <v>107</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>108</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>109</v>
       </c>
-      <c r="D19" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
         <v>112</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>113</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>114</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>115</v>
       </c>
       <c r="I20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>119</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>120</v>
       </c>
       <c r="I21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22" t="s">
         <v>123</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>125</v>
       </c>
       <c r="I22" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>127</v>
       </c>
       <c r="B23" t="s">
         <v>128</v>
       </c>
       <c r="C23" t="s">
         <v>129</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
+        <v>46</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>130</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" t="s">
         <v>133</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>134</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>135</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" t="s">
         <v>138</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>139</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>140</v>
       </c>
-      <c r="D25" t="s">
-[...11 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" t="s">
         <v>143</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>144</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>93</v>
+      </c>
+      <c r="H26" t="s">
         <v>145</v>
       </c>
-      <c r="D26" t="s">
-[...11 lines deleted...]
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" t="s">
         <v>148</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>149</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>155</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C29" t="s">
         <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>160</v>
       </c>
       <c r="I29" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>162</v>
       </c>
       <c r="B30" t="s">
+        <v>158</v>
+      </c>
+      <c r="C30" t="s">
         <v>163</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>164</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="I30" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31" t="s">
+        <v>167</v>
+      </c>
+      <c r="C31" t="s">
         <v>168</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
         <v>169</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>170</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" t="s">
         <v>173</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>174</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>175</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>176</v>
       </c>
       <c r="I32" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>178</v>
       </c>
       <c r="B33" t="s">
         <v>179</v>
       </c>
       <c r="C33" t="s">
         <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>181</v>
       </c>
-      <c r="F33" t="s">
-[...5 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>183</v>
+      </c>
+      <c r="B34" t="s">
         <v>184</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
         <v>185</v>
       </c>
-      <c r="C34" t="s">
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
         <v>186</v>
       </c>
-      <c r="D34" t="s">
-[...11 lines deleted...]
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>188</v>
+      </c>
+      <c r="B35" t="s">
         <v>189</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>190</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
         <v>191</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>192</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>194</v>
+      </c>
+      <c r="B36" t="s">
         <v>195</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>196</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>198</v>
       </c>
       <c r="I36" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>200</v>
       </c>
       <c r="B37" t="s">
         <v>201</v>
       </c>
+      <c r="C37" t="s">
+        <v>202</v>
+      </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
+      <c r="E37" t="s">
+        <v>74</v>
+      </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I37" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B38" t="s">
-        <v>205</v>
+        <v>206</v>
+      </c>
+      <c r="C38" t="s">
+        <v>207</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B39" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="H39" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B40" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C40" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
+      <c r="E41" t="s">
+        <v>222</v>
+      </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>83</v>
+        <v>223</v>
       </c>
       <c r="I41" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C42" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="I42" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B43" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C43" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I43" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B44" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="I44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B45" t="s">
-        <v>239</v>
+        <v>241</v>
+      </c>
+      <c r="C45" t="s">
+        <v>242</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>240</v>
+        <v>175</v>
       </c>
       <c r="F45" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I45" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B46" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C46" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
+      <c r="E46" t="s">
+        <v>175</v>
+      </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="I46" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B47" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>206</v>
+        <v>252</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I47" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B48" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C48" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>57</v>
+        <v>258</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B49" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C49" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I49" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B50" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C50" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>25</v>
+        <v>222</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="I50" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B51" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C51" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>46</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I51" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B52" t="s">
-        <v>274</v>
+        <v>277</v>
+      </c>
+      <c r="C52" t="s">
+        <v>278</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E52" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="I52" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B53" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C53" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="I53" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B54" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C54" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="I54" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B55" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="H55" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I55" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B56" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C56" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
+      <c r="E56" t="s">
+        <v>175</v>
+      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="I56" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B57" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C57" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
+        <v>46</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>256</v>
+        <v>303</v>
       </c>
       <c r="I57" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B58" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C58" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>82</v>
+        <v>208</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I58" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B59" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C59" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>192</v>
+        <v>74</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="I59" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B60" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C60" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D60" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="I60" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B61" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C61" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I61" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B62" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C62" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D62" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>47</v>
+        <v>222</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>325</v>
+        <v>274</v>
       </c>
       <c r="I62" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B63" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C63" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I63" t="s">
-        <v>332</v>
+        <v>334</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>335</v>
+      </c>
+      <c r="B64" t="s">
+        <v>336</v>
+      </c>
+      <c r="C64" t="s">
+        <v>337</v>
+      </c>
+      <c r="D64" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>63</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>338</v>
+      </c>
+      <c r="I64" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>340</v>
+      </c>
+      <c r="B65" t="s">
+        <v>341</v>
+      </c>
+      <c r="C65" t="s">
+        <v>342</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>343</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
+        <v>344</v>
+      </c>
+      <c r="I65" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">