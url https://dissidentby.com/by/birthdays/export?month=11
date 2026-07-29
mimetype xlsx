--- v1 (2026-02-20)
+++ v2 (2026-07-29)
@@ -12,1313 +12,1152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
+    <t>Руслан Рафаэлевіч Бадамшын</t>
+  </si>
+  <si>
+    <t>1 лістапада 1984</t>
+  </si>
+  <si>
+    <t>Урач-неўролаг. Бадамшына затрымлівалі як мінімум пяць разоў пасля выбараў - супраць яго складалі пратаколы і арыштоўвалі. Тады ён увогуле адбыў больш за 60 сутак адміністрацыйнага арышту.
+Апошні раз лекара затрымалі раніцай 28 лютага. Супраць яго распачалі крымінальную справу за фота з акцыяў пратэсту ў 2020 годзе ў Менску.
+У чэрвені 2025 г. стала вядома, што Руслан зноў затрыманы і ўтрымліваецца ў СІЗА № 1.</t>
+  </si>
+  <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.05.2024: 3 гады абмежаванні волі без накіравання. Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.04.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
     <t>Андрэй Мікалаевіч Краўчук</t>
   </si>
   <si>
     <t>1 лістапада 1987</t>
   </si>
   <si>
-    <t>Мужчынскі</t>
-[...1 lines deleted...]
-  <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
-    <t>У зняволенні</t>
-[...4 lines deleted...]
-  <si>
     <t>Вырак суда 10.10.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 10.01.2023: невядома.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
-  </si>
-[...35 lines deleted...]
-    <t>2023-04-24 21:53:59</t>
   </si>
   <si>
     <t>Яўген Аляксандравіч Ціханаў</t>
   </si>
   <si>
     <t>3 лістапада 1982</t>
   </si>
   <si>
     <t>Яўгену 40 гадоў, ён скончыў Акадэмію МУС больш за 15 гадоў таму і паспеў папрацаваць участковым, але звольніўся па ўласным жаданні. Пазней Аляксей перайшоў у ІТ. Пасля нейкі час пажыў у Еўропе, у Італіі. Яго затрымалі пры спробе ўезду ў Беларусь - мужчына хацеў прыехаць на дзень нараджэння маці і аформіць даверанасць. Супраць Яўгена Ціханава, як паведамляецца, заведзена крымінальная справа за каментары ў тэлеграме аб сілавіках і Лукашэнку па трох артыкулах.
 28.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>невядома</t>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.04.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.06.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
+  </si>
+  <si>
+    <t>Барыс Мікалаевіч Крыцкі</t>
+  </si>
+  <si>
+    <t>3 лістапада 1968</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.11.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
+  </si>
+  <si>
+    <t>Галіна Васільеўна Фралова</t>
+  </si>
+  <si>
+    <t>3 лістапада 1956</t>
+  </si>
+  <si>
+    <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
+У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
+Паводле дакументаў самога руху, Ганна Струкава фігуравала як "ігумення ўсяе Белай Русі (Беларусі) Еўдакія", а Галіна Фралова — як "манашка Феадосія".
+Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
+Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
   </si>
   <si>
     <t>Андрэй Валер'евіч Фамін</t>
   </si>
   <si>
     <t>3 лістапада 1993</t>
   </si>
   <si>
     <t>Андрэю Фаміну 29 гадоў, ён родам з Магілёва, але жыў у Менску. Хлопец скончыў Беларускую дзяржаўную акадэмію мастацтваў. У пакаяльным відэа ён кажа, што нібыта быў рэдактарам і аўтарам артыкулаў для сеткі газет «Веснікі». Паводле інфармацыі ад актывістаў ініцыятывы ByProsvet, Андрэй не меў доступаў да акаўнтаў газет і не ведаў тых, хто распаўсюджвае іх у Беларусі.
 У выніку хлопцу прад'явілі абвінавачанне за ўдзел у Маршы 30 жніўня 2020 года і перавялі ў СІЗА-1. Андрэй прынцыпова не хацеў з'язджаць са сваёй краіны, піша кнігу, дамы яго чакаюць шэсць катоў.</t>
   </si>
   <si>
-    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>7 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Аляксандр Іванавіч Піскуноў</t>
+    <t>Дзяніс Аляксандравіч Краўчук</t>
   </si>
   <si>
     <t>4 лістапада 1980</t>
   </si>
   <si>
-    <t>26.01.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
-[...8 lines deleted...]
-    <t>2023-11-13 21:12:53</t>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.05.2024: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Аляксей Генадзевіч Маеўскі</t>
+  </si>
+  <si>
+    <t>4 лістапада 1981</t>
+  </si>
+  <si>
+    <t>Прыгавор Гродзенскага абласнога суда набыў моц.</t>
+  </si>
+  <si>
+    <t>невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
+  </si>
+  <si>
+    <t>2022-05-24 15:05:54</t>
   </si>
   <si>
     <t>Вольга Ігараўна Брыцікава</t>
   </si>
   <si>
     <t>4 лістапада 1971</t>
   </si>
   <si>
     <t>Лідэр незалежнага прафсаюзу "Нафтана". Вольга працавала на прадпрыемстве 16 гадоў і з-за сваёй пазіцыі была звольнена. У траўні 2022 года яна выйшла на волю пасля 75 сутак арышту за выказванні супраць вайны. Была затрымана 1 лістапада зноў па адміністрацыйным артыкуле.
 Праз два дні суд прызнаў яе вінаватай у распаўсюдзе «экстрэмісцкіх матэрыялаў» і прызначыў 15 сутак арышту. 11 лістапада яе зноў асудзілі на 15 сутак за "несанкцыянаваны пікет". Падставай для разбору стаў малюнак з надпісам "Не вайне", які Вольга апублікавала ў сацсетках. 21.11.2022 стала вядома, што Вольгу перавялі ў СІЗА ў Віцебску.
 За няпоўны 2022 год Брыцікава правяла за кратамі 105 сутак-з іх вясной 75 сутак запар.
 Была паўторна затрымана па арт.361 ч.2 КК РБ у жніўні 2023 года. Аднак увесну 2024 года адбыўся суд над Вольгай па арт.130 КК РБ.
 11.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.
 20 жніўня 2024 года над Вольгай адбыўся чарговы закрыты суд. Разглядаць яе справу быў прызначаны Яўген Буруноў у Віцебскім абласным судзе. Палітвязня абвінавачваюць па трох артыкулах. Вядома, што Вользе дадалі яшчэ тры гады калоніі.
 20 снежня 2024 г. адбыўся разгляд апеляцыйнай скаргі ў Вярхоўным судзе. Старшыня судовай калегіі Уладзімір Давыдаў. Згодна з рашэннем калегіі, тэрмін другога прысуду Вользе скарацілі на 1 год. Такім чынам, агульны тэрмін палітвязні складае 5 гадоў пазбаўлення волі ў калоніі агульнага рэжыму. Па стане на пачатак студзеня 2025 года Вольга знаходзілася ў СІЗА, але ў канцы месяца пераведзена ў папраўчую калонію №4.</t>
   </si>
   <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
     <t>Вырак суда 08.04.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.06.2024: невядома. Вырак суда 20.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.12.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
-  </si>
-[...53 lines deleted...]
-    <t>2022-04-08 19:08:45</t>
   </si>
   <si>
     <t>Міхаіл Аляксандравіч Фандо</t>
   </si>
   <si>
     <t>5 лістапада 1988</t>
   </si>
   <si>
     <t>Міхась родам з Барысава. але жыў у Менску. Ён вучыўся ў БДУ на мэнэджэра. Вядома, што Міхась гуляў у покер пад нікам Rattly. Ён адзначыўся ўдзелам у шматлікіх чэмпіянатах. Сярод іх - чэмпіянат Беларусі.
 Суд над Міхасём пачаўся 17 кастрычніка ў Менскім гарадскім судзе. Прэтэнзіі да яго, верагодна, узніклі з-за падтрымкі Украіны. Яму ставяць у віну ч. 2 арт. 361-3 КК (Дапамога ці іншае матэрыяльнае забеспячэнне вайны). Санкцыя артыкула прадугледжвае ад пяці да дзесяці гадоў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда 28.10.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
   </si>
   <si>
-    <t>Міхаіл Леанідавіч Галінскі</t>
-[...25 lines deleted...]
-  <si>
     <t>Андрэй Яўгенавіч Бурдзеня</t>
   </si>
   <si>
     <t>5 лістапада 1981</t>
   </si>
   <si>
     <t>Меркаваная дата затрымання Андрэя - 20 верасня 2023 года. У гэты дзень зьявілася “пакаяльнае” відэа, дзе мужчына кажа, што нібыта пісаў нэгатыўныя камэнтары на адрас Лукашэнкі, службовых асобаў, супрацоўнікаў міліцыі, расейскіх вайскоўцаў, а таксама пагражаў людзям, якія падтрымліваюць дзейную ўладу.
 44-гадовага Андрэя Бурдэню затрымалі за каментары ў тэлеграм-чатах, якіх ён пакінуў больш за тры сотні. Андрэй вучыўся ў школе №6, а пасля служыў у войску. Вядома, што зараз ён часова не працуе, але раней нейкі час працаваў у IT-сферы, а яшчэ раней займаўся вытворчасцю кухоннай мэблі і меў сваё ІП</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>Вырак суда 08.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
+    <t>Вольга Пятроўна Вашчэнка</t>
+  </si>
+  <si>
+    <t>5 лістапада 1967</t>
+  </si>
+  <si>
+    <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
+У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
+Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
+Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
+  </si>
+  <si>
     <t>Максім Уладзіміравіч Хвашчынскі</t>
   </si>
   <si>
     <t>6 лістапада 1995</t>
   </si>
   <si>
     <t>Жыхар Бабруйска быў затрыманы 26 лютага 2024 года, на наступны дзень пасля вяртання з Польшчы.
 Спачатку яго асудзілі па адміністрацыйным артыкуле 19.11 (распаўсюджванне экстрэмісцкіх матэрыялаў), а затым распачалі крымінальную справу па артыкуле 361-1 КК РБ (стварэнне экстрэмісцкага фармавання). Максіма меркавана лічаць датычным да стварэння экстрэмісцкага фармавання «Бабруйск 375».</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 27.09.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
-    <t>Аляксей Уладзіміравіч Шыловіч</t>
-[...31 lines deleted...]
-  <si>
     <t>Аксана Віктараўна Малочка</t>
   </si>
   <si>
     <t>7 лістапада 1978</t>
   </si>
   <si>
     <t>27 лістапада 2023 года Аксана была прыцягнута да адміністрацыйнай адказнасці па ч. 2 арт. 19.11 КаАП. Пазней была змешчаная ў СІЗА-7.
 Улетку 2024 года сужэнцаў асудзілі па абвінавачанні ў "здрады дзяржаве" (ч. 1 арт. 356 КК). Іх асудзілі за "здраду дзяржаве" на 12 і 8 гадоў, а па факце за здымак цягніка з ваеннай тэхнікай на платформе без ніякага шпіёнскага намеру.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Антон Алегавіч Огій</t>
-[...10 lines deleted...]
-  <si>
     <t>Афанасій Мікалаевіч Афанасенкаў</t>
   </si>
   <si>
     <t>8 лістапада 1989</t>
   </si>
   <si>
     <t>23.08.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу</t>
   </si>
   <si>
     <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
   </si>
   <si>
-    <t>Вырак суда 16.06.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2023: невядома. Вырак суда 11.09.2024: невядома.</t>
+    <t>Вырак суда 16.06.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2023: невядома. Вырак суда 11.09.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
-    <t>Арцём Аляксандравіч Зубракоў</t>
-[...14 lines deleted...]
-    <t>2023-04-05 13:55:40</t>
+    <t>Яўген Аляксеевіч Скараход</t>
+  </si>
+  <si>
+    <t>9 лістапада 1984</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 13.08.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
   </si>
   <si>
     <t>Яўген Вітальевіч Бойка</t>
   </si>
   <si>
     <t>10 лістапада 1987</t>
   </si>
   <si>
     <t>Яўген былы IT-мэнэджар з Магілёва. Пасля выбараў 2006 года і некалькіх гадоў палітычнай актыўнасці яго адлічылі з гістарычнага факультэта Магілёўскага ўніверсітэта. Ён скончыў гістфак у Познані, працаваў мэнэджэрам у ІТ-кампаніі, займаўся пастаўкамі малочнай прадукцыі. У 2013 годзе Яўген вярнуўся ў Беларусь, адразу ажаніўся, а пасля пайшоў на працу. Прычым калі раней у асноўным займаўся грамадскай і навуковай дзейнасцю (у студэнцкім этнаграфічным таварыстве і ў архіве вуснай гісторыі), то зараз пайшоў у бізнес.
 А з пачатку 2017 года ў яго з'явіўся новы занятак - па замове кліентаў ён запісваў інтэрв'ю з іх вясковымі бабулямі і дзядулямі і манціраваў дакументальныя стужкі.
 Яго абвінавачваюць у садзейнічанні экстрэмісцкай дзейнасці.
 Яўгена чакаюць дома жонка і двое маленькіх дзяцей.</t>
   </si>
   <si>
     <t>Вырак суда 12.06.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 11.09.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
-    <t>Аляксандр Іванавіч Малькоў</t>
-[...11 lines deleted...]
-    <t>2024-08-28 13:15:47</t>
+    <t>Наталля Георгіеўна Дароніна</t>
+  </si>
+  <si>
+    <t>10 лістапада 1973</t>
+  </si>
+  <si>
+    <t>У Наталлі праблемы з нагамі. Па правілах СІЗА на працягу дня нельга ляжаць, таму ў яе бываюць моцныя ацёкі.
+Муж Наталлі - Сяргей Даронін , быў прысуджаны да пазбаўлення волі і адбываў тэрмін. 20 сакавіка 2026 г. ён выйшаў на волю па памілаванні, на дзень раней Наталлю асудзілі на 8.5 гадоў пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2025-11-20 22:34:02</t>
   </si>
   <si>
     <t>Віялета Генадзеўна Вярбіцкая</t>
   </si>
   <si>
     <t>10 лістапада 2001</t>
   </si>
   <si>
     <t>Віялета скончыла школу ў Мінску і паступіла ў Варшаўскую акадэмію мастацтваў. Дзяўчына захапляецца фатаграфіяй і любіць падарожжы.
 Тры гады таму яна выйшла замуж і змяніла прозвішча. Пара праславілася тым, што хлопец, былы футбаліст Фёдар Вярбіцкі, зрабіў дзяўчыне прапанову проста на стадыёне пасля заканчэння гульні.
 Нагодай для крымінальнай справы стаў створаны сям'ёй відэаролік летам 2020 года з заклікам спыніць гвалт. Айцец Генадзь на судзе распавёў, што ў адзін з дзён лета 2020 года, на эмоцыях ад убачаных у інтэрнэце звестак аб ужытым з боку супрацоўнікаў гвалту ў дачыненні да пратэстоўцаў, вырашыў запісаць відэазапіс са зваротам да супрацоўнікаў з заклікам да абгрунтаванага прымянення сілы. Прыдумаў тэкст выступу, пасля чаго папрасіў сваю дачку яго прачытаць. Таксама ён папрасіў жонку выказацца аб выбарах. У гэты ж дзень ён выказаў на відэа пажаданні аб далейшым лёсе краіны, у канцы свайго выступу таксама паказаў сімвал у выглядзе сэрца. Пасля гэтага ён знайшоў у інтэрнэце відэаролікі і змантаваў відэа. У гэты ж дзень адправіў яго некалькім сваім знаёмым і сваякам.</t>
   </si>
   <si>
     <t>Вырак суда 21.11.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-01 18:10:18</t>
   </si>
   <si>
-    <t>Наталля Георгіеўна Дароніна</t>
-[...8 lines deleted...]
-    <t>2025-11-20 22:34:02</t>
+    <t>Аляксандр Іванавіч Малькоў</t>
+  </si>
+  <si>
+    <t>10 лістапада 1969</t>
+  </si>
+  <si>
+    <t>Асуджаны за акцыю пратэсту, якая праходзіла з 10 на 11 жніўня 2020 года ў Бярозе.</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.08.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.10.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
+  </si>
+  <si>
+    <t>Станіслаў Аляксандравіч Пугачоў</t>
+  </si>
+  <si>
+    <t>11 лістапада 1992</t>
+  </si>
+  <si>
+    <t>Да падзеяў 2020 года ён працаваў следчым у Мінску. Пасяджэнні суда праходзілі ў закрытым рэжыме.</t>
+  </si>
+  <si>
+    <t>7 гадоў пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:06:41</t>
+  </si>
+  <si>
+    <t>Аляксей Юр'евіч Шахлай</t>
+  </si>
+  <si>
+    <t>11 лістапада 1986</t>
+  </si>
+  <si>
+    <t>Член Савета Федэрацыі прафсаюзаў Беларусі (ФПБ).
+Працаваў на РУП "Спецыяльная сувязь". Быў абвінавачаны ў крадзяжы інтэрнэт-дадзеных. Па зацвярджэнні аднакамернікаў справа носіць палітычны характар.</t>
+  </si>
+  <si>
+    <t>Не</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.06.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
   </si>
   <si>
     <t>Любоў Аляксандраўна Рэзановіч</t>
   </si>
   <si>
     <t>11 лістапада 1964</t>
   </si>
   <si>
     <t>Любоў, жонка праваслаўнага святара, была затрымана 1 снежня 2020 года разам з мужам і сынам у межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Паводле следства, яна дапамагала Аўтуховічу збіраць інфармацыю пра супрацоўнікаў праваахоўных органаў і давала жыллё, дзе ўдзельнікі “справы” захоўвалі зброю. Любоў асудзілі за "ўдзел у злачыннай арганізацыі", "акт тэрарызму", "замах на захоп улады" і "незаконныя дзеянні ў адносінах да агнястрэльнай зброі".</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Станіслаў Аляксандравіч Пугачоў</t>
-[...11 lines deleted...]
-    <t>2022-08-17 21:06:41</t>
+    <t>Андрэй Віктаравіч Шкляр</t>
+  </si>
+  <si>
+    <t>12 лістапада 1984</t>
+  </si>
+  <si>
+    <t>Працаваў інспектарам крымінальна-выканаўчай сістэмы Кастрычніцкага РАУС г. Гродна, незадоўга да арышту падаў рапарт на звальненне з-за нязгоды з тым, як працуе сістэма.
+Затрыманы па артыкуле: «Здрада дзяржаве».</t>
+  </si>
+  <si>
+    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
+  </si>
+  <si>
+    <t>10 гадоў пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
+  </si>
+  <si>
+    <t>Андрэй Віктаравіч Валаханавіч</t>
+  </si>
+  <si>
+    <t>12 лістапада 1989</t>
+  </si>
+  <si>
+    <t>Быў затрыманы ў верасні 2023 года, як мяркуецца, за паведамленні ў чаце з сябрамі. Была заведзена крымінальная справа.</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.07.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-29 19:28:55</t>
   </si>
   <si>
     <t>Дзмітрый Рыгоравіч Рэзановіч</t>
-  </si>
-[...1 lines deleted...]
-    <t>12 лістапада 1989</t>
   </si>
   <si>
     <t>Актывіст анархічнага руху быў затрыманы ў ноч з 28 на 29 кастрычніка 2020 года пры пераходзе мяжы Беларусі разам з партызанскай групай "Чорны Сцяг". Яго абвінавацілі ў падпалах аўтамабіляў службоўцаў, а таксама аддзялення ДАІ і дзяржаўнага камітэта судовай экспертызы.
 У красавіку 2024 года Зміцер быў паўторна асуджаны за "злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі". Па дадзеным артыкуле судзяць зняволеных, якія адмаўляюцца ад супрацоўніцтва з адміністрацыяй, за выдуманыя парушэнні. У выніку да ягонага 19-гадовага тэрміну дадалі яшчэ 9 месяцаў зняволення.</t>
   </si>
   <si>
-    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 22.12.2021: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 11000 рублёў кампенсацыі. Апеляцыя 22.04.2022: прысуд пакінуты без змены. Вырак суда 26.04.2024: 9 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.06.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Андрэй Віктаравіч Валаханавіч</t>
-[...54 lines deleted...]
-    <t>2022-04-27 00:34:48</t>
+    <t>Аляксандр Ігаравіч Кармановіч</t>
+  </si>
+  <si>
+    <t>13 лістапада 1991</t>
+  </si>
+  <si>
+    <t>Да суда ён знаходзіўся пад хатнім арыштам т.я. мае вялікія праблемы са здароўем.</t>
+  </si>
+  <si>
+    <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
+  </si>
+  <si>
+    <t>Вырак суда 27.08.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
   </si>
   <si>
     <t>Рычард Рычардавіч Логвінаў</t>
   </si>
   <si>
     <t>14 лістапада 1991</t>
   </si>
   <si>
     <t>Інжынер - тэхнолаг на заводзе. Маці Рычарда мае інваліднасць.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
+  </si>
+  <si>
+    <t>Дзмітрый Яўгенавіч Кандрусь</t>
+  </si>
+  <si>
+    <t>14 лістапада 1990</t>
+  </si>
+  <si>
+    <t>Як мяркуецца, затрыманы па палітычных матывах.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
+    <t>Сяргей Лявонцьевіч Батвіч</t>
+  </si>
+  <si>
+    <t>У пачатку студзеня 2023 года ў адным з праўладных тэлеграм-каналаў, з'явіўся ролік з затрыманнем супрацоўнікамі ГУБАЗ і АМАП Сяргея, які нібы адміністраваў дваровыя чаты, сярод якіх "Гродна Цэнтр 97%"; удзельнічаў у пратэстных мітынгах і заклікаў іншых удзельнічаць у іх, а таксама прымяняць гвалт у дачыненні да міліцыянтаў, літаральна, "паліць аўтазакі".</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>5 гадоў пазбаўлення волі з адбываннем пакарання ў папраўчай калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-10-26 22:38:17</t>
   </si>
   <si>
     <t>Елісей Сяргеевіч Кузняцоў</t>
   </si>
   <si>
     <t>14 лістапада 2003</t>
   </si>
   <si>
     <t>17-гадовы Елісей абвінавачваўся ў тым, што кінуў бутэльку з гаручай сумессю ў міліцэйскую машыну. За парушэнні на "хатняй хіміі" Елісею ўзмацнілі пакаранне да пазбаўлення волі і Елісей узяты пад варту 20 красавіка 2022 года і з 27 траўня малады чалавек знаходзіўся ў калоніі.
 17.12.2022 вызвалены поўнасцю адбыўшы тэрмін пакарання, прызначаны судом.
 Быў зноў затрыманы ў маі 2023 года і ў жніўні асуджаны за тое, што разам з сябрам сарваў тры дзяржаўныя флагі, устаноўленыя на фасадах установы адукацыі, гандлёвага аб'екта і аддзялення паштовай сувязі ў аграгарадку Войска Камянецкага раёна.
 18 снежня 2024 г. у судзе Барысаўскага раёна адбудзецца разгляд справы Елісея па ч. 1 арт. 411 (злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы ).</t>
   </si>
   <si>
     <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
   </si>
   <si>
     <t>Вырак суда 05.11.2020: 2 гады 6 месяцаў абмежаванні волі без накіравання. Суд па змене рэжыму 20.04.2022: 7 месяцаў 15 дзён пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 01.08.2023: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 18.12.2024: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Павел Міхайлавіч Хітрык</t>
-[...46 lines deleted...]
-  <si>
     <t>Вераніка Мікалаеўна Казак</t>
   </si>
   <si>
     <t>15 лістапада 1990</t>
   </si>
   <si>
     <t>Вядома , што жанчыну затрымалі, калі яна вярнулася з Італіі.
 15 сакавіка 2024 г. адбыўся разгляд апеляцыйнай скаргі.</t>
   </si>
   <si>
     <t>Вырак суда 26.12.2023: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.03.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Аляксей Аляксандравіч Арлоў</t>
-[...58 lines deleted...]
-  <si>
     <t>Карына Алегаўна Бардухай</t>
   </si>
   <si>
     <t>16 лістапада 1995</t>
   </si>
   <si>
     <t>Яшчэ студэнткай БДУІР Карына пачынала працу ў 2013 годзе аператарам на МАЗе, пазней працавала мерчандайзерам і рэдактарам сайтаў, паралельна асвойваючы бухгалтэрыю. У 2018 - м Бардухай перайшла ў кампанію «Армтэк» - гэта адзін з найбуйнейшых пастаўшчыкоў аўтазапчастак у краіне. За пяць гадоў дзяўчына вырасла ад радавога эканаміста да вядучага спецыяліста і эксперта ў сістэме SAP.
 Карына Бардухай - вядомая абаронца жывёл у Мінску. Яна дапамагае ратаваць вандроўных жывёл, збірае грошы на харчаванне для жывёл у прытулках і на ператрымках у іншых людзей. Таксама яна ўваходзіць у склад коннага клуба "Прадыус". Яна займаецца фатаграфіяй, у якой надае перавагу фатаграфіям жывёл і прыроды.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-02-13 18:44:03</t>
   </si>
   <si>
+    <t>Віталь Валер'евіч Саўко</t>
+  </si>
+  <si>
+    <t>16 лістапада 1990</t>
+  </si>
+  <si>
+    <t>Меркавана , гэта былы пракурор Воранаўскага раёна. Пракурору Саўко 33 гады. Ён родам з горада Дзятлава Гродзенскай вобласці. Пасля гэтага ён з'ехаў вучыцца ў Гродна і працаваць у пракуратуры. У 2022-2023 гадах мужчына займаў пасаду пракурора Воранаўскага раёна, затым працаваў старшым пракурорам у адным з аддзелаў пракуратуры Гродзенскай вобласці. "Наша Ніва" не знайшла доказаў таго, што Саўко быў датычны да рэпрэсій на сваёй пасадзе. Віталь актыўна даваў інтэрв'ю дзяржаўным СМІ. Апошняе было апублікавана ў ліпені 2023 года, хаця да гэтага публікаваліся рэгулярна, раз у адзін-два месяцы. Сацыяльныя сеткі мужчыны выдалены.</t>
+  </si>
+  <si>
+    <t>Вырак суда 31.07.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.10.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-07-30 19:28:10</t>
+  </si>
+  <si>
     <t>Зміцер Алегавіч Гудзееў</t>
   </si>
   <si>
     <t>16 лістапада 2001</t>
   </si>
   <si>
     <t>Зміцеру 21 год і, мяркуючы па ягоных сацыяльных сетках, у мінулым траўні ён скончыў тэрміновую службу ў вайсковай частцы 3214 у Менску. У траўні хлопца дадалі ў тэрарыстычны спіс “КДБ. Яму пагражае ад 8 да 12 гадоў калоніі.
 Падчас брутальнага затрымання Зміцер быў моцна збіты .</t>
   </si>
   <si>
     <t>9 гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
     <t>Арцём Віталевіч Сямёнаў</t>
   </si>
   <si>
     <t>17 лістапада 1990</t>
   </si>
   <si>
     <t>Супрацоўнік прадпрыемства "Пеленг". Працаваў юрысконсультам у Бюро мытна-ліцэнзійнага забеспячэння і экспартнага кантролю.
 Апошні раз ён быў анлайн у сацсетках у лістападзе 2024-га.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
     <t>Яўген Уладзіміравіч Стральчэнь</t>
   </si>
   <si>
     <t>18 лістапада 1985</t>
   </si>
   <si>
     <t>Жыхара Гродна затрымалі за распаўсюджванне экстрэмісцкіх матэрыялаў і асабістых дадзеных больш за 2000 супрацоўнікаў міліцыі ў 2020 годзе. Ён удзельнічаў у акцыях пратэсту пасьля выбараў. Адміністраваў Instagram-старонку «Гродна для жыцця».</t>
   </si>
   <si>
     <t>невядома гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
-    <t>Мікалай Сяргеевіч Буневіч</t>
-[...25 lines deleted...]
-  <si>
     <t>Аляксандр Цімафеевіч Мар'ясаў</t>
   </si>
   <si>
     <t>19 лістапада 1987</t>
   </si>
   <si>
     <t>Аляксандр быў затрыманы і асуджаны за спыненне таварнага цягніка, нанясенне чырвоных палос на рэкламныя лайтбоксы, пракол шын аўтамабіля супрацоўніка міліцыі, падпал кіёска "Табакерка", а таксама дзеянні з прадметамі, якія змяшчаюць гаручыя рэчывы. Ён патлумачыў свае ўчынкі пратэстам супраць сітуацыі ў краіне пасля прэзідэнцкіх выбараў 9 жніўня 2020 года, у прыватнасці, супраць беспадстаўных затрыманняў і катаванняў людзей сілавікамі.
 Грамадзянін РФ.</t>
   </si>
   <si>
     <t>Вырак суда 07.06.2021: 7 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.08.2021: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
-  </si>
-[...20 lines deleted...]
-    <t>2023-01-24 02:22:31</t>
   </si>
   <si>
     <t>Васіль Міхайлавіч Якімаў</t>
   </si>
   <si>
     <t>19 лістапада 1999</t>
   </si>
   <si>
     <t>Да затрымання юнак працаваў вадзіцелем фуры, раней скончыў ПТВ у Ашмянах на прафесію вадзіцеля.
 Як паведамляе сайт Генпракуратуры, Якімаў з красавіка па лістапад 2022 года выказаў жаданне, а затым акрэсліў намер уступіць у адно з падраздзяленняў батальёна (палка) імя Кастуся Каліноўскага.
 З гэтай мэтай ён нібыта падаў свае персанальныя дадзеныя для прыёму ва ўзброенае фармаванне. Адначасова ажыццяўляў збор інфармацыі аб месцах набыцця ваеннай амуніцыі, абмундзіравання і іншай экіпіроўкі для выкарыстання ва ўмовах баявых дзеянняў.</t>
   </si>
   <si>
     <t>2 гады пазбаўлення волі ў калоніі ва ўмовахіх агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
     <t>Вадзім Вячаслававіч Наўцэня</t>
   </si>
   <si>
     <t>20 лістапада 1986</t>
   </si>
   <si>
     <t>І, як вынікае з прэс-рэлізу суда , артыкул 342 ставіўся ў віну Навцэне за ўдзел у пратэстах, якія праходзілі ў Пінску з 9 на 10 жніўня 2020. Акрамя таго, яго абвінавацілі ў напісанні ў 2022 годзе абразлівых інтэрнэт-каментароў пра А.Лукашэнку, пра нейкая "службовая асоба, якая займае адказнае становішча", а таксама ў тым што ў 2022 годзе напісаў "якія распальваюць варожасць" каментары пра сілавікоў. "Дыскрэдытацыя Беларусі" таксама здарылася ў Інтэрнэце: у лістападзе 2022 года мужчына "размясціў негатыўны каментар, які фарміруе негатыўнае ўяўленне аб ваенным становішчы" ў Беларусі.</t>
   </si>
   <si>
     <t>Вырак суда 27.09.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 200 базавых велічынь штрафу. Апеляцыя 03.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-09-23 23:25:00</t>
   </si>
   <si>
-    <t>Аляксандр Святаслававіч Пімашэнка</t>
-[...16 lines deleted...]
-  <si>
     <t>Ірына Міхайлаўна Шумейка</t>
   </si>
   <si>
     <t>20 лістапада 1989</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
     <t>Аляксей Ігаравіч Кердоль</t>
   </si>
   <si>
     <t>21 лістапада 1991</t>
   </si>
   <si>
     <t>Апошнія гады Аляксей працаваў барыстай у Гродне. Таксама з 2020 - га ў яго быў невялікі бізнэс-кампанія, сферай дзейнасці якой пазначана "прадастаўленне месцаў для пражывання на тэрыторыі кемпінгаў і лагераў".
 Затрыманы за каментарыі.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-30 10:29:58</t>
+  </si>
+  <si>
+    <t>Максім Вітальевіч Мыслівец</t>
+  </si>
+  <si>
+    <t>22 лістапада 1997</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.12.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Аляксандр Аляксандравіч Дарагакупец</t>
+  </si>
+  <si>
+    <t>22 лістапада 1980</t>
+  </si>
+  <si>
+    <t>44-гадоваму жыхару Іванава Аляксандру Дарагупцу інкрымінавалі пералік «экстрэмісцкім фармаванням», у тым ліку Палку Каліноўскага, грашовых сродкаў і крыптавалюты ў суме не менш за 11 тыс. рублёў.
+Падчас расследавання крымінальнай справы мужчына "добраахвотна пералічыў" Чэрвеньскаму дому-інтэрнату для дзяцей-інвалідаў з асаблівасцямі псіхафізічнага развіцця, Івянецкаму дому-інтэрнату для дзяцей-інвалідаў з асаблівасцямі фізічнага развіцця і Рэспубліканскаму цэнтру арганізацыі медыцынскага рэагавання 600 тысяч долараў ЗША.
+2 красавіка 2025 г. на АНТ выйшаў чарговы прапагандысцкі сюжэт "Цені. Кошт тэрору", дзе распавялі пра пераслед людзей за ахвяраванні і затрыманых за фінансаванне арганізацый, прызнаных уладамі "экстрэмісцкімі" ці "тэрарыстычнымі". У фільме паказалі некалькі асуджаных і тых, хто яшчэ чакае суда. Па сюжэце Аляксандра асудзілі, у тым ліку за донаты палку Каліноўскага, BySol, а таксама розным інфармацыйным рэсурсам. Прапагандысты называюць 18 данатаў на агульную суму не менш як тры тысячы еўра.</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.01.2025: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 50000 базавых велічынь штрафу. Апеляцыя 18.03.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Сяргей Іванавіч Салаженцаў</t>
   </si>
   <si>
     <t>22 лістапада 1982</t>
   </si>
   <si>
     <t>Пасля заканчэння школы паступіў на факультэт прыкладной матэматыкі і інфарматыкі БДУ. З 2005 года працуе ў ІТ.
 У канцы 2021 года Сложанцы пераехаў у Варшаву. Тамака ён адкрыў ІП і ўладкаваўся ў кампанію RunMyLease, дзе займае пасаду Tech lead.
 Галоўнае хобі Сяргея - бальныя танцы. У 2024 годзе ён з партнёркай узялі два золаты і адно срэбра на танцавальных конкурсах у Польшчы ў катэгорыі 40+.
 Пасля Сяргей вярнуўся ў Беларусь. Невядома, калі менавіта гэта адбылося, але апошні раз ён выходзіў на сувязь у канцы кастрычніка 2024 года. Працэс над айцішнікам праходзіў у Гродзенскім абласным судзе. Мяркуючы па тым, што пасля суда Складанцы так і не з'явіўся анлайн, яму быў прызначаны тэрмін у калоніі.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Аляксандр Аляксандравіч Дарагакупец</t>
-[...25 lines deleted...]
-    <t>2024-09-23 20:30:12</t>
+    <t>Радзівон Аляксандравіч Курцэраў</t>
+  </si>
+  <si>
+    <t>22 лістапада 1992</t>
+  </si>
+  <si>
+    <t>Быў затрыманы ў лютым 2026 года, калі прыехаў у Беларусь з Польшчы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.06.2026: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Віктар Анатольевіч Яўмененка</t>
+  </si>
+  <si>
+    <t>23 лістапада 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Сябра Руху "За Свабоду". Яго затрымалі за каментары і абвінавацілі па шэрагу "палітычных" артыкулаў. Падрабязнасці пераследу невядомыя. На момант красавіка 2026 г. знаходзіўся ў СІЗА ўжо некалькі месяцаў.
+Вядома, што ў Віктара шматдзетная сям'я. у 2020 годзе яго затрымлівалі па арт. 342 (арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, або актыўны ўдзел у іх) Крымінальнага кодэкса.
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
   </si>
   <si>
     <t>Зміцер Анатольевіч Удовін</t>
   </si>
   <si>
     <t>23 лістапада 1969</t>
   </si>
   <si>
     <t>Зміцер пачынаў у 1990-я ў Барысаве. Пасля 1998 года перайшоў у аддзел дазнання Жодзінскага ГАУС, а з 2004 па 2012 узначальваў яго. Далей працаваў у Следчым камітэце, адтуль пайшоў на пенсію. Пасля выхаду на пенсію працаваў на Смалявіцкім малаказаводзе і быў гарадскім дэпутатам у Жодзіне.
 У 2020 годзе ён і яшчэ 4 былыя супрацоўнікі Жодзінскага ГАУС запісалі зварот да калег, якія падчас пратэстаў працавалі ў жодзінскай міліцыі, і да ўсіх работнікаў праваахоўных органаў Беларусі.
 "Выконваючы тыя загады, якія аддаюць вашыя начальнікі, вы можаце аказацца саўдзельнікамі злачынстваў. Нельга збіваць людзей, якія проста вяртаюцца з працы ў начную змену. &lt;…&gt; Я ведаю выпадкі, калі людзей затрымлівалі ні за што і праяўлялі залішнюю жорсткасць — не трэба так рабіць», - сказаў Удовін у звароце.
 Па паведамленні СМІ , усе пяцёра былі затрыманыя ў пачатку лютага 2024 года.</t>
   </si>
   <si>
     <t>Вырак суда 03.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
-    <t>Уладзімір Уладзіміравіч Нікіцін</t>
-[...15 lines deleted...]
-  <si>
     <t>Аляксандр Генадзьевіч Канаш</t>
   </si>
   <si>
     <t>24 лістапада 2001</t>
   </si>
   <si>
+    <t>невядома</t>
+  </si>
+  <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
-    <t>Уладзімір Мікалаевіч Раманоўскі</t>
-[...13 lines deleted...]
-    <t>2023-11-14 19:10:00</t>
+    <t>Андрэй Анатольевіч Сяргееў</t>
+  </si>
+  <si>
+    <t>24 лістапада 1965</t>
+  </si>
+  <si>
+    <t>Сяргееў скончыў Казанскую танкавую вучэльню ў савецкі час, у 2020 выходзіў на акцыі пратэсту - страйкаваў каля завода «Атлант», пасля чаго выехаў з жонкай у Польшчу. Як мяркуецца, жонка Андрэя таксама арыштаваная.
+Выступаў у аматарскай хакейнай лізе.
+Як мяркуецца, вярнуўся ў РБ з-за сур'ёзных праблем са здароўем. Па сведчаннях знаёмых, у Андрэя пачаліся праблемы з лёгкімі, у РБ яму зрабілі аперацыю.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
   </si>
   <si>
     <t>Андрэй Віктаравіч Ярашэвіч</t>
   </si>
   <si>
     <t>25 лістапада 1983</t>
   </si>
   <si>
+    <t>Кіраўнік івэнт-агенцтва "Тэра Груп".
+Следчы камітэт паведаміў падрабязнасці крымінальнай справы двух у дачыненні да двух чалавек - 42-гадовага палітвязня Андрэя Ярашэвіча і яго 36-гадовага бізнэс-партнёра.
+Як лічаць сілавікі, Ярашэвіч нібыта збіраў інфармацыю аб наваполацкай калоніі №1 — персанальныя дадзеныя супрацоўнікаў і ўмовы ўтрымання асуджаных. Па версіі СК, усё гэта рабілася для "Белпола".
+Акрамя таго, Ярашэвіч і яго бізнэс-партнёр нібыта выкарыстоўвалі сваю кампанію для фінансавання "экстрэмісцкіх фармаванняў" Terra Group Event і SSL Production. У Варшаўскай "Тэра груп" працаваў да свайго таямнічага знікнення Анатоль Котаў.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
+    <t>Артур Сяргеевіч Гранічны</t>
+  </si>
+  <si>
+    <t>25 лістапада 1996</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.03.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Вольга Валер'еўна Буланава</t>
+  </si>
+  <si>
+    <t>25 лістапада 1982</t>
+  </si>
+  <si>
+    <t>Вольга Буланава шмат гадоў працавала бухгалтарам, а потым у 2018—2019 гадах яна прайшла навучанне ў IT Academy і атрымала прафесію UI/UX-дызайнера. Потым знайшла працу ў IT.
+Да самага затрымання жыла ў Літве , але раз на пару месяцаў ездзіла ў Беларусь. У жанчыны ёсць муж і дзіця.</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.01.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Павел Тадэвушавіч Лаўрыновіч</t>
+  </si>
+  <si>
+    <t>26 лістапада 1969</t>
+  </si>
+  <si>
+    <t>Затрыманні адбыліся напрыканцы мінулага тыдня і працягваліся некалькі дзён. Затрымана 12 чалавек, у тым ліку краязнаўца і даўні грамадскі актывіст Павел Лаўрыновіч.</t>
+  </si>
+  <si>
+    <t>СІЗА-2, Віцебск, вул. Гагарына 2, 210026</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў абмежаванні волі без накіравання.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
+  </si>
+  <si>
     <t>Яўген Сямёнавіч Кладоў</t>
   </si>
   <si>
     <t>26 лістапада 1982</t>
   </si>
   <si>
-    <t>Па матэрыялах абвінавачання, Яўген скарбаў у сацыяльнай сетцы «Аднакласнікі» на сцяне профіля, даступнай для прагляду іншым карыстачам, " разлічваючы на наступнае ўспрыманне іншымі асобамі абразлівай інфармацыі «ўсведамляючы публічны і зневажальны характар сваёй публікацыі, наўмысна размясціў малюнак, супярэчнае агульначалавечай маралі , прынятым у грамадстве, тым самым публічна наўмысна прынізіў гонар і годнасць асобы Лукашэнкі ў сувязі з ажыццяўленнем ім сваіх паўнамоцтваў, выяўленае ў непрыстойнай форме».
-[...5 lines deleted...]
-    <t>1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
+    <t xml:space="preserve">Па матэрыялах абвінавачання, Яўген скарбаў у сацыяльнай сетцы «Аднакласнікі» на сцяне профіля... размясціў выяву, супярэчнае агульначалавечай маралі і нормам паводзін, прынятым у грамадстве, тым самым публічна наўмысна прынізіў гонар і годнасць асобы Лукашэнкі ў сувязі з ажыццяўленнем ім сваіх паўнамоцтваў, выяўленае ў непрыняцці. На судовым паседжанні скарбаў фактычна віну не прызнаў.
+Вядома, што Яўгена не вызвалілі пасля адбыцця першага тэрміна, а завялі крымінальную справу па новых артыкулах, абвясцілі "тэрарыстам" і і асудзілі паўторна.
+</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.11.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2024: невядома. Вырак суда 01.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.12.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
-  </si>
-[...33 lines deleted...]
-    <t>2024-08-28 20:19:30</t>
   </si>
   <si>
     <t>Сяргей Віктаравіч Ляхновіч</t>
   </si>
   <si>
     <t>27 лістапада 1978</t>
   </si>
   <si>
     <t>Дырэктар лагістычнай кампаніі. Судзяць за атаку на сайт БДМУ восенню 2020 года. 
 «Ведаць не ведаю! Ды ліхтара мне, судзяць — правільна судзяць, і ведаць не хачу!», — сказаў бацька Сяргея, Віктар Ляхновіч.</t>
   </si>
   <si>
     <t>Вырак суда 24.03.2022: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.06.2022: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
-    <t>Артур Андрэевіч Радзівановіч</t>
-[...11 lines deleted...]
-    <t>2024-05-02 19:10:11</t>
+    <t>Андрэй Віктаравіч Кудзік</t>
+  </si>
+  <si>
+    <t>27 лістапада 1984</t>
+  </si>
+  <si>
+    <t>Андрэй, актывіст з Вілейкі, быў затрыманы 9 жніўня 2021 года і прыгавораны да адміністрацыйнага арышту, які адбываў у ізалятарах Вілейкі і Смалявіч. Агулам ён атрымаў 90 сутак адміністрацыйнага арышту, якія адбываў у цяжкіх умовах, пасля чаго быў пераведзены ў ІЧУ на Акрэсціна, а затым у СІЗА ў межах крымінальнай справы.
+У лютым 2022 года яго прызналі вінаватым па артыкуле «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, альбо актыўны ўдзел у іх» і прыгаварылі да пазбаўлення волі ў калоніі.
+Вызвалены ў ліпені 2023 года, цалкам адбыўшы прызначаны судом тэрмін пакарання.
+У кастрычніку 2023 году яго зноў арыштавалі на 15 сутак за віншаванне Украіны з Днём Незалежнасці ў TikTok. Суд Вілейскага раёна кваліфікаваў гэта як «несанкцыянаванае пікетаванне».
+15 лютага 2024 года Андрэй перастаў выходзіць на сувязь. Пазней стала вядома, што ён знаходзіцца ў мясцовым ІЧУ, дзе адбывае 15 сутак адміністратыўнага арышту. Аднак па сканчэнні тэрміна ён на волю не выйшаў, бо быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле «дыскрэдытацыя Рэспублікі Беларусь».
+У ліпені 2024 года яго зноў асудзілі і прыгаварылі да пазбаўлення волі, а таксама да выплаты буйнога штрафу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 16.02.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 18.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 400 базавых велічынь штрафу. Апеляцыя 11.10.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-10-20 18:14:57</t>
+  </si>
+  <si>
+    <t>Генадзь Станіслававіч Саўрыцкі</t>
+  </si>
+  <si>
+    <t>28 лістапада 1963</t>
+  </si>
+  <si>
+    <t>Прадпрымальнік. Яго бізнэс - АТ "Анастан", буйная кампанія, якая займаецца вытворчасцю пенапласту.
+Нагодай для крымінальнай справы стаў створаны сям'ёй відэаролік летам 2020 года з заклікам спыніць гвалт. Генадзь на судзе распавёў, што ў адзін з дзён лета 2020 года, на эмоцыях ад убачаных у інтэрнэце звестак аб ужытым з боку супрацоўнікаў гвалту ў дачыненні да пратэстоўцаў, вырашыў запісаць відэазапіс са зваротам да супрацоўнікаў з заклікам да абгрунтаванага прымянення сілы. Прыдумаў тэкст выступу, пасля чаго папрасіў сваю дачку яго прачытаць. Таксама ён папрасіў жонку выказацца аб выбарах. У гэты ж дзень ён выказаў на відэа пажаданні аб далейшым лёсе краіны, у канцы свайго выступу таксама паказаў сімвал у выглядзе сэрца. Пасля гэтага ён знайшоў у інтэрнэце відэаролікі і змантаваў відэа. У гэты ж дзень адправіў яго некалькім сваім знаёмым і сваякам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.11.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:09:18</t>
   </si>
   <si>
     <t>Сяргей Сяргеевіч Пляшкун</t>
   </si>
   <si>
     <t>28 лістапада 1987</t>
   </si>
   <si>
     <t>17 сакавіка КДБ паведаміў пра затрыманне групы беларусаў, якія рыхтавалі тэракт супраць расейскіх войскаў у Мазырскім раёне.
 Згодна з матэрыяламі справы, у перыяд са жніўня 2020 года па люты 2022 года Пляшкун і Сельвіч набылі кампаненты для вырабу «кактэйляў Молатава» і піратэхнічны выраб, якія захоўвалі і перавозілі ў розных транспартных сродках і месцах з мэтай іх наступнага выкарыстання пры здзяйсненні акту тэрарызму, нападзе на будынкі, установы, транспартныя сродкі, а таксама супрацоўнікаў праваахоўных органаў.
 Акрамя гэтага, Пляшкун нібыта сам вырабіў «кактэйлі Молатава» і сумесна з Сельвічам падрыхтаваліся да наўмыснага прывядзення ў непрыдатнасць транспартных сродкаў і шляхоў зносін, што магло пацягнуць смерць чалавека, крушэнне або аварыю.
 У Сяргея Пяшкуна двое малалетніх дзяцей.</t>
   </si>
   <si>
     <t>16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
+    <t>Артур Уладзіміравіч Пядзько</t>
+  </si>
+  <si>
+    <t>28 лістапада 1979</t>
+  </si>
+  <si>
+    <t>Доўгі час Артур працаваў у энергасетках — спачатку інжынерам на "Белэнергасетцыпраекце", а пасля ў "Мінскэнерга".  Артура абвінавачваюць у перадачы персанальных дадзеных больш за 500 службовых асоб тэлеграм-каналам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.04.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.07.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-11-28 23:42:54</t>
+  </si>
+  <si>
+    <t>Уладзімір Аляксандравіч Захараў</t>
+  </si>
+  <si>
+    <t>28 лістапада 1968</t>
+  </si>
+  <si>
+    <t>Вядомы полацкі бізнесмен. Абвінавачваўся па ч. 2 арт. 243-1 (ухіленне ад выканання абавязкаў падатковага агента па пералічэнні падаткаў, збораў), арт. 369-1 (дыскрэдытацыя Рэспублікі Беларусь), ч. 1 арт. 243-3 (ухіленне ад выплаты страхавых узносаў), ч. 3 арт. 243 (ухіленне ад выплаты падаткаў, збораў). Справу разглядаў у закрытым рэжыме Віцебскі абласны суд. Слуханне пачалося 23 ліпеня 2024 года і доўжылася па 28 лютага 2025 года. Дата пачатку спецыяльнай вытворчасці - 12.04.2024.
+Пасля адкрыцця судовай спецвытворчасці бізнэсмэн вярнуўся ў Беларусь, нягледзячы на пагрозу пераследу, і быў затрыманы .
+У Уладзіміра астма і быў інсульт мозгу. А на ўтрыманні маленькая дачка.
+Прысуд - пазбаўленне волі .</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.02.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
+    <t>Артур Андрэевіч Радзівановіч</t>
+  </si>
+  <si>
+    <t>28 лістапада 1992</t>
+  </si>
+  <si>
+    <t>Следства ўстанавіла, што Артур Радзівановіч "па ўласнай ініцыятыве ўступіў у перапіску з прадстаўнікамі ўзброенага фарміравання "Полк К. Каліноўскага" праз Telegram". У ходзе размовы ён удакладніў парадак і ўмовы залічэння ў полк, а затым спланаваў перасячэнне дзяржаўнай граніцы Рэспублікі Беларусь з Рэспублікай Польшча і далейшы маршрут ва Украіну. Прыбыўшы 30 снежня 2023 года на міжнародны пункт пропуску "Брэст" для накіравання ва Украіну праз тэрыторыю Польшчы, абвінавачаны быў затрыманы супрацоўнікамі органаў унутраных спраў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.05.2024: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
     <t>Георгій Адамовіч Чарэвака</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 лістапада 1968</t>
   </si>
   <si>
     <t>Георгія Чараваку затрымалі ў жніўні пры вяртанні з ЗША. Асудзілі за данат у 21,29 даляра, які ён адправіў са свайго акаўнта PayPal у падтрымку Палка Каліноўскага. Да акаўнта была прывязана беларуская карта, з якой спісаліся сродкі. Улады палічылі гэта наўмыснымі дзеяннямі "з мэтай фінансавання дзейнасці па вярбоўцы, навучанні, іншай падрыхтоўцы" асоб да ўзброенага канфлікту ва Украіне.
 На судзе ён распавёў, што добраахвотна паведаміў супрацоўнікам, што затрымалі яго, што ён падпісаны на шматлікія «экстрэмісцкія» тэлеграм-каналы, прызнаўся, што зрабіў перавод на рахунак Палка Каліноўскага.
 Ён жа ўласнаручна даў супрацоўнікам паролі для ўваходу ў плацежную сістэму. Ён расказаў, што зрабіў донат, бо спадзяваўся, што гэтыя сродкі накіруюць на закупку касак, бронекамізэлек, медыкаментаў, аднак разумеў, што імі скарыстаюцца па сваім разуменні і, у тым ліку, купяць на іх зброю і боепрыпасы.</t>
   </si>
   <si>
     <t>Вырак суда 08.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2023-12-22 01:24:42</t>
   </si>
   <si>
-    <t>Артур Уладзіміравіч Пядзько</t>
-[...57 lines deleted...]
-  <si>
     <t>Яўген Аляксеевіч Верхаводкін</t>
   </si>
   <si>
     <t>29 лістапада 1988</t>
   </si>
   <si>
     <t>Па справе адбылося не менш за дзевяць судовых пасяджэнняў. На судзе было шмат сведкаў, якія давалі паказанні супраць яго. Яўгена абвінавацілі ў тым, што ён, адмініструючы канал, заклікаў выходзіць беларусаў на акцыі пратэсту, рэдагаваў пасады і г.д.
 21.11.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 27.07.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 21.11.2023: невядома.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Аляксандр Станіслававіч Данілевіч</t>
-[...21 lines deleted...]
-    <t>2025-08-18 23:08:15</t>
+    <t>Віталь Уладзіміравіч Пятрэнка</t>
+  </si>
+  <si>
+    <t>29 лістапада 1978</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.03.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1622,2265 +1461,1889 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="C9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-        <v>41</v>
+      <c r="C10" t="s">
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>139</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C27" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>97</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
       <c r="I27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>86</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="I36" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B37" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>200</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>204</v>
+        <v>209</v>
+      </c>
+      <c r="C39" t="s">
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C40" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="I40" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B41" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>223</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>74</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
       </c>
       <c r="F45" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>249</v>
+        <v>201</v>
       </c>
       <c r="I48" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>252</v>
+        <v>255</v>
+      </c>
+      <c r="C49" t="s">
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>81</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B51" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C51" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>260</v>
+        <v>269</v>
+      </c>
+      <c r="C52" t="s">
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>244</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="I53" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C54" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>285</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>284</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>288</v>
+        <v>294</v>
+      </c>
+      <c r="C57" t="s">
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>98</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>306</v>
+        <v>314</v>
+      </c>
+      <c r="C61" t="s">
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>321</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>329</v>
+      </c>
+      <c r="B64" t="s">
         <v>319</v>
       </c>
-      <c r="B64" t="s">
-        <v>320</v>
+      <c r="C64" t="s">
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="C65" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
+      <c r="H66" t="s">
+        <v>340</v>
+      </c>
       <c r="I66" t="s">
-        <v>329</v>
-[...58 lines deleted...]
-      <c r="A69" t="s">
         <v>341</v>
-      </c>
-[...326 lines deleted...]
-        <v>397</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">