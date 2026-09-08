--- v2 (2026-03-17)
+++ v3 (2026-09-08)
@@ -12,778 +12,627 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>День рождения</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Весна</t>
   </si>
   <si>
     <t>Приговор</t>
   </si>
   <si>
     <t>Дата добавления</t>
-  </si>
-[...69 lines deleted...]
-    <t>2021-08-07 04:15:55</t>
   </si>
   <si>
     <t>Виктория Геннадьевна Волчек</t>
   </si>
   <si>
     <t>1 сентября 1993</t>
   </si>
   <si>
     <t>29-летняя уроженка Могилевской области. Виктория училась в Несвижском педагогическом колледже. Последние десять лет работала в салонах связи, на автозаправке, магазине. 
 15 мая 2023 года на ОНТ вышел пропагандистский фильм "Убойная посылка" смерти: кто и как хотел совершить теракт в День Победы", где рассказали подробности дела. Там сообщалось, что якобы КГБ в канун Дня победы 9 мая 2023 года "предотвратил теракт под кураторством Киева". Там заявили, что взрывчатка находилась в электрических плитах, которые прислали задержанным через посылки. Организатором акции назвали 23-летнего белоруса Валерия Водина, который воевал в Украине.
 В видео рассказали о том, что посылки с электроплитами, в которых была взрывчатка, доставили в минский пункт СДЭК в Каменной Горке 21 марта 2023 года из Киева через Италию.  Виктория Волчек подтвердила на допросе, что она получила посылку — ее попросил получить посылку Валерий Водин. Студентка БГУ Анна Савочкина и ее мать Татьяна Русак взяли плитку у Волчек и закопали ее на кладбище в Колодищах. Вторую плитку забрал зубной техник Андрей Григорьев и отвез в садовое товарищество "Авторемонтник 124" под Олехновичами.</t>
   </si>
   <si>
     <t>Женский</t>
   </si>
   <si>
     <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
+    <t>В заключении</t>
+  </si>
+  <si>
+    <t>Да</t>
   </si>
   <si>
     <t>Решение суда 09.08.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 29.10.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-07-20 14:00:36</t>
   </si>
   <si>
     <t>Юлия Петровна Юргилевич</t>
   </si>
   <si>
     <t>1 сентября 1980</t>
   </si>
   <si>
     <t>Работала адвокатом почти 18 лет.
 Она защищала в суде политзаключенных Алеся Пушкина, Артема Боярского, Игоря Банцера, Андрея Авсиевича, Андрея Соколовского.
 23 февраля 2022 года ее исключили из состава Гродненской областной коллегии адвокатов за «систематические нарушения законодательства». Юлия уехала из Беларуси, но в конце августа 2022 вернулась в страну.
 Была задержана в один день вместе с Павлом Можейко.
  Павел и Юлия не признали вину. Юргилевич заявляла на суде, что ее держат в "скотских условиях" и не дали ознакомиться с делом. </t>
   </si>
   <si>
     <t>6 лет лишения свободы в колонии общего режима.</t>
   </si>
   <si>
     <t>2022-09-02 18:28:29</t>
   </si>
   <si>
+    <t>Василий Николаевич Арешко</t>
+  </si>
+  <si>
+    <t>1 сентября 1997</t>
+  </si>
+  <si>
+    <t>Известно, что в Польше Орешко работал специалистом по кадрам — искал людей для трудоустройства. Периодически приезжал в Беларусь. Неизвестно, когда он возвращался в последний раз, но его задержали несколько месяцев назад.
+Сейчас Арешко находится в следственном изоляторе. </t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2025-04-02 16:59:55</t>
+  </si>
+  <si>
     <t>Сергей Викторович Еремеев</t>
   </si>
   <si>
     <t>2 сентября 1971</t>
   </si>
   <si>
     <t>9 декабря 2023 года суд в Омске арестовал Сергея до 30 января 2024 года по обвинению в подрыве поездов с нефтепродуктами в Северомуйском тоннеле 29 и 30 ноября. Сначала загорелся состав с 41 цистерной с топливом, 3 с авиационным топливом и 6 вагонов с чёрным металлом. Позже произошёл подрыв грузового поезда, ехавшего по объездному пути. В результате топливо разлилось на площади 150 квадратных метров — 4 цистерны с топливом полностью сгорели, ещё 2 были повреждены. Согласно ФСБ, Еремеев «дал признательные показания о работе под контролем украинских спецслужб». Подрывы в тоннеле квалифицировали как теракт.
 Как пишут в государственных СМИ РФ, Еремеев заявил, что хотел помешать поставкам военных грузов: «Я написал в объяснении, что через БАМ сейчас везут боеприпасы. Главная цель была — воспрепятствовать движению».
 Сергей участвовал в общенациональной стачке на «Нафтане» в ноябре 2020 года, о чём мужчина заявил публично и даже отправил своё заявление в адрес движения Тихановского. «Сергей старался всё решать мирным путем. Может быть, уже надоело, что ничего не решается…на видео, пусть там и закрашено лицо, я его сразу узнал», — отзывается о Еремееве его знакомый. Спустя несколько недель после забастовки Сергея уволили с «Нафтана». Сергей был одним из лучших механиков в Новополоцке.
 По данным следствия, в ноябре 2023 года Еремеев на своем автомобиле скрытно перевез взрывные устройства через государственную границу России и прибыл на территорию Бурятии. Далее, с целью совершения террористического акта, в ночное время на одном из участков Восточно-Сибирской железной дороги, а также на следующих по ней железнодорожных составах установил взрывные устройства и активировал пульты дистанционного управления. Суд постановил, что в результате подрыва установленных Еремеевым взрывных устройств потерпевшим причинен имущественный ущерб, связанный с уничтожением и повреждением цистерн и оборудования на железной дороге, на сумму более 100 000 000 рублей (1,2 млн долларов), а также иные тяжкие последствия в виде нарушения работы транспортной магистрали федерального значения.
 Суд по совокупности преступлений назначил Еремееву наказание в виде лишения свободы на срок 22 года, с отбыванием первых 5 лет в тюрьме, а оставшейся части наказания в исправительной колонии строгого режима, со штрафом в размере 1 000 000 руб. Транспортное средство, принадлежащее Еремееву, постановлено конфисковать. Также судом удовлетворены гражданские иски потерпевших в счет возмещения причиненного ущерба к Еремееву на общую сумму более 60 000 000 рублей (744 тысячи долларов), которые постановлено взыскать с осужденного.</t>
   </si>
   <si>
     <t>111020, г. Москва, ул. Лефортовский вал, д. 5,  СИЗО № 2</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Решение суда 18.12.2025: 22 года лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2023-12-15 13:07:02</t>
   </si>
   <si>
-    <t>Анатолий Петрович Змитрович</t>
-[...18 lines deleted...]
-  <si>
     <t>Дмитрий Иванович Молочко</t>
   </si>
   <si>
     <t>2 сентября 1973</t>
   </si>
   <si>
     <t>Дмитрий 27 ноября, а после и 11 декабря 2023 года был задержан и осужден по ч. 2 ст. 19.11 КоАП (Распространение, изготовление, хранение, перевозка информационной продукции, содержащей призывы к экстремистской деятельности или пропагандирующей такую деятельность). Судьи - Подолянец Артем и Николай Кмита.
 Содержался в ИВС Барановичского ГОВД. После было заведено уголовное дело, и его перевели в СИЗО -7 г. Бреста.  Вместе с ним осудили Молочко Оксану Викторовну- его жену. Их осудили за "измену государству " на 12 и 8 лет, а по факту за снимок поезда с военной техникой на платформе без никакого шпионского умысла.
 До задержания занимался ремесленичеством, был самозанятым. </t>
   </si>
   <si>
     <t>Решение суда 24.06.2024: 12 лет лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-09-27 23:00:27</t>
   </si>
   <si>
-    <t>Альберт Владимирович Шило</t>
-[...13 lines deleted...]
-  <si>
     <t>Денис Васильевич Филончик</t>
   </si>
   <si>
     <t>2 сентября 1983</t>
   </si>
   <si>
     <t>Денис был задержан в декабре 2021 года после попытки атаки на ГОМ-2 Фрунзенского РУВД в Минске 16 августа 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма». В июне 2023 года он был осужден по статьям о «заговоре с целью захвата государственной власти» и «создании экстремистского формирования».
-Согласно обвинению, с июля 2020 года по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа», якобы готовившая экстремистские преступления. В неё входили радикально настроенные военные, силовики, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём. Это дело связано с попыткой поджога дома депутата Олега Гайдукевича в июне 2021 года и «организацией массовых беспорядков».</t>
-[...5 lines deleted...]
-    <t>Решение суда 21.06.2023: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 04.10.2023: приговор оставлен без изменения.</t>
+Согласно обвинению, с июля 2020 года по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа», якобы готовившая экстремистские преступления. В неё входили радикально настроенные военные, силовики, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём. Это дело связано с попыткой поджога дома депутата Олега Гайдукевича в июне 2021 года и «организацией массовых беспорядков».
+Весной 2026 года стало известно, что Дениса осудили по ч.2 ст.411 на 9 месяцев лишения свободы и перевели в ИК-9.</t>
+  </si>
+  <si>
+    <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
+  </si>
+  <si>
+    <t>Решение суда 21.06.2023: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 04.10.2023: приговор оставлен без изменения. Решение суда дата неизвестна: 9 месяцев лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2022-09-09 14:54:48</t>
   </si>
   <si>
-    <t>Ольга Васильевна Губарь</t>
-[...8 lines deleted...]
-    <t>2024-12-02 17:50:16</t>
+    <t>Андрей Валерьевич Цалюк</t>
+  </si>
+  <si>
+    <t>3 сентября 1993</t>
+  </si>
+  <si>
+    <t>Ранее задерживался по административной статье за участие в акциях протеста. В провластных телеграм-каналах сообщалось о задержании Андрея. На ” покаянном видео " парень говорит, что был задержан за распространение личных данных сотрудников милиции, судей и призвал людей к насильственным действиям.Также сообщается, что мужчина " оставил более 2 тысяч экстремистских сообщений, из которых минимум 100 записей содержат в себе признаки нарушений законодательства”.</t>
+  </si>
+  <si>
+    <t>неизвестно</t>
+  </si>
+  <si>
+    <t>2023-02-03 19:24:13</t>
+  </si>
+  <si>
+    <t>Артём Александрович Кухарёнок</t>
+  </si>
+  <si>
+    <t>3 сентября 1982</t>
+  </si>
+  <si>
+    <t>Артем всю жизнь работал в этой сфере — ветеринарным доктором, преподавателем в Смиловичском государственном сельскохозяйственном колледже, техником. Также он директор ветеринарной фирмы "Химвет".
+Последние комментарии Артема датируются маем 2024 года, после он исчез из соцсетей. Вероятно, тогда он и был задержан.
+Похоже, что дело в его постах в соцсетях и комментариях в телеграмме — аккаунты называются его собственным именем, а телеграмм-аккаунт привязан к собственному телефону Артема.</t>
+  </si>
+  <si>
+    <t>Решение суда 06.03.2025: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:32:11</t>
   </si>
   <si>
     <t>Артем Леонидович Вовна</t>
   </si>
   <si>
     <t>3 сентября 1991</t>
   </si>
   <si>
     <t>Топ-менеджер оператора life:). Был задержан за распространение данных силовиков в телеграм-каналы. </t>
   </si>
   <si>
     <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
   </si>
   <si>
     <t>8 лет лишения свободы в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-10-13 21:57:06</t>
   </si>
   <si>
     <t>Дмитрий Николаевич Нешта</t>
   </si>
   <si>
     <t>3 сентября 1975</t>
   </si>
   <si>
     <t>Задержан за "акт терроризма".
 Военный пенсионер, работал в Барановичах на авиаремонтном заводе.
 По версии следствия, 26 сентября 2020 года изготовил коктейли Молотова и перенес к автомобильной стоянке около одной из военных частей, где их и использовал.</t>
   </si>
   <si>
     <t>Решение суда 20.06.2022: 12 лет лишения свободы в колонии в условиях усиленного режима. Решение суда 23.03.2023: неизвестно.</t>
   </si>
   <si>
     <t>2022-06-09 02:57:10</t>
   </si>
   <si>
-    <t>Андрей Валерьевич Цалюк</t>
-[...28 lines deleted...]
-    <t>2025-01-09 00:32:11</t>
+    <t>Александр Владимирович Кундро</t>
+  </si>
+  <si>
+    <t>4 сентября 1989</t>
+  </si>
+  <si>
+    <t>Создатель одной из крупнейших компаний по прокату света, звука и LED-экранов в РБ. После 2020 года открыл еще и филиал в Польше.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 7 лет лишения свободы в колонии в условиях общего режима, неизвестно базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-06-01 17:28:02</t>
   </si>
   <si>
     <t>Сергей Витальевич Рябцев</t>
   </si>
   <si>
     <t>5 сентября 2002</t>
   </si>
   <si>
     <t>Сергей был задержан 30 сентября 2021 года — первоначально из-за комментария, оставленного после гибели в Минске сотрудника Комитета государственной безопасности Дмитрия Федосюка и IT-специалиста Андрея Зельцера. Его вызвали в военкомат, где уже ждали силовики. Позже в его доме провели обыск в его отсутствие.
 В начале сентября 2022 года стало известно, что Комитет государственной безопасности внёс Сергея в «список лиц, причастных к террористической деятельности». В ноябре того же года ему вынесли приговор — лишение свободы в колонии усиленного режима.</t>
   </si>
   <si>
     <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
   </si>
   <si>
     <t>Решение суда 04.11.2022: 6 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 24.01.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2022-09-17 11:40:06</t>
   </si>
   <si>
+    <t>Алексей Юрьевич Каханович</t>
+  </si>
+  <si>
+    <t>5 сентября 1990</t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция 04.05.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-05-11 23:02:24</t>
+  </si>
+  <si>
     <t>Максим Леонидович Дергачев</t>
   </si>
   <si>
     <t>5 сентября 1971</t>
   </si>
   <si>
     <t>06.02.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
-    <t>Решение суда 05.12.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 06.02.2024: неизвестно. Решение суда 27.02.2025: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
+    <t>ИК-9, 213410, г. Горки, ул. Добролюбова, 16</t>
+  </si>
+  <si>
+    <t>Решение суда 05.12.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 06.02.2024: неизвестно. Решение суда 27.02.2025: неизвестно лет лишения свободы в колонии в условиях строгого режима. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2023-12-14 00:37:36</t>
-  </si>
-[...25 lines deleted...]
-    <t>2021-04-08 19:35:43</t>
   </si>
   <si>
     <t>Алексей Владимирович Сеньков</t>
   </si>
   <si>
     <t>7 сентября 1978</t>
   </si>
   <si>
     <t>Алексей, подполковник юстиции в отставке, с 2012 по 2021 год занимал различные должности в Следственном комитете. В июле 2021 года он был задержан в рамках уголовного дела, возбужденного по статье «групповые действия, грубо нарушающие общественный порядок».
 В октябре 2021 года Алексея осудили за участие в послевыборных акциях протеста, проходивших в августе 2020 года в Минске. В 2022 году Лукашенко лишил его звания.
 Он был освобождён в апреле 2023 года, полностью отбыв назначенный судом срок наказания.
 В конце июля 2023 года Алексея вновь задержали. Пропагандистские ресурсы утверждали, что он якобы «попытался вовлечь в решение вопроса за взятку своих бывших коллег, действуя в интересах гражданина Украины, отбывающего наказание».
 В октябре 2023 года его признали виновным по статье «дача взятки» и приговорили к лишению свободы и выплате крупного штрафа.</t>
   </si>
   <si>
     <t>Решение суда 05.10.2021: 2 года лишения свободы в колонии в условиях общего режима. Решение суда 30.10.2023: 3 года лишения свободы в колонии в условиях строгого режима, 400 базовых величин штрафа. Апелляция 25.01.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-10-06 02:11:57</t>
   </si>
   <si>
-    <t>Сергей Сергеевич Глебко</t>
-[...16 lines deleted...]
-    <t>2022-03-07 21:27:19</t>
+    <t>Аристарх Сергеевич Крюковский</t>
+  </si>
+  <si>
+    <t>7 сентября 2001</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-06-14 19:38:44</t>
+  </si>
+  <si>
+    <t>Виталий Янович Костецкий</t>
+  </si>
+  <si>
+    <t>8 сентября 1980</t>
+  </si>
+  <si>
+    <t>Решение суда 29.04.2025: 5 лет 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 01.07.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-07-24 17:54:07</t>
+  </si>
+  <si>
+    <t>Виталий Владимирович Ободенко</t>
+  </si>
+  <si>
+    <t>8 сентября 1974</t>
+  </si>
+  <si>
+    <t>Правозащитникам известно, что Виталия Ободенко репрессировали в административном порядке в феврале 2025 года по ч. 2 ст. 19.11 Кодекса об административных правонарушениях за так называемое "распространение экстремистских материалов". Вероятно после этого на Виталия завели уголовное дело.</t>
+  </si>
+  <si>
+    <t>2026-02-20 16:51:53</t>
   </si>
   <si>
     <t>Павел Юрьевич Линкевич</t>
   </si>
   <si>
     <t>8 сентября 1986</t>
   </si>
   <si>
     <t>Следователи сообщают, что в августе 2020 в определенный момент внимание сотрудников милиции привлек внедорожник с иностранными регистрационными знаками и тонированными стеклами. Когда милиционеры направились к автомобилю, обвиняемый начал движение задним ходом и умышленно наехал на одного из них, после чего скрылся с места происшествия.
 Сотрудники ГАИ преследовали обвиняемого, однако водитель бросил свой автомобиль вблизи деревни Антоново, а сам скрылся.
 На видео с регистратора служебного автомобиля ГАИ видно большое скопление сотрудников милиции в полной экипировке. Момента наезда на одного из них не видно.
 Мужчина был объявлен в розыск и по возвращении из Польши 5 мая 2022 года в Барановичи он был задержан и помещен под стражу.</t>
   </si>
   <si>
     <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
   </si>
   <si>
     <t>7 лет лишения свободы в колонии усиленного режима.</t>
   </si>
   <si>
     <t>2022-07-07 18:12:30</t>
   </si>
   <si>
-    <t>Виталий Янович Костецкий</t>
-[...20 lines deleted...]
-    <t>2026-02-20 16:51:53</t>
+    <t>Сергей Сергеевич Глебко</t>
+  </si>
+  <si>
+    <t>8 сентября 1978</t>
+  </si>
+  <si>
+    <t>Был задержан вместе с женой за «поджог бревен для нарушения железнодорожного движения».
+Жена была освобождена из ИВС, мужчина остался под стражей.
+На опубликованном провластном канале Сергей был сильно избит.</t>
+  </si>
+  <si>
+    <t>ИК-8, 211388, Витебская обл., г. Орша, ул. Ленина, 195А</t>
+  </si>
+  <si>
+    <t>11 лет лишения свободы в колонии усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-03-07 21:27:19</t>
   </si>
   <si>
     <t>Денис Сергеевич Дикун</t>
   </si>
   <si>
     <t>9 сентября 1992</t>
   </si>
   <si>
     <t>Задержан за поджог 28 февраля 2022 года на станции «Жердь-Останковичи» релейного шкафа сигнализации, централизации и блокировки (СЦБ), в результате чего светофоры и стрелочные переводы на этом участке были приведены в нерабочее состояние.
 Перегон находится на линии Жлобин-Калинковичи, которая затем продолжается на Овруч (Житомирская область Украины).
 25 марта 2024 г. в Горках Дениса начали судить по ч. 2 ст. 411 УК (злостное неповиновение требованиям администрации колонии). Дело рассматривала судья Наталья Фомичева. Она добавила политзаключенному еще два года заключения.
 В начале апреля 2024 г. стало известно, что Дениса этапировали в тюрьму № 4 в Могилеве.
 В Могилевском областном суде 18 июня 2024 г. состоится рассмотрение апелляционной жалобы Дениса. </t>
   </si>
   <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
     <t>Решение суда 27.12.2022: 23 года лишения свободы в колонии в условиях усиленного режима. Апелляция 30.03.2023: неизвестно. Решение суда 25.03.2024: 2 года лишения свободы в колонии в условиях усиленного режима. Апелляция 18.06.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2022-03-11 01:08:55</t>
   </si>
   <si>
     <t>Артем Дмитриевич Соловей</t>
   </si>
   <si>
     <t>10 сентября 1996</t>
   </si>
   <si>
     <t>Артём, активист анархического движения, был задержан 4 августа 2021 года сотрудниками ГУБОПиК. При задержании они встретили его словами «Добро пожаловать в Гестапо!», после чего избивали, ставили в «ласточку» и угрожали изнасилованием, требуя пароль от телефона. На следующий день Артёма осудили по статье 19.1 КоАП (якобы за агрессивное поведение при доставлении в РУВД) и назначили 15-суточный арест, однако после его окончания он на свободу не вышел.
 Изначально Артёму предъявили обвинение по статье «организация и подготовка действий, грубо нарушающих общественный порядок, либо активное участие в них». В январе 2022 года ему и другим фигурантам предъявили дополнительные обвинения — участие в экстремистском формировании за подписку на телеграм-канал «Прамень». На момент задержания канал ещё не был внесён в список экстремистских формирований, что произошло только в ноябре 2021 года.
 В апреле 2022 года Артёма признали виновным и приговорили к лишению свободы в колонии.
 По подсчетам правозащитников должен был выйти на свободу зимой 2026 года.</t>
   </si>
   <si>
-    <t>Решение суда 22.04.2022: 5 лет лишения свободы в колонии в условиях общего режима. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
+    <t>ИК-20, 247755, Гомельская обл., Мозырьский р-н, Михалковский сельсовет, д.70</t>
+  </si>
+  <si>
+    <t>Решение суда 22.04.2022: 5 лет лишения свободы в колонии в условиях общего режима. Решение суда дата неизвестна: 1 год лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-08-29 03:42:38</t>
+  </si>
+  <si>
+    <t>Владимир Викторович Алисиевич</t>
+  </si>
+  <si>
+    <t>11 сентября 1990</t>
+  </si>
+  <si>
+    <t>Был задержан в сентябре 2023 года, предположительно за сообщения в чате с друзьями. Было заведено уголовное дело.</t>
+  </si>
+  <si>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 07.06.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 12.11.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
+  </si>
+  <si>
+    <t>2024-05-29 19:25:02</t>
+  </si>
+  <si>
+    <t>Евгений Викторович Шляхтенок</t>
+  </si>
+  <si>
+    <t>11 сентября 1988</t>
+  </si>
+  <si>
+    <t>Судя по информации из соцсетей, Шляхтёнок родился в Красносельском в Волковысском районе. Учился на учителя истории Гродненского государственного университета. Работал сварщиком и на СТО. В 2015 году устроился в военкомат Мостовского района, где занимался учетом офицеров запаса.
+Последний раз Евгений был онлайн в октябре 2024 года.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2025-07-11 12:45:46</t>
   </si>
   <si>
     <t>Дмитрий Дмитриевич Мостовой</t>
   </si>
   <si>
     <t>11 сентября 1977</t>
   </si>
   <si>
     <t>Дмитрию Мостовому 45 лет. Он родом из Сеницы, учился в Политехническом колледже в Минске, профессиональный программист.
 Его задерживали во время протестов в октябре 2020 года, и он сидел «сутки».
 Дмитрия задержали вначале марта 2023 года. В провластном фильме «Гаспар на связь не вышел» на телеканале ОНТ, вышедшем 05.04.2023 года,рассказывают, что Дмитрий якобы предлагал «Беларускаму Гаюну» сливать информацию об аэродроме: он настроил трансляцию с компьютера, шедшую две недели без перерыва.
 Сейчас мужчина находится в СИЗО по обвинению в «измене государству» и «содействии экстремистской деятельности».</t>
   </si>
   <si>
-    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
-[...1 lines deleted...]
-  <si>
     <t>Решение суда 18.09.2023: 10 лет лишения свободы в колонии в условиях общего режима. Суд по смене режима 24.12.2025: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2023-04-06 15:04:01</t>
   </si>
   <si>
-    <t>Илья Витальевич Лукашенко</t>
-[...41 lines deleted...]
-  <si>
     <t>Владимир Иванович Михайленко</t>
   </si>
   <si>
     <t>11 сентября 1954</t>
   </si>
   <si>
-    <t>Генеральный директор ООО"ГеосИдеал" .
+    <t>Генеральный директор ООО"ГеосИдеал" . Отец-одиночка, имеет хоронические заболевания.
 18.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
-    <t>Решение суда 04.03.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 18.06.2024: неизвестно.</t>
+    <t>Решение суда 04.03.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 18.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-02-28 20:44:34</t>
   </si>
   <si>
-    <t>Василий Викторович Садовский</t>
-[...17 lines deleted...]
-    <t>2025-05-11 21:37:49</t>
+    <t>Игорь Семёнович Минц</t>
+  </si>
+  <si>
+    <t>12 сентября 1977</t>
+  </si>
+  <si>
+    <t>Игорь, ведущий юрисконсульт ОАО «Нафтан», был задержан осенью 2021 года в рамках уголовного дела, возбужденного против сотрудников заводов, поддержавших стачку и входивших в инициативу «Рабочы рух». 21 сентября 2021 года эта инициатива была признана экстремистской организацией, после чего по всей стране прошли массовые задержания рабочих.
+В феврале 2023 года Игоря признали виновным по статьям «измена государству» и «создание экстремистского формирования и участие в нём» и приговорили к лишению свободы, а также к выплате крупного штрафа.</t>
+  </si>
+  <si>
+    <t>Решение суда 17.02.2023: 12 лет лишения свободы в колонии в условиях усиленного режима, 100 базовых величин штрафа. Апелляция 02.08.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-10-01 18:20:40</t>
   </si>
   <si>
     <t>Александр Эдуардович Здоровеннов</t>
   </si>
   <si>
     <t>12 сентября 1979</t>
   </si>
   <si>
     <t>В 2020-2021 годах Алеся два раза привлекали к административной ответственности за участие в протестах и флаг во дворе частного дома. После 2021 года Алесь несколько раз выезжал в Литву и Польшу.
 Был задержан в конце марте на границе с Литвой, откуда он возвращался после заработков. Сначала у него нашли «экстремизм» в телефоне и осудили на административный арест. Затем Алесь оказался в СИЗО по обвинению в политически мотивированной уголовной статье. 
 Через несколько дней после этого в Минске был задержан брат Алеся – Вадим Здоровеннов. Изначально ему инкриминировали «оскорбление Лукашенко», но могут быть вменены и другие статьи.</t>
   </si>
   <si>
     <t>Решение суда 15.12.2025: 10 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция 13.02.2026: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2025-08-04 20:51:28</t>
   </si>
   <si>
-    <t>Игорь Семёнович Минц</t>
-[...62 lines deleted...]
-  <si>
     <t>Артур Александрович Ролич</t>
   </si>
   <si>
     <t>14 сентября 1984</t>
   </si>
   <si>
     <t>Вероятнее всего был задержан летом 2023 года. В 2013 году Артур открыл собственный бизнес-магазин Grandbazaare, в котором продавал брендовую одежду и обувь. В группе группы ВКонтакте более 40 тысяч подписчиков. В последние годы его фирма специализировалась на бренде Under Armour. А с 2023-го перевел страницы своего бизнеса на белорусский язык.
 Артур увлекается спортом, но особенно футболом, и даже раньше играл в любительских лигах на позиции вратаря. В качестве фото на свои аватарки в соцсетях он ставит футболистов и других спортсменов.
 Кроме лишения свободы Артуру присудили штраф в размере 700 базовых величин.</t>
   </si>
   <si>
-    <t>Решение суда 20.05.2024: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 09.08.2024: неизвестно.</t>
+    <t>Решение суда 20.05.2024: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 09.08.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2024-04-13 17:40:46</t>
   </si>
   <si>
-    <t>Олег Петрович Супрунюк</t>
-[...13 lines deleted...]
-    <t>2025-08-25 18:53:05</t>
+    <t>Сергей Викторович Качалко</t>
+  </si>
+  <si>
+    <t>15 сентября 1992</t>
+  </si>
+  <si>
+    <t>По утверждению однокамерников задержан по политическим мотивам. </t>
+  </si>
+  <si>
+    <t>2025-12-01 16:49:13</t>
   </si>
   <si>
     <t>Генрих Агеев</t>
   </si>
   <si>
     <t>15 сентября 1994</t>
   </si>
   <si>
     <t>Согласно данным на странице Генриха на Linkedin, в 2016 году он окончил Военную академию Республики Беларусь. После этого четыре года проработал во Внутренних войсках Беларуси и в августе 2020 года уволился.
 По словам однокамерника Генриха, задержание произошло в феврале 2024 года на крымском мосту, когда мужчина уже возвращался в Беларусь. Как рассказывал сам Агеев, он является фигурантом "дела BYPOL". Его обвиняют в том, что он ездил в Крым по заданию бывшего сотрудника ГУБОПиК, представителя инициативы Александра Азарова (Азаров это отрицает)  Точные цели поездок неизвестны. 
 Примерно с февраля по сентябрь 2024 года Агеева удерживали в СИЗО Симферополя на специальном этаже от ФСБ в СИЗО, где нет никаких правил. На этом этаже все сидят без следственных действий, в своей одежде, без передач и писем годами. Девять месяцев, что он там провел, никуда не зачлись. Родные думали, что умер. После этого его экстрадировали в Беларусь.
 На родину беларуса везли сутки с мешком на голове, рассказывает бывший сокамерник. За весь путь ему ни разу не дали сходить в туалет. Мужчину обвиняют сразу по нескольким статьям, в том числе "измена государству" (ст. 356 УК) и "участие в террористической организации" (ст. 290–5 УК) за связь с организацией BYPOL, которая в Беларуси признана "террористической".</t>
   </si>
   <si>
-    <t>Главпочтамт, а\я 8, Минск 220050</t>
+    <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
   </si>
   <si>
     <t>2025-09-30 20:23:14</t>
   </si>
   <si>
     <t>Максим Сергеевич Селезнев</t>
   </si>
   <si>
     <t>15 сентября 1976</t>
   </si>
   <si>
     <t>Максим — минчанин. Имеет высшее образование. Мужчина в разводе. Когда-то он работал охранником, впоследствии строителем. Потом открыл ИП — ставил памятники на кладбище. Последнее время был безработным.
 Знакомые вспоминают, что Максим служил срочную службу в одной из минских частей «спецназа».
 Максим обвиняется в том, что взорвал милицейское авто возле Центрального РУВД.
 Происшествие случилось в ночь с 7 на 8 января 2022 недалеко от здания Центрального РУВД Минска. За подрыв авто возбуждено уголовное дело по статье 289 (акт терроризма, совершенный повторно).
 Позже следователи добавили, что он же ночью на 13 января якобы таким же образом повредил киоск «Табакерка» и урну.
 26.05.2023 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 30.03.2023: 15 лет лишения свободы в колонии в условиях усиленного режима, 200 базовых величин штрафа. Апелляция 26.05.2023: неизвестно.</t>
   </si>
   <si>
     <t>2023-02-17 20:22:10</t>
   </si>
   <si>
@@ -816,714 +665,545 @@
   <si>
     <t>Решение суда 28.09.2021: 2 месяца ареста. Решение суда 31.10.2024: 7 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 10.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2021-09-30 10:40:34</t>
   </si>
   <si>
     <t>Павел Александрович Белоголов</t>
   </si>
   <si>
     <t>15 сентября 1988</t>
   </si>
   <si>
     <t>Павел был задержан 29 сентября 2021 года в рамках уголовного дела, возбужденного за комментарии в интернете после гибели в Минске сотрудника КГБ Дмитрия Федосюка и IT-специалиста Андрея Зельцера. Летом 2022 года его осудили и приговорили к лишению свободы в колонии и крупному штрафу.
 По подсчетам правозащитников, он был освобожден летом 2023 года, полностью отбыв назначенный судом срок наказания.
 В феврале 2024 года в отношении Павла состоялось судебное разбирательство по обвинению в «распространении экстремистских материалов». Длительное время он не выходил на связь, а после суда стало известно, что в отношении него возбуждено новое уголовное дело.
 Повторно Павла осудили в июне 2024 года по обвинению в «клевете в отношении Лукашенко» и снова приговорили к лишению свободы.</t>
   </si>
   <si>
     <t>Решение суда 25.08.2022: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 100 базовых величин штрафа. Апелляция 17.11.2022: приговор оставлен без изменения. Решение суда 21.06.2024: 3 года 4 месяца лишения свободы в колонии в условиях общего режима. Апелляция 20.08.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-10-06 23:44:15</t>
   </si>
   <si>
-    <t>Сергей Викторович Качалко</t>
-[...10 lines deleted...]
-  <si>
     <t>Алексей Дмитриевич Ковалев</t>
   </si>
   <si>
     <t>16 сентября 1977</t>
   </si>
   <si>
     <t>Задержан за комментарии в соцсетях после смерти Макея В.В.
 03.10.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
   </si>
   <si>
-    <t>Решение суда 24.07.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 03.10.2023: неизвестно.</t>
+    <t>Решение суда 24.07.2023: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 03.10.2023: неизвестно.</t>
   </si>
   <si>
     <t>2022-12-06 17:27:15</t>
   </si>
   <si>
     <t>Александр Тадионович Гурник</t>
   </si>
   <si>
     <t>16 сентября 1981</t>
   </si>
   <si>
     <t>Агент по недвижимости, блогер, автор блога "Беларусь в окне". На его TikTok-аккаунт был подписан 431 человек. В роликах он юмористически комментирует беларусские новости.
 При задержании был избит. Александра уже избивали до этого — он попал под волну пыток на Окрестина во время августовских протестов. Согласно опубликованному на его странице медицинскому заключению, его жестоко избили во время задержания на выходе из дома 12 августа и на Окрестина, на его теле было 47 гематом.
 Мужина подал заявление в СК с требованием провести проверку по факту его избиения. В возбуждении уголовного дела, конечно, отказали. В ходе рассмотрения уголовного дела установлено, что Александр с августа по октябрь 2020 года неоднократно принимал участие в блокировании движения транспортных средств в Минске, размещал в социальных сетях видео с оскорблениями Лукашенко.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-06-30 00:34:06</t>
   </si>
   <si>
-    <t>Виталий Викторович Кануркин</t>
-[...85 lines deleted...]
-  <si>
     <t>Алексей Витальевич Куликов</t>
   </si>
   <si>
     <t>17 сентября 1987</t>
   </si>
   <si>
     <t>Гражданин РФ. В провластном фильме «Гаспар на связь не вышел» на телеканале ОНТ, вышедшем 05.04.2023 года, рассказывают, что Алексей якобы снимал на фото объекты в Гродно — военкомат Гродно и Гродненского района, военную часть 41780, нефтебазу района Аульс, нефтебазу района Девятовка, генконсульство РФ. А также, что год назад Куликов сбежал от призыва, а попасть в Гродно ему помог российский оппозиционер Даниил Кринари (Ковалевский). В декабре Кринари задержали в Гродно и экстрадировали в Россию. 
  Из ближайших родственников у Алексея только бабушка. 
 28.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
-    <t>Решение суда 10.04.2024: 23 года лишения свободы в колонии в условиях усиленного режима. Апелляция 28.06.2024: неизвестно.</t>
+    <t>Решение суда 10.04.2024: 24 года лишения свободы в колонии в условиях усиленного режима. Апелляция 28.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-04-06 14:13:09</t>
+  </si>
+  <si>
+    <t>Светлана Владимировна Ангелейко (Хлыщенкова)</t>
+  </si>
+  <si>
+    <t>17 сентября 1964</t>
+  </si>
+  <si>
+    <t>Светлана, сотрудница Минского проектно-конструкторского технологического института, была признана виновной по статьям «призывы к причинению вреда Руспублики Беларусь», «оскорбление Лукашенко», «разжигание вражды или розни» и «содействие экстремистской деятельности». Её приговорили к лишению свободы в колонии, точный срок заключения неизвестен.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-04-06 21:53:29</t>
+  </si>
+  <si>
+    <t>Максим Валерьевич Ремезов</t>
+  </si>
+  <si>
+    <t>17 сентября 1980</t>
+  </si>
+  <si>
+    <t>Максим окончил Белорусский государственный университет информатики и радиоэлектроники по специальности «сетевой инженер». Начинал карьеру на Минском электромеханическом заводе, затем работал программистом в компаниях IBA и Netland. В 2022 году занял должность системного архитектора в компании A1.
+Он был задержан и в августе 2024 года осужден по статьям «финансирование экстремистской деятельности» и «финансирование или иное материальное обеспечение войны».</t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 05.08.2024: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 18.10.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-07-30 19:47:20</t>
+  </si>
+  <si>
+    <t>Эдвард Николаевич Вильчевский</t>
+  </si>
+  <si>
+    <t>17 сентября 1994</t>
+  </si>
+  <si>
+    <t>Водитель такси. В семье двое несовершеннолетних детей.
+Осудили за комментарии с июня 2020 года по август того же года в чатах в телеграме.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.10.2022: 9 лет лишения свободы в колонии в условиях усиленного режима, 2000 рублей компенсации. Апелляция 20.12.2022: неизвестно.</t>
+  </si>
+  <si>
+    <t>2022-07-14 20:24:21</t>
+  </si>
+  <si>
+    <t>Ксения Сергеевна Ходырева</t>
+  </si>
+  <si>
+    <t>18 сентября 1996</t>
+  </si>
+  <si>
+    <t>Задержана за донаты. Была отмечена в номинации «Лучший выпускник БГУ»2018 года. После задержания несколько месяцев Ксению содержали в СИЗО КГБ, после чего перевели в СИЗО-1, а потом в СИЗО-3.
+4 июня 2024 г. состоялось рассмотрение апелляционной жалобы Ксении. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>5 лет лишения свободы в колонии общего режима</t>
+  </si>
+  <si>
+    <t>2023-12-22 19:08:41</t>
   </si>
   <si>
     <t>Анастасия Александровна Войтехович</t>
   </si>
   <si>
     <t>18 сентября 1997</t>
   </si>
   <si>
     <t>Анастасия была задержана в августе 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма», и в июне 2023 года осуждена по нескольким уголовным статьям.
 Согласно обвинению, с июля 2020 по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа», якобы готовившая экстремистские преступления. В неё входили радикально настроенные военные, силовики, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём. Это дело связано с попыткой поджога дома депутата Олега Гайдукевича в июне 2021 года и «организацией массовых беспорядков».</t>
   </si>
   <si>
     <t>Решение суда 21.06.2023: 11 лет лишения свободы в колонии в условиях общего режима. Апелляция 04.10.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-09-17 01:33:47</t>
   </si>
   <si>
     <t>Мария Андреевна Борисенко</t>
   </si>
   <si>
     <t>18 сентября 1992</t>
   </si>
   <si>
     <t>31.07.2024 была задержана по административной статье, после чего, судя по всему, было заведено уголовное дело.</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: неизвестно. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-08-24 23:47:27</t>
   </si>
   <si>
-    <t>Ксения Сергеевна Ходырева</t>
-[...14 lines deleted...]
-  <si>
     <t>Максим Юрьевич Чаховский</t>
   </si>
   <si>
     <t>20 сентября 1995</t>
   </si>
   <si>
     <t>Решение суда 04.12.2024: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2024-11-22 00:24:57</t>
   </si>
   <si>
     <t>Ярослав Анатольевич Вердыш</t>
   </si>
   <si>
     <t>21 сентября 1991</t>
   </si>
   <si>
     <t>Выпускник БГУИР, EPAM
 02.02.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 08.11.2023: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.02.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-10-31 14:15:36</t>
+  </si>
+  <si>
+    <t>Алексей Викторович Бычковский</t>
+  </si>
+  <si>
+    <t>21 сентября 1985</t>
+  </si>
+  <si>
+    <t>Алексей, гражданин России и бывший сотрудник «Белтелекома», был задержан в ноябре 2020 года в рамках уголовного дела, возбужденного по восьми статьям, включая «незаконные действия в отношении информации о частной жизни и персональных данных» и «вмешательство в деятельность сотрудника органов внутренних дел». Также известно, что при задержании Алексея сильно избивали.
+В феврале 2022 года он был осуждён за «передачу персональных и иных личных данных более 150 лиц телеграм-каналам, признанным экстремистскими» и приговорён к длительному лишению свободы, а также к выплате крупной компенсации «потерпевшим», эквивалентной примерно 30 тысячам долларов на момент вынесения приговора.</t>
+  </si>
+  <si>
+    <t>Решение суда 08.02.2022: 11 лет лишения свободы в колонии в условиях усиленного режима, неизвестно рублей компенсации. Апелляция 29.04.2022: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-09-30 10:23:06</t>
   </si>
   <si>
     <t>Дмитрий Александрович Климов</t>
   </si>
   <si>
     <t>21 сентября 1993</t>
   </si>
   <si>
     <t>Дмитрий в прошлом работал водителем в нескольких организациях и таксистом. Также он работал в Калинковичском Департаменте охраны с начала 2017 года по май 2018-го, а затем прапорщиком милиции до увольнения в августе.
 Дмитрий женат, у него есть четырехлетняя дочь.
 Мужчина был задержан из-за диверсии на железнодорожных путях. Когда его арестовали, он не сопротивлялся, но все же сотрудники Специального подразделения быстрого реагирования целенаправленно выстрелили ему в коленные суставы.
 Дмитрия признали виновным по пяти тяжким статьям Уголовного кодекса, назначили срок ограничения свободы. Судом также был назначен штраф в 380 базовых величин. Обвиняемый в добровольном порядке возместил ущерб, причиненный РУП «Могилевское отделение Белорусской железной дороги», на сумму свыше 12,8 тысяч рублей.</t>
   </si>
   <si>
     <t>22 года лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-04-06 19:32:34</t>
   </si>
   <si>
-    <t>Алексей Викторович Бычковский</t>
-[...26 lines deleted...]
-  <si>
     <t>Владислав Валерьевич Куприянов</t>
   </si>
   <si>
     <t>21 сентября 1988</t>
   </si>
   <si>
     <t>Мужчина работает в «Могилевских городских электрических сетях» инженером.
 Задержан в начале августа 2022. Мужчину подозревают в том, что осенью 2020 года он, «пользуясь служебным положением», передал информацию о местах проживания госслужащих и силовиков в телеграм-канал «Черная книга Беларуси».
 27.06.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 13.04.2023: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 27.06.2023: неизвестно.</t>
   </si>
   <si>
     <t>2022-08-06 17:50:07</t>
   </si>
   <si>
     <t>Владислав Витальевич Пискунович</t>
   </si>
   <si>
     <t>22 сентября 2000</t>
   </si>
   <si>
     <t>Решение суда 20.09.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 22.11.2024: неизвестно.</t>
   </si>
   <si>
     <t>2025-09-25 16:40:05</t>
   </si>
   <si>
     <t>Сергей Олегович Нелепко</t>
   </si>
   <si>
     <t>22 сентября 1989</t>
   </si>
   <si>
     <t>Задержан за то, что состоял в телеграм-каналах, которые признаны «экстремисткими».
 В декабре КГБ внес Сергея Нелепко в «список террористов», поэтому ему нельзя делать денежные переводы.
 По мнению прокуратуры, в марте 2022 года в Telegram обвиняемый вел переписку в чате о незаконном приобретении 50 единиц автоматов Калашникова и боеприпасов к нему, обсуждал возможность доставки оружия и боеприпасов в Беларусь. С целью дестабилизации Белорусской железной дороги гродненец разместил также сообщение с призывов повреждать жд-транспорт и пути сообщения. Также оставлял другие «оскорбительные» комментарии в отношении представителей власти и Лукашенко А.Г.
 Известно, что прокурор просил осудить Нелепко к 16 годам лишения свободы, но судья Сенько ограничился девятью годами колонии.</t>
   </si>
   <si>
     <t>9 лет лишения свободы в колонии.</t>
   </si>
   <si>
     <t>2022-03-11 01:36:10</t>
   </si>
   <si>
-    <t>Алексей Алексеевич Левкевич</t>
-[...12 lines deleted...]
-  <si>
     <t>Илья Владимирович Шапотковский</t>
   </si>
   <si>
     <t>23 сентября 1988</t>
   </si>
   <si>
     <t>Один из руководителей инициативы «Честные люди» Илья активно участвовал в избирательной кампании Виктора Бабарико, возглавляя отдел верификации подписей. Он был задержан 4 августа 2020 года по обвинению в экономических преступлениях, однако позже был осуждён за «размещение медиа, направленных на дискредитацию власти и разделение общества по политическим взглядам».</t>
   </si>
   <si>
     <t>Решение суда 30.05.2023: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 10.07.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:56</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-04-30 17:38:44</t>
   </si>
   <si>
     <t>Игорь Владимирович Олиневич</t>
   </si>
   <si>
     <t>24 сентября 1983</t>
   </si>
   <si>
     <t>Игорь — активист анархического движения и бывший политический заключённый по "делу анархистов" в 2010 году. Он был задержан при переходе границы Беларуси в ночь с 28 на 29 октября 2020 года и обвинён в "поджогах" и "терроризме".
 В августе 2022 года решением суда Игорь был переведён на тюремный режим.
-В начале июля 2024 года Игоря перевезли в больницу в Колядичах. Он попал туда с подозрением на язву желудка, которая обострилась после голодовки, проведённой им с 13 по 26 июня в "ШИЗО" Жодинской тюрьмы № 8, где он отбывает наказание.</t>
+В начале июля 2024 года Игоря перевезли в больницу в Колядичах. Он попал туда с подозрением на язву желудка, которая обострилась после голодовки, проведённой им с 13 по 26 июня в "ШИЗО" Жодинской тюрьмы № 8, где он отбывает наказание.
+Летом 2026 года стало известно, что Игоря снова месяц держали в ШИЗО.</t>
   </si>
   <si>
     <t>Решение суда 22.12.2021: 20 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 11000 рублей компенсации. Апелляция 22.04.2022: приговор оставлен без изменения. Суд по смене режима 08.08.2022: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-02-27 00:37:19</t>
   </si>
   <si>
+    <t>Андрей Иванович Ребяков</t>
+  </si>
+  <si>
+    <t>24 сентября 1986</t>
+  </si>
+  <si>
+    <t>Андрей в Могилевском УВД, в сентябре 2023 года, будучи нетрезвым, «неприлично высказался» в адрес Лукашенко. Был осужден в суде Ленинского района г. Могилева по ч. 1 ст. 368 УК (Оскорбление Лукашенко).  Помимо этого, мужчине назначили принудительное лечение от хронического алкоголизма.
+Известно, что мужчина был ранее судим 13 раз. В марте 2023 года суд Октябрьского района рассматривал дело о прекращении превентивного надзора в отношении Ребякова, а в июле 2023 года в суде уже Оршанского района прошло рассмотрение вопроса о прекращении принудительных мер безопасности и лечения в адрес мужчины.
+Андрей Ребяков обжаловал приговор в Могилевском областном суде. 24 сентября 2024 года судебная коллегия под председательством судьи Сергея Королёва оставила приговор в силе.</t>
+  </si>
+  <si>
+    <t>Решение суда 22.07.2024: 2 года лишения свободы в колонии в условиях строгого режима. Апелляция 24.09.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-08-28 20:39:06</t>
+  </si>
+  <si>
+    <t>Трофим Вадимович Борисов</t>
+  </si>
+  <si>
+    <t>24 сентября 2006</t>
+  </si>
+  <si>
+    <t>В провластном фильме (апрель 2024 года) рассказали, что шесть подростков якобы объединились в "анархистскую ячейку "Черные соловьи", которую" под руководством Национальной освободительной армии Украины " создала 16-летняя гражданка Украины Мария Мисюк.
+Сотрудники ОНТ утверждают, что подростки объединились, чтобы делать диверсии по наводке в Беларуси, а после — в России. Марию обвиняют по ч. 2 ст. 289 УК (акт терроризма). Согласно сюжету, 16-летняя Мария Мисюк в 2022 году переехала вместе с семьей из Украины в Беларусь, где создала "анархистскую ячейку для подготовки терактов". Среди задержанных-учащиеся колледжей в Барановичах, Несвиже, Мире, Минске и Лунинце. Это Трофим Борисов, Сергей Жигалев, Дмитрий Захорошко, Анастасия Клименко и Александра Пулинович. Как утверждают сотрудники ОНТ, молодые люди собирались на Барановичской квартире, чтобы подготовиться к своей первой серьезной акции-собрать взрывчатку и взорвать Барановичское отделение милиции или прокуратуру. По каким статьям обвиняют остальных пяти участников, неизвестно. Как и неизвестны их статусы и местоположение.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 09.02.2026: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-04-30 22:49:05</t>
+  </si>
+  <si>
     <t>Александр Сергеевич Капшуль</t>
+  </si>
+  <si>
+    <t>24 сентября 1978</t>
   </si>
   <si>
     <t>Александр, бывший юрисконсульт ОАО «Нафтан» завода «Полимир», был задержан в сентябре 2021 года в России, когда пытался выехать в Варшаву. По пути из Воронежа сотрудники ФСБ проверили его документы, и, понимая, что его задержат в Москве, он прыгнул из поезда, получив перелом ноги и вывих руки, но добрался до границы с Украиной. При попытке пересечь её легально его задержали, передали сотрудникам КГБ и поместили в СИЗО в рамках уголовного дела против сотрудников заводов, поддержавших стачку и входивших в «Рабочы рух». Эта инициатива 21 сентября 2021 года была признана экстремистской, и одновременно по стране прошли задержания рабочих.
 В феврале 2023 года его признали виновным по статьям «незаконные действия с огнестрельным оружием», «измена государству» и «создание экстремистского формирования и участие в нём», приговорив к лишению свободы и крупному штрафу.
 В апреле 2023 года Александр вошёл в тройку финалистов международной правозащитной премии Global Advocacy Award.
 В апреле 2024 года состоялось очередное судебное заседание, по итогам которого Александра перевели на тюремный режим.</t>
   </si>
   <si>
     <t>Решение суда 17.02.2023: 15 лет лишения свободы в колонии в условиях усиленного режима, 200 базовых величин штрафа. Апелляция 02.08.2023: приговор оставлен без изменения. Суд по смене режима 10.04.2024: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2021-09-26 12:05:21</t>
   </si>
   <si>
-    <t>Трофим Вадимович Борисов</t>
-[...60 lines deleted...]
-    <t>2022-05-11 00:47:30</t>
+    <t>Николай Борисович Ющенко</t>
+  </si>
+  <si>
+    <t>25 сентября 1970</t>
+  </si>
+  <si>
+    <t>Гомельчанин Николай Ющенко долгое время имеет собственный бизнес. Его фирма продает хозяйственные товары и упаковку.</t>
+  </si>
+  <si>
+    <t>Решение суда 19.12.2024: неизвестно. Апелляция 28.02.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-11-30 13:37:50</t>
+  </si>
+  <si>
+    <t>Ирина Буйневич</t>
+  </si>
+  <si>
+    <t>25 сентября 1981</t>
+  </si>
+  <si>
+    <t>Исследовательница. 10 лет работала в Министерстве статистики, после — в частной компании, которая занималась маркетинговыми исследованиями. После этого стала руководителем частной исследовательской компании Mia Research. Работала с исследованиями в различных сферах: медицина, продукты питания, игровая индустрия, разработка компьютерных игр, финансовый рынок и другие. Среди заказчиков были Всемирный банк, Всемирная организация здравоохранения, Нацбанк Беларуси.
+Была задержана в конце 2023 года за социологические опросы вместе с Евгением Краснянским.
+По информации правозащитников, в августе 2025 года женщина еще находилась в СИЗО-1 и по ее делу прошло много судебных заседаний.</t>
+  </si>
+  <si>
+    <t>2025-10-15 14:05:43</t>
+  </si>
+  <si>
+    <t>Сергей Сергеевич Кулеш</t>
+  </si>
+  <si>
+    <t>25 сентября 1988</t>
+  </si>
+  <si>
+    <t>Подробности приговора стали известны из комментария прокурора Плескацевича пинскому госТВ (имя обвиняемого не называется, но он единственный, кого в 2024 году судили в Пинске по статье «беспорядки»). Прокурор пересказал позицию обвиняемого: 9 августа 2020 года тот проголосовал на избирательном участке, вернулся домой и много выпил (около бутылки водки), после чего «из интереса пошёл посмотреть на митингующих около здания горисполкома». Что именно далее мужчина делал на протестах, по каким мотивам, он не помнил из-за алкоголя (с его слов). Но на видео попало то, что обвинение квалифицировало следующим образом: «принял активное участие [в беспорядках], а именно своими действиями поддержал устроенный погром и накинулся с другими протестующими на милиционеров».</t>
+  </si>
+  <si>
+    <t>4 года лишения свободы в  колонии усиленного режима</t>
+  </si>
+  <si>
+    <t>2024-05-17 18:40:19</t>
   </si>
   <si>
     <t>Павел Викторович Петрученя</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 сентября 1988</t>
   </si>
   <si>
     <t>Провластные каналы  выложили «покаянные видео», где Павел говорит, что работал в Департаменте охраны до 2018 года, задержан за передачу личных данных сотрудников Департамента в «Черную книгу Беларуси». Данные взял из книги телефонного справочника телефонов.
 Дома у него остались жена и маленькие дети (1год и 3 года).</t>
   </si>
   <si>
     <t>Решение суда 02.06.2023: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 22.08.2023: неизвестно.</t>
   </si>
   <si>
     <t>2023-01-02 14:23:53</t>
   </si>
   <si>
-    <t>Сергей Сергеевич Кулеш</t>
-[...60 lines deleted...]
-  <si>
     <t>Александр Васильевич Мартысевич</t>
   </si>
   <si>
     <t>28 сентября 1991</t>
   </si>
   <si>
     <t>Решение суда 10.10.2024: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2024-10-07 20:51:19</t>
-  </si>
-[...12 lines deleted...]
-    <t>2026-03-09 12:34:31</t>
   </si>
   <si>
     <t>Наталья Александровна Пупкевич</t>
   </si>
   <si>
     <t>29 сентября 1978</t>
   </si>
   <si>
     <t>Решение суда 14.10.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 800 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2025-01-21 13:30:15</t>
   </si>
   <si>
     <t>Павел Михайлович Шарко</t>
   </si>
   <si>
     <t>29 сентября 1989</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-12-12 18:22:03</t>
   </si>
   <si>
     <t>Янина Кирилловна Позняк</t>
   </si>
   <si>
     <t>29 сентября 2005</t>
   </si>
   <si>
     <t>Дочь политзаключенного журналиста Кирилла Позняка. Девушка была задержана вместе с отцом четвертого сентября 2025 года. Сначала Янину поместили в изолятор временного содержания, а через несколько дней ей предъявили уголовное обвинение и перевели в следственный изолятор № 1.
 В отношении 20-летней Янины Позняк возбуждено уголовное дело за взаимодействие с "экстремистским формированием".
 Четвертого сентября, в день задержания Кирилла Позняка и Янины Позняк, решением Комитета госбезопасности Беларуси "экстремистским формированием" был объявлен YouTube-канал "Платформа 375", а также аффилированные с ним аккаунты в социальной сети TikTok. Согласно КГБ, "экстремистской деятельностью" занимается "группа граждан из числа представителей формирования", Кирилл Позняк был упомянут как организатор.</t>
   </si>
   <si>
+    <t>Решение суда 26.06.2026: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
     <t>2026-01-24 18:40:45</t>
   </si>
   <si>
-    <t>Николай Николаевич Дайнеко</t>
-[...8 lines deleted...]
-    <t>Олег Николаевич Горбачев</t>
+    <t>Ольга Геннадьевна Капуза (Лойко)</t>
   </si>
   <si>
     <t>30 сентября 1989</t>
   </si>
   <si>
-    <t>Олега  задержали за подписку на «деструктивные Telegram-каналы»
-[...6 lines deleted...]
-    <t>2022-04-12 21:28:11</t>
+    <t>36-летние Дмитрий и Ольга Капузы были задержаны 16 января 2024 года. Муж с женой родом из Дрогичинского района, жили возле беларусско-украинской границы. После задержания на гостелевидении вышел пропагандистский видеоролик "Зачистка. Борьба с диверсантами и агентами спецслужб Украины в Беларуси", в котором их обвиняли в контрабанде из Украины. Тогда в общем задержали группу из 12 человек. По версии пропагандистов, пара якобы работала на спецслужбы Украины. Утверждалось, что жители Дрогичинского района помогали Службе безопасности Украины — забирали взрывчатку и делали тайники на территории Беларуси.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 21 год лишения свободы в колонии в условиях усиленного режима. Апелляция 24.03.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-07-16 18:41:13</t>
   </si>
   <si>
     <t>Вячеслав Олегович Деменченок</t>
   </si>
   <si>
     <t>30 сентября 1993</t>
   </si>
   <si>
     <t>В 2021-м Деменченок окончил факультет информационных технологий Полоцкого государственного университета, после чего работал инженером-электронщиком в Новополоцкой центральной районной больнице, откуда уволился осенью 2022 года.
 За последующие годы в соцсетях были пометки, что парень жил в Гродно и в Варшаве. Последний раз Деменченок был онлайн в конце 2023 года. После этого, скорее всего, и был арестован.
 Деменченка обвинили "в причинении вреда национальной безопасности Беларуси". Его могли приговорить от 4 до 12 лет заключения, однако приговор в любом случае связан с колонией. Суть обвинения и точный срок неизвестны.</t>
   </si>
   <si>
     <t>2025-05-09 07:25:59</t>
   </si>
   <si>
-    <t>Михаил Викторович Тимошенко</t>
-[...23 lines deleted...]
-    <t>2025-07-16 18:41:13</t>
+    <t>Дмитрий Николаевич Мезяк</t>
+  </si>
+  <si>
+    <t>30 сентября 1991</t>
+  </si>
+  <si>
+    <t>ИУОТ-55, ул. Социалистическая 7, Минск, 220021</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда 28.08.2024: 3 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа. Апелляция 25.10.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-08-19 19:01:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1827,51 +1507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I90"/>
+  <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1907,1163 +1587,1175 @@
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
         <v>33</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>46</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>50</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>51</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>56</v>
       </c>
-      <c r="C9" t="s">
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" t="s">
         <v>60</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>61</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>62</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" t="s">
         <v>65</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>66</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
         <v>67</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="I11" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
         <v>71</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>72</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>76</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
         <v>77</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>78</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" t="s">
         <v>81</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
         <v>82</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>83</v>
       </c>
-      <c r="D14" t="s">
-[...11 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" t="s">
         <v>86</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>87</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>89</v>
       </c>
       <c r="I15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>91</v>
       </c>
       <c r="B16" t="s">
         <v>92</v>
       </c>
       <c r="C16" t="s">
         <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>94</v>
       </c>
       <c r="I16" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>96</v>
       </c>
       <c r="B17" t="s">
         <v>97</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" t="s">
         <v>98</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="I17" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>102</v>
       </c>
-      <c r="B18" t="s">
+      <c r="I18" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I19" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" t="s">
+        <v>109</v>
+      </c>
+      <c r="C20" t="s">
+        <v>110</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
         <v>111</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>112</v>
       </c>
-      <c r="C20" t="s">
+      <c r="I20" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" t="s">
         <v>116</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" t="s">
         <v>117</v>
       </c>
-      <c r="C21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>118</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22" t="s">
         <v>121</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>122</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
         <v>123</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>124</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" t="s">
         <v>127</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>128</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
         <v>129</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>130</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" t="s">
         <v>133</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>134</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>135</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="I25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29" t="s">
-        <v>158</v>
+        <v>159</v>
+      </c>
+      <c r="C29" t="s">
+        <v>160</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E29" t="s">
+        <v>82</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I30" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B31" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E31" t="s">
+        <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
-      <c r="H31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I31" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E32" t="s">
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
-      <c r="H32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B33" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
-        <v>179</v>
+        <v>111</v>
       </c>
       <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>180</v>
       </c>
-      <c r="G33" t="s">
-[...2 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>182</v>
+      </c>
+      <c r="B34" t="s">
         <v>183</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>184</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
         <v>185</v>
       </c>
-      <c r="D34" t="s">
-[...11 lines deleted...]
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>187</v>
+      </c>
+      <c r="B35" t="s">
         <v>188</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>189</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>190</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>192</v>
+      </c>
+      <c r="B36" t="s">
         <v>193</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>194</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" t="s">
+        <v>135</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>195</v>
       </c>
-      <c r="D36" t="s">
-[...11 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>197</v>
+      </c>
+      <c r="B37" t="s">
         <v>198</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>199</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" t="s">
+        <v>61</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>200</v>
       </c>
-      <c r="D37" t="s">
-[...11 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>202</v>
+      </c>
+      <c r="B38" t="s">
         <v>203</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>204</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>205</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>210</v>
       </c>
-      <c r="D39" t="s">
-[...11 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>212</v>
+      </c>
+      <c r="B40" t="s">
         <v>213</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
+        <v>215</v>
+      </c>
+      <c r="I40" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B41" t="s">
         <v>218</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>219</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" t="s">
         <v>220</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I41" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>223</v>
       </c>
       <c r="B42" t="s">
         <v>224</v>
       </c>
       <c r="C42" t="s">
         <v>225</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>226</v>
       </c>
       <c r="I42" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>228</v>
       </c>
       <c r="B43" t="s">
         <v>229</v>
       </c>
       <c r="C43" t="s">
         <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>231</v>
       </c>
       <c r="I43" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>233</v>
       </c>
       <c r="B44" t="s">
         <v>234</v>
       </c>
       <c r="C44" t="s">
         <v>235</v>
       </c>
       <c r="D44" t="s">
@@ -3076,1288 +2768,689 @@
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>236</v>
       </c>
       <c r="I44" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>238</v>
       </c>
       <c r="B45" t="s">
         <v>239</v>
       </c>
       <c r="C45" t="s">
         <v>240</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>241</v>
       </c>
       <c r="I45" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>243</v>
       </c>
       <c r="B46" t="s">
         <v>244</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
         <v>245</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I46" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>247</v>
       </c>
       <c r="B47" t="s">
         <v>248</v>
       </c>
       <c r="C47" t="s">
         <v>249</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E47" t="s">
+        <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>250</v>
       </c>
       <c r="I47" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>252</v>
       </c>
       <c r="B48" t="s">
         <v>253</v>
       </c>
       <c r="C48" t="s">
         <v>254</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="E48" t="s">
+        <v>82</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>255</v>
       </c>
       <c r="I48" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>257</v>
       </c>
       <c r="B49" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C49" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I49" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B50" t="s">
-        <v>262</v>
+        <v>263</v>
+      </c>
+      <c r="C50" t="s">
+        <v>264</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="I50" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B51" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I52" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C53" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D53" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I53" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B54" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C54" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="I54" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B55" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C55" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I55" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C57" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D57" t="s">
-        <v>33</v>
+        <v>26</v>
+      </c>
+      <c r="E57" t="s">
+        <v>135</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I57" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B58" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I58" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>306</v>
+        <v>307</v>
+      </c>
+      <c r="C59" t="s">
+        <v>308</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
-      <c r="H59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I59" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B60" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C60" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I60" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>316</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>317</v>
       </c>
       <c r="I61" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>319</v>
       </c>
       <c r="B62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>26</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
         <v>321</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>323</v>
+      </c>
+      <c r="B63" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
+      <c r="E63" t="s">
+        <v>13</v>
+      </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>63</v>
+        <v>325</v>
       </c>
       <c r="I63" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
         <v>328</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64" t="s">
+        <v>111</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>329</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>330</v>
-      </c>
-[...16 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
+        <v>334</v>
+      </c>
+      <c r="I65" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" t="s">
         <v>337</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
+        <v>339</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
         <v>342</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>343</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>26</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>345</v>
+      </c>
+      <c r="B68" t="s">
         <v>346</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>26</v>
+      </c>
+      <c r="E68" t="s">
         <v>347</v>
       </c>
-      <c r="C68" t="s">
+      <c r="F68" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>349</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
-      </c>
-[...585 lines deleted...]
-        <v>450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">