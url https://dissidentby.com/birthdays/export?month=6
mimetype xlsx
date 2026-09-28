--- v2 (2026-03-17)
+++ v3 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>День рождения</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Весна</t>
   </si>
   <si>
     <t>Приговор</t>
   </si>
   <si>
@@ -68,125 +68,86 @@
   <si>
     <t>1 июня 1989</t>
   </si>
   <si>
     <t>Сотрудник государственного таможенного комитета.</t>
   </si>
   <si>
     <t>Мужской</t>
   </si>
   <si>
     <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
   </si>
   <si>
     <t>В заключении</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>12 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2023-10-10 00:21:52</t>
   </si>
   <si>
-    <t>Дмитрий Иванович Полторак</t>
-[...38 lines deleted...]
-    <t>2022-12-06 20:51:07</t>
+    <t>Ирина Владимировна Дручинина</t>
+  </si>
+  <si>
+    <t>1 июня 1966</t>
+  </si>
+  <si>
+    <t>Задержана за комментарии.</t>
+  </si>
+  <si>
+    <t>Женский</t>
+  </si>
+  <si>
+    <t>СИЗО-3, Гомель ул. Книжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>2026-03-16 18:47:36</t>
   </si>
   <si>
     <t>Артур Геннадьевич Хлус</t>
   </si>
   <si>
     <t>1 июня 1998</t>
   </si>
   <si>
     <t>Артур родом из Пинска. Учился в Слонимский медицинском колледже, закончил с красным дипломом и по окончанию был распределён в Гродно. Поступил в ГрГМУ, помимо этого работал фельдшером выездной бригады в скорой помощи.
 Согласно провластным телеграм-каналам был задержан за регистрацию в плане "Перамога", а также участвовал в "несанкционированных массовых мероприятиях ".
 17.08.2023 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
     <t>5 лет лишения свободы в колонии усиленного режима</t>
   </si>
   <si>
     <t>2022-11-02 13:53:09</t>
-  </si>
-[...16 lines deleted...]
-    <t>2024-11-11 21:41:19</t>
   </si>
   <si>
     <t>Захар Олегович Таразевич</t>
   </si>
   <si>
     <t>1 июня 2003</t>
   </si>
   <si>
     <t>Лицеист МВД. Задержан вместе с гражданином РФ Антоном Лысовым. Обвиняется в поджоге автомобиля главы комитета судэкспертиз Алексея Волкова.</t>
   </si>
   <si>
     <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
   </si>
   <si>
     <t>7,5 лет лишения свободы в условиях усиленного режима</t>
   </si>
   <si>
     <t>2022-09-09 14:45:35</t>
   </si>
   <si>
     <t>Дмитрий Николаевич Ивашков</t>
   </si>
   <si>
     <t>2 июня 1981</t>
   </si>
@@ -197,1239 +158,1125 @@
   <si>
     <t>ИК-14 222125, Минская обл., с.н.п. Новосады, ул.Мира, 1А</t>
   </si>
   <si>
     <t>Решение суда 04.05.2021: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 06.08.2021: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима. Решение суда дата неизвестна: 1 год лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-02-26 22:10:28</t>
   </si>
   <si>
     <t>Роман Юрьевич Парфёнов</t>
   </si>
   <si>
     <t>2 июня 1982</t>
   </si>
   <si>
     <t>Согласно сообщению суда, суть обвинения против всех заключалась в том, что люди 10 августа 2020 года в Бресте «выкрикивали лозунги, свистели, хлопали в ладони, демонстрировали полотна бело-красно-белого цвета, выходили на проезжую часть». Этим они якобы грубо нарушали общественный порядок.</t>
   </si>
   <si>
     <t>Решение суда 16.09.2024: 1 год 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 15.11.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-08-28 22:07:42</t>
   </si>
   <si>
+    <t>Жанна Николаевна Аврамчик</t>
+  </si>
+  <si>
+    <t>2 июня 1966</t>
+  </si>
+  <si>
+    <t>Осуждена за комментарии по отношению к начальнику Окрестина.
+У жанны 2 аневризмы головного мозга, а также очень тяжелое психологическое состоянии в заключении.</t>
+  </si>
+  <si>
+    <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
+    <t>Решение суда 29.11.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Решение суда 31.01.2025: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 21.03.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:23:58</t>
+  </si>
+  <si>
     <t>Николай Николаевич Лепешко</t>
   </si>
   <si>
     <t>2 июня 1977</t>
   </si>
   <si>
     <t>47-летний отец Николай был задержан вместе с 46-летней женой Еленой и их 24-летним сыном Никитой за участие в акция простеста 2020 года.</t>
   </si>
   <si>
     <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
   </si>
   <si>
     <t xml:space="preserve"> Решение суда 03.02.2025: неизвестно лет ограничения свободы без направления.</t>
   </si>
   <si>
     <t>2025-01-31 20:22:02</t>
+  </si>
+  <si>
+    <t>Олег Олегович Стефанович</t>
+  </si>
+  <si>
+    <t>2 июня 1978</t>
+  </si>
+  <si>
+    <t>В январе 2024 года КГБ признанала экстремистским формированием фонд «Fund of Belarus Friend LTD», причастным к нему назвали Олега Стефановича, Аллана Ройя и Александра Сырицу. Аллан и Александр были осуждены на лишение свободы и позже освобождены после визита в Минск специального представителя президента США Дональда Трампа — Кита Келлога.
+Про судьбу Олега Стефановича ничего не было известно. В мае 2026 года он был внесен в список экстремистов после вступления приговора в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-05-29 20:29:01</t>
   </si>
   <si>
     <t>Юрий Геннадьевич Ольховик</t>
   </si>
   <si>
     <t>3 июня 1987</t>
   </si>
   <si>
     <t>Бизнесмен, задержанный осенью 2023 года за призывы к санкциям. Против Юрия возбуждено уголовное дело, он заключен под стражу (место содержания уточняется).
 В эфире провластного телеканала "Беларусь 1" Юрий Ольховик представлен как «соучредитель компании — официального дистрибьютора мировых производителей». Сам он рассказал, что занимался поставками оборудования неразрушающего контроля и химического анализа, испытательного оборудования. Он написал письмо в европейскую компанию с просьбой о прекращении сотрудничества с белорусской компанией, внесенной в санкционный список.</t>
+  </si>
+  <si>
+    <t>Решение суда 30.05.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 06.08.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-01-03 01:34:38</t>
   </si>
   <si>
     <t>Алексей Фирдавсович Кудасов</t>
   </si>
   <si>
     <t>3 июня 1998</t>
   </si>
   <si>
     <t>Алексей был задержан 1 июля 2021 года в Минске сотрудниками ГУБОПиК. На следующий день суд назначил ему 15 суток административного ареста, однако вместо освобождения его перевели в СИЗО — он стал фигурантом уголовного дела о групповых действиях, грубо нарушающих общественный порядок.
 Дело рассматривалось по четырём статьям УК: «организация массовых беспорядков», «создание экстремистского формирования», «разжигание социальной вражды» и «оскорбление представителя власти». Суд проходил в закрытом режиме, детали обвинений неизвестны.
 В апреле 2022 года суд приговорил Алексея к 11 годам лишения свободы. После суда в провластных каналах было опубликовано видео, где утверждалось, что Алексей был администратором телеграм-чата «Каскад». Ранее про него также снимали видео на TUT.BY.
 В июле 2023 года стало известно, что он находится в СИЗО, и 11 августа 2023 года его вновь признали виновным по новому делу о «создании экстремистского формирования», добавив к сроку ещё 6 месяцев.</t>
   </si>
   <si>
     <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
   </si>
   <si>
     <t>Решение суда 25.04.2022: 11 лет лишения свободы в колонии в условиях строгого режима. Решение суда 11.08.2023: 7 лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-07-29 20:08:25</t>
   </si>
   <si>
-    <t>Андрей Сергеевич Загорский</t>
-[...14 lines deleted...]
-    <t>2025-06-30 10:03:52</t>
+    <t>Полина Андреевна Фролова</t>
+  </si>
+  <si>
+    <t>4 июня 1994</t>
+  </si>
+  <si>
+    <t>Полина родом из г/п Василевичи Речицкого района. Задержана в мае 2026 года по "делу Гаюна.</t>
+  </si>
+  <si>
+    <t>2026-08-28 21:22:01</t>
   </si>
   <si>
     <t>Дмитрий Дмитриевич Корнеев</t>
   </si>
   <si>
     <t>5 июня 1995</t>
   </si>
   <si>
     <t>Дмитрий был задержан и осужден за то, что 10 августа 2020 года бросил «коктейль Молотова» в сторону военнослужащих. Бутылки, по версии следствия, были перевезены в центр Гомеля Леонидом Ковалёвым, который спрятал их, а вечером того же дня передал Дмитрию и Никите Золотореву с предложением поджечь здание, автобус или автозак. Дмитрий частично признал свою вину, объяснив, что бросил «коктейль» для того, чтобы выиграть время и избежать задержания.
 В декабре 2021 года был переведен на тюремный режим за «злостное неповиновение требованиям администрации исправительного учреждения».</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Решение суда 22.02.2021: 8 лет лишения свободы в колонии в условиях строгого режима. Апелляция 23.04.2021: приговор оставлен без изменения. Суд по смене режима 08.12.2021: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-02-28 02:13:22</t>
   </si>
   <si>
+    <t>Алексей Петрович Камович</t>
+  </si>
+  <si>
+    <t>5 июня 1979</t>
+  </si>
+  <si>
+    <t>Банковский менеджер. Имеет 15-летний опыт руководства региональными подразделениями банков.
+Последнее место работы банк РРБ.</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-09-14 23:00:07</t>
+  </si>
+  <si>
+    <t>Сергей Юрьевич Манжос</t>
+  </si>
+  <si>
+    <t>5 июня 1991</t>
+  </si>
+  <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
+    <t>Решение суда 20.10.2025: 4 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-01-10 19:52:41</t>
+  </si>
+  <si>
+    <t>Ольга Анатольевна Николаева</t>
+  </si>
+  <si>
+    <t>Провластные СМИ в декабре 2024 года выложили аудио с Ольгой, которую обвиняют в участии в чате «Белые крылья Барановичей». Когда КГБ объявил чат «Белые крылья Барановичи» — совсем маленький и давно неактивный районный чат — экстремистским формированием, среди числа участников была названа Ольга. Вышли на Ольгу через незащищенный аккаунт. Он был привязан к собственному номеру девушки. Вероятнее всего Ольгу до суда содержали в СИЗО.
+Ольга играет на барабанах и в студенчестве была ударницей в любительских музыкальных группах. Вместе с мужем они любят путешествовать.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2025-08-25 10:28:01</t>
+  </si>
+  <si>
+    <t>Наталья Олеговна Лобацевич</t>
+  </si>
+  <si>
+    <t>5 июня 1963</t>
+  </si>
+  <si>
+    <t>Татьяну Францкевич и Наталью Лобацевич задержали 19 июля 2024 года, когда Татьяну вызвали в следственный комитет подписать подписку о не выезде из города Полоцк, а Наталья поехала вместе с ней поддержать.
+Против Татьяны Францкевич, матери осужденного анархиста Александра Францкевича, и ее сестры Натальи Лобацевич, матери бывшего политзаключенного Ильи Лобацевича, завели уголовное дело и поместили в СИЗО Витебска.</t>
+  </si>
+  <si>
+    <t>Решение суда 18.02.2025: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 15.04.2025: отправлено на пересмотр. Решение суда 16.06.2025: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:42:36</t>
+  </si>
+  <si>
     <t>Витольд Стэфанович Шалкевич</t>
   </si>
   <si>
     <t>5 июня 1980</t>
   </si>
   <si>
     <t>Витольду Шалкевичу 44 года. Он родом из крупного городка Порозово Свислочского района. У мужчины есть жена и две несовершеннолетние дочери.
 Витольда задержали в августе 2023 года прямо на работе. Сначала присудили арест за»распространение экстремистских материалов". После губопиковцы сняли с ним видео и перевели из СИЗО. По данным провластных телеграм-каналов, Шалкевич оставил несколько тысяч комментариев в разных чатах.</t>
   </si>
   <si>
     <t>Решение суда 06.03.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-12-02 17:55:42</t>
-  </si>
-[...113 lines deleted...]
-    <t>2021-10-26 19:13:17</t>
   </si>
   <si>
     <t>Денис Евгеньевич Ивашин</t>
   </si>
   <si>
     <t>6 июня 1979</t>
   </si>
   <si>
     <t>Денис — журналист и редактор-волонтёр белорусской версии InformNapalm, внештатный корреспондент «Новага Часу». Его расследования касались влияния «русского мира» на Беларусь и Сирию, застройки в Куропатах и перехода бывших украинских беркутовцев в силовые структуры Беларуси.
 В марте 2021 года его задержали сотрудники КГБ по обвинению во «вмешательстве в деятельность милиции». Обыски прошли в его квартире, у матери и 95-летней бабушки. В 2022 году стало известно, что ему также инкриминируют сотрудничество с украинской разведкой.
 В сентябре 2022 года Дениса осудили по статьям об «измене государству» и «вмешательстве в деятельность сотрудника внутренних дел», однако позже последнее обвинение заменили на «незаконный сбор или распространение данных о личной жизни».
 В июне 2023 года его перевели на строгий тюремный режим без уведомления родственников и адвоката.
 В апреле 2024 года политзаключенного лишили передач, а отправка витаминов теперь требует разрешения тюремного врача.</t>
   </si>
   <si>
-    <t>СТ-8, Жодино ул. Советская 22А, 222163</t>
-[...1 lines deleted...]
-  <si>
     <t>Решение суда 14.09.2022: 13 лет 1 месяц лишения свободы в колонии в условиях усиленного режима, 150 базовых величин штрафа, 18000 рублей компенсации. Апелляция 20.12.2022: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-03-15 19:52:45</t>
   </si>
   <si>
     <t>Сергей Александрович Романов</t>
   </si>
   <si>
     <t>7 июня 1994</t>
   </si>
   <si>
     <t>Активист анархического движения был задержан при пересечении границы Беларуси в ночь с 28 на 29 октября 2020 года и обвинён в «поджогах» и «терроризме». Ранее он отбывал наказание в виде 5 лет лишения свободы по статье 295-3 УК РБ и был освобождён в 2019 году.
 29 октября 2021 года в Гомеле Сергея приговорили к 1 году лишения свободы за «нарушение условий надзора» по предыдущей политической статье. В марте 2023 года и сентябре 2024 года он дважды был осуждён за «злостное неповиновение требованиям администрации колонии». По данной статье судят заключённых, отказывающихся от сотрудничества с администрацией, за вымышленные нарушения. В результате его общий срок лишения свободы составил 22 года и 11 месяцев.
 Осенью 2025 года стало известно, что недавно Сергей Романов попал в больницу, где ему сделали операцию. Операция была плановой и прошла без осложнений. Вскоре его вновь должны перевести в колонию. </t>
   </si>
   <si>
     <t>ИК-9, 213410, г. Горки, ул. Добролюбова, 16</t>
   </si>
   <si>
     <t>Решение суда 22.12.2021: 20 лет лишения свободы в колонии в условиях строгого режима, приблизительно 11000 рублей компенсации. Апелляция 22.04.2022: приговор оставлен без изменения. Решение суда 23.03.2023: 11 месяцев лишения свободы в колонии в условиях строгого режима. Апелляция 06.06.2023: приговор оставлен без изменения. Решение суда 25.09.2024: 2 года лишения свободы в колонии в условиях строгого режима. Апелляция 26.11.2024: приговор оставлен без изменения. Решение суда 19.05.2025: 1 год 6 месяцев лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:05</t>
   </si>
   <si>
-    <t>Никита Александрович Грушевский</t>
-[...29 lines deleted...]
-    <t>2024-04-12 17:45:06</t>
+    <t>Дмитрий Николаевич Шакалида</t>
+  </si>
+  <si>
+    <t>7 июня 1988</t>
+  </si>
+  <si>
+    <t>Дмитрий был признан виновным в мае 2025 года по статье «организация и подготовка действий, грубо нарушающих общественный порядок, либо активное участие в них» и приговорён к ограничению свободы с направлением в исправительное учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>ИУОТ-49,  г.Шклов, ул.Молодежная 2б, 213002</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда 21.05.2025: 2 года ограничения свободы с направлением в учреждение открытого типа. Апелляция 01.08.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2025-08-27 00:06:18</t>
   </si>
   <si>
     <t>Ирина Алексеевна Саврицкая</t>
   </si>
   <si>
     <t>8 июня 1966</t>
   </si>
   <si>
     <t>Ирина работала специалистом по продажам, а затем менеджером в «Анастане». Была осуждена вместе с дочерью и мужем.
 Поводом для уголовного дела стал созданный семьей видеоролик летом 2020 года с призывом прекратить насилие. Муж Геннадий на суде рассказал, что в один из дней лета 2020 года, на эмоциях от увиденных в интернете данных о примененном со стороны сотрудников насилии в отношении протестующих, решил записать видеозапись с обращением к сотрудникам с призывом к обоснованному применению силы. Придумал текст выступления, после чего попросил свою дочь его прочитать. Также он попросил жену высказаться о выборах. В этот же день он высказал на видео пожелания о дальнейшей судьбе страны, в конце своего выступления также показал символ в виде сердца. После этого он нашел в интернете видеоролики и смонтировал видео. В этот же день отправил его нескольким своим знакомым и родственникам. </t>
   </si>
   <si>
     <t>Решение суда 21.11.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 07.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-11-01 18:09:46</t>
   </si>
   <si>
-    <t>Юрий Михайлович Палюхович</t>
-[...15 lines deleted...]
-    <t>2022-01-30 21:53:18</t>
+    <t>Виктор Викторович Жданюк</t>
+  </si>
+  <si>
+    <t>9 июня 1979</t>
+  </si>
+  <si>
+    <t>Виктор был задержан в рамках уголовного дела, возбужденного по статье «содействие экстремистской деятельности», после того как белорусские силовики получили доступ к перепискам бота мониторингового проекта «Беларускі Гаюн», куда люди отправляли информацию о перемещениях российских войск.
+В июле 2025 года Виктора признали виновным и приговорили к ограничению свободы с направлением в исправительное учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>ИУОТ-43, 212003, г. Могилев, ул. Челюскинцев, 76А</t>
+  </si>
+  <si>
+    <t>Решение суда 25.07.2025: 2 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа. Апелляция 12.09.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2025-09-19 23:40:47</t>
   </si>
   <si>
     <t>Павел Николаевич Чуркин</t>
   </si>
   <si>
     <t>9 июня 1987</t>
   </si>
   <si>
     <t>Павел впервые был осуждён в мае 2021 года за «оскорбление Лукашенко» и приговорён к лишению свободы в колонии. В мае 2022 года он был освобождён, полностью отбыв назначенный судом срок наказания.
 Повторно Павла задержали весной 2024 года по подозрению в сотрудничестве с Главным управлением разведки Министерства обороны Украины. Об этом сообщили в передаче «Всё по делу» на государственном телеканале «Беларусь 4. Могилёв». На опубликованном видео Павел говорит, что снимал размещение «Искандеров», чтобы передать записи ВСУ, а также зачитывает текст, представленный как присяга Украине.
 В ноябре 2024 года в отношении него прошёл ряд судебных заседаний по статьям «участие на территории иностранного государства в вооружённом формировании или вооружённом конфликте, военных действиях, вербовка либо подготовка лиц к такому участию» и «измена государству». Итог рассмотрения дел неизвестен.</t>
   </si>
   <si>
-    <t>Решение суда 24.05.2021: 1 год лишения свободы в колонии в условиях общего режима. Решение суда 19.11.2024: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Апелляция 28.01.2025: неизвестно.</t>
+    <t>Решение суда 24.05.2021: 1 год лишения свободы в колонии в условиях общего режима. Решение суда 19.11.2024: 10 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 28.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2021-09-03 13:56:39</t>
   </si>
   <si>
     <t>Ярослав Петрович Сакович</t>
   </si>
   <si>
     <t>9 июня 1980</t>
   </si>
   <si>
     <t>По версии следствия, задержан за то, что передавал данные ВСУ Украины. Жена-украинка. Проживал в Украине, вернулся в Беларусь в 2021 году из-за больных родителей. Был задержан КГБ, его пытали всю ночь, чтобы он признался в том, что воевал ранее в Украине, звонили жене и обещали выслать его голову. После этого Ярослава отпустили. Спустя год его снова задержали, теперь он находится в СИЗО. 
 4 мая 2023 осужден по двум статьям (370 и 295 УК) к 2 годам лишения свободы, после протеста прокурора увеличили срок наказания в 2 раза. Находится в СИЗО, т.к. возбуждено ещё два уголовных дела. Его обвиняют по статье об измене государству (часть 1 статьи 356 УК) за «перадачу данных ВСУ».
 Летом 2024 года стало известно, что Ярослава снова перевели в СИЗО-1.</t>
   </si>
   <si>
     <t>11 лет лишения свободы в колонии.</t>
   </si>
   <si>
     <t>2022-08-28 10:43:51</t>
   </si>
   <si>
     <t>Максим Михайлович Матырко</t>
   </si>
   <si>
     <t>9 июня 1977</t>
   </si>
   <si>
     <t>Гражданин РФ, 16 лет живет в Минске.
 По данным провластных каналов, задержан за участие в акциях протеста в 2020 году.
 Осужден за участие в акциях протеста и поджоге машины (точная информация по обвинению неизвестна).
-Стало известно, что Максима 12.05.2023 года судили по ч. 2 ст. 411 УК . Приговор неизвестен.</t>
-[...2 lines deleted...]
-    <t>Решение суда 06.04.2022: 9 лет лишения свободы в колонии в условиях усиленного режима. Решение суда 12.05.2023: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Суд по смене режима 10.09.2024: неизвестно лет тюремного режима.</t>
+Стало известно, что Максима 12.05.2023 года судили по ч. 2 ст. 411 УК . Приговор неизвестен.
+В ИК-9 Максим провел несколько месяцев. Помощи со свободы у него не было, а зарплату забирали в возмещение ущерба, но ему по возможности помогали другие политзаключенные. Летом 2023 г. Максимаперевелив ПКТ (помещение камерного типа). По состоянию на весну 2024 г. Максим снова был в отряде, но вскоре его повторно отправили в ПКТ.
+10 сентября 2024 г. в суде Горецкого района рассматривалось дело о переводе Максима на тюремный режим. Процесс вела судья Елена Шляхтицева. Она присудила Максиму три года тюремного режима.</t>
+  </si>
+  <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
+    <t>Решение суда 06.04.2022: 9 лет лишения свободы в колонии в условиях усиленного режима. Решение суда 12.05.2023: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Суд по смене режима 10.09.2024: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2022-04-05 00:00:07</t>
   </si>
   <si>
-    <t>Данила Максимович Чибисов</t>
-[...11 lines deleted...]
-    <t>2025-02-10 18:24:41</t>
+    <t>Денис Анатольевич Адамин</t>
+  </si>
+  <si>
+    <t>10 июня 1981</t>
+  </si>
+  <si>
+    <t>Летом 2020 года Адамин зарегистрировался как индивидуальный предприниматель. Его основным видом деятельности был сбор грибов, ягод и трав.
+Мужчина — православный верующий. В феврале 2020 года он был слушателем на встрече, посвященной богословскому образованию для мирян, которая проходила в православном клубе при Свято-Покровском кафедральном соборе в Гродно.
+В соцсетях Денис много рассуждал о духовных законах, называл свободу фундаментальной потребностью человека и остро критиковал действия Московского патриархата. Он писал в соцсетях на беларуском языке.
+У него есть жена и несовершеннолетняя дочь.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 6 лет лишения свободы в колонии в условиях усиленного режима, 100 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-16 11:53:53</t>
+  </si>
+  <si>
+    <t>Юрий Александрович Моисеенко</t>
+  </si>
+  <si>
+    <t>10 июня 1998</t>
+  </si>
+  <si>
+    <t>17.04.2024 состоялось апелляционное заседание суда, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>неизвестно лет лишения свободы в колонии в условиях общего режима</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:29:48</t>
   </si>
   <si>
     <t>Виктор Васильевич Турченик</t>
   </si>
   <si>
     <t>10 июня 1989</t>
   </si>
   <si>
     <t>Решение суда 03.11.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 800 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-09-17 17:45:43</t>
   </si>
   <si>
-    <t>Сергей Васильевич Чижевский</t>
-[...14 lines deleted...]
-    <t>Павел Валерьевич Шпак</t>
+    <t>Владислав Дмитриевич Пудяк</t>
   </si>
   <si>
     <t>10 июня 1985</t>
-  </si>
-[...26 lines deleted...]
-    <t>Владислав Дмитриевич Пудяк</t>
   </si>
   <si>
     <t>Начальник цеха "Гомсельмаш".
 08.09.2023 состоялось рассмотрение апелляционное заседание, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 20.06.2023: 11 лет лишения свободы в колонии в условиях общего режима. Апелляция 08.09.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2023-06-03 22:39:05</t>
   </si>
   <si>
     <t>Денис Сергеевич Сидорок</t>
   </si>
   <si>
     <t>Предположительно задержан за участие в акциях протеста в 2020.
 14.03.2023 года состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>5 лет лишения свободы в колонии общего режима</t>
   </si>
   <si>
     <t>2022-11-12 17:30:43</t>
   </si>
   <si>
-    <t>Владимир Иванович Журавко</t>
-[...13 lines deleted...]
-    <t>2021-09-26 12:51:26</t>
+    <t>Сергей Михайлович Рябцев</t>
+  </si>
+  <si>
+    <t>Сергей родом из Жлобина, но в последнее время жил в Минске.
+Рябцев много лет развивал белорусские сервисы поиска квартир на сутки и создавал ИТ-решения для автоматизации бизнеса арендодателей — kdv.by (Квартиры для вас) и tutkut.by.
+Также он является совладельцем компании «Элоджин» (Alodging), которая разработала мобильное приложение для автоматизации бизнес-процессов арендодателей. Компания стремительно развивалась и даже имела партнерские программы с крупными платежными системами наподобие WebPay.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-20 17:00:39</t>
+  </si>
+  <si>
+    <t>Александр Анатольевич Фомин</t>
+  </si>
+  <si>
+    <t>12 июня 1981</t>
+  </si>
+  <si>
+    <t>При задержании был сильно избит. Имел онкологическое заболевание щитовидной железы, из-за чего она была удалена. Нуждается в непрерывном приеме поддерживающих лекарств.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-05-16 20:57:42</t>
   </si>
   <si>
     <t>Сергей Владимирович Чаботько</t>
   </si>
   <si>
     <t>13 июня 1983</t>
   </si>
   <si>
     <t>Владельц популярного сайта s13.ru . Сергея судили 25 октября за "распространение экстремистских материалов". Итогом рассмотрения стали также 15 суток административного ареста. В тот день стало известно, что суд по заявлению прокурора города Гродно признал "экстремистскими материалами" сайт s13.ru, который существовал почти два десятилетия. После первого заключения Сергея обвинили в "нарушение порядка организации или проведения массовых мероприятий". Административное дело в среду рассматривал суд Ленинского района ,судья Наталья Горбач присудила еще 15 суток.
 В итоге Сергея Чаботько судили трижды-за распространение экстремистских материалов и "пикет" в интернете. 
 Сергей не вышел на свободу и после 45 суток административного ареста. Вероятно, мужчину взяли под стражу. 
 Сайт s13.ru КГБ Беларуси признал "экстремистским формированием", поэтому вероятно дело Сергея связано с этим.</t>
   </si>
   <si>
     <t>Решение суда 31.10.2025: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима, 1000 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2024-12-10 17:07:52</t>
   </si>
   <si>
     <t>Роман Олегович Цыганков</t>
   </si>
   <si>
     <t>13 июня 1994</t>
   </si>
   <si>
     <t>Задержан за участие в акциях протеста в 2020 году.
 20.10.2023 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
     <t>Решение суда 22.08.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 20.10.2023: неизвестно.</t>
   </si>
   <si>
     <t>2022-10-12 17:00:37</t>
   </si>
   <si>
     <t>Дмитрий Владимирович Сосновский</t>
   </si>
   <si>
     <t>13 июня 1990</t>
   </si>
   <si>
     <t>Дмитрий был задержан в июле 2021 года в рамках уголовного дела о покушении на пропагандиста Григория Азаренка по статье «акт терроризма». По версии обвинения, он предпринял «умышленные действия, направленные на подготовку к акту терроризма в отношении Азаренка». Рассматривались разные варианты, в том числе — насильственное принуждение к записи видеообращения.
 Дмитрий стал единственным фигурантом дела, кто не признал вину. На суде он заявил, что в преступление его втянули в ходе следственного эксперимента. По его словам, после задержания к нему применяли насилие и пытки, заставив подписать чистосердечное признание. Во время допросов ему нанесли серьёзные травмы рук, из-за чего он теперь не может полноценно работать. На первом заседании он также заявил о желании отказаться от гражданства Беларуси, так как «не имеет отношения к терроризму».
 В декабре 2022 года Дмитрия признали виновным и приговорили к лишению свободы в колонии усиленного режима, а также к крупному штрафу.</t>
   </si>
   <si>
     <t>Решение суда 05.12.2022: 20 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа. Апелляция 03.03.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-08-04 12:30:46</t>
   </si>
   <si>
-    <t>Сергей Андреевич Батура</t>
-[...27 lines deleted...]
-    <t>2025-07-27 21:00:10</t>
+    <t>Владимир Иванович Журавко</t>
+  </si>
+  <si>
+    <t>13 июня 1985</t>
+  </si>
+  <si>
+    <t>Владимир, бывший оператор ДПУ цеха «Аммиак-3» на предприятии Гродно Азот, был задержан осенью 2021 года в рамках уголовного дела, возбужденного против сотрудников заводов, поддержавших стачку и входивших в инициативу «Рабочы рух». 21 сентября 2021 года эта инициатива была признана экстремистской организацией, после чего по всей стране прошли массовые задержания рабочих.
+В феврале 2023 года Владимира признали виновным по статьям «клевета», «измена государству» и «создание экстремистского формирования и участие в нём» и приговорили к лишению свободы.
+В ноябре 2023 года состоялось очередное судебное заседание, по итогам которого Владимира перевели на тюремный режим.</t>
+  </si>
+  <si>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 17.02.2023: 15 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.08.2023: приговор оставлен без изменения. Суд по смене режима 16.11.2023: неизвестно лет тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:51:26</t>
   </si>
   <si>
     <t>Сергей Ромуальдович Плонис</t>
   </si>
   <si>
     <t>14 июня 1973</t>
   </si>
   <si>
     <t xml:space="preserve">Сергей, системный администратор в сфере локальных сетей и видеонаблюдения, был задержан 2 октября 2020 года по делу о массовых беспорядках и обвинён в участии в телеграм-каналах «радикального направления», а также в намерении повредить или уничтожить три киоска «Табакерка».
 </t>
   </si>
   <si>
     <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-26 22:45:22</t>
   </si>
   <si>
     <t>Антон Владимирович Денейко</t>
   </si>
   <si>
     <t>14 июня 1991</t>
   </si>
   <si>
     <t>2023-07-04 13:41:58</t>
   </si>
   <si>
-    <t>Александр Чумаков</t>
-[...28 lines deleted...]
-  <si>
     <t>Максим Валерьевич Лукашевич</t>
   </si>
   <si>
     <t>15 июня 1989</t>
   </si>
   <si>
     <t>Решение суда 16.12.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 14.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-08-13 11:59:34</t>
   </si>
   <si>
-    <t>Валерий Тадеушевич Вискирский</t>
+    <t>Евгений Анатольевич Тимошук</t>
   </si>
   <si>
     <t>15 июня 1986</t>
   </si>
   <si>
-    <t>Первоначальная причина задержания - распространение экстремистских материалов в рамках административного политически мотивированного дела.
-[...7 lines deleted...]
-    <t>2022-07-04 02:34:41</t>
+    <t>ИУОТ-48, г. Осиповичи, ул. Сумченко, 38, 213763</t>
+  </si>
+  <si>
+    <t>Решение суда 18.05.2026: 2 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-06-22 19:28:36</t>
   </si>
   <si>
     <t>Алексей Владимирович Кузьмин</t>
   </si>
   <si>
     <t>15 июня 1980</t>
   </si>
   <si>
     <t>Начальник отдела предбиллинга и тарификации МТС. 
 Согласно материалам следствия, Кузьмин имел доступ к личной информации клиентов МТС и с 9 августа 2020 года до 8 апреля 2021 года «сливал» ее в телеграм-каналы «Черная книга Беларуси», «Каратели Беларуси» и «Все нарушения!».
 Потерпевших набралось 57 человек — это силовики, пропагандисты, чиновники, судьи, прокуроры и члены их семей. Кроме того, следствие считает, что «совместные действия Кузьмина с иными лицами» повлекли нарушения работы транспорта и предприятий «с причинением „Минсктранс“ ущерба в размере чуть более 22 500 рублей».
 Среди потерпевших числятся в частности сотрудница «СБ. Беларусь сегодня» Людмила Гладкая, а также член белорусской компартии и депутат Сергей Клишевич.</t>
   </si>
   <si>
     <t>Решение суда 18.09.2023: 7 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-10-28 13:12:30</t>
   </si>
   <si>
     <t>Ольга Анатольевна Прокопчик</t>
   </si>
   <si>
     <t>15 июня 1978</t>
   </si>
   <si>
     <t>2025-09-17 17:50:45</t>
   </si>
   <si>
-    <t>Елена Валерьевна Добыш</t>
-[...13 lines deleted...]
-  <si>
     <t>Павел Сергеевич Кабарчук</t>
   </si>
   <si>
     <t>16 июня 1993</t>
   </si>
   <si>
-    <t>15 февраля 2024 в Лельчицком районе Гомельской области на границе с Украиной ввели режим «контртеррористической операции». Население просили «сохранять спокойствие и подчиняться требованиям сотрудников силовых структур». В КГБ утверждают, что задержали участников «диверсионно-разведывательной группы», в состав которой входили граждане Украины и Беларуси. Среди задержанных - граждане Украины отец и сын Сергей и Павел Кабарчуки. Сергей Кабарчук 1963 года рождения из Ковельского района Волынской области. Отец и сын были задержаны в феврале 2024 года в Лельчицком районе. При них обнаружили «взрывные устройства и иные средства поражения». КГБ «установило», что взрывные устройства предназначались для терактов в Беларуси и России, а «заброску группы» организовала Службы безопасности Украины.
+    <t xml:space="preserve">15 февраля 2024 в Лельчицком районе Гомельской области на границе с Украиной ввели режим «контртеррористической операции». Население просили «сохранять спокойствие и подчиняться требованиям сотрудников силовых структур». В КГБ утверждают, что задержали участников «диверсионно-разведывательной группы», в состав которой входили граждане Украины и Беларуси. Среди задержанных - граждане Украины отец и сын Сергей и Павел Кабарчуки. Сергей Кабарчук 1963 года рождения из Ковельского района Волынской области. Отец и сын были задержаны в феврале 2024 года в Лельчицком районе. При них обнаружили «взрывные устройства и иные средства поражения». КГБ «установило», что взрывные устройства предназначались для терактов в Беларуси и России, а «заброску группы» организовала Службы безопасности Украины.
 Тогда же задержали и жителя Бреста Виталия Власюка 1970 года рождения. Его обвинили в контрабанде (часть 3 статьи 228 УК).
-В СИЗО КГБ подвергался пыткам. После задержания несколько дней удерживали в СИЗО КГБ без еды.</t>
-[...2 lines deleted...]
-    <t>Решение суда 23.10.2024: 20 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
+В СИЗО КГБ подвергался пыткам. После задержания несколько дней удерживали в СИЗО КГБ без еды.
+Кабарчуки жили в маленькой деревне на Волынщине, где их ждет семья. До задержания Павел работал водителем-возил людей на работу из Украины в Польшу.
+Отбывать 20-летний срок Павла отправили в ИК № 1, но побыл он там недолго — около двух месяцев. Из них в отряде побыл менее двух недель, остальное время — в ШИЗО и ПКТ. В скором времени Павлу усилили наказание и отправили в Могилевскую тюрьму № 4, где также происходило на него давление.
+Летом 2026 года стало известно, что. в могилевской тюрьме № 4 против Павла возбудили новое уголовное дело по статье 411 УК РБ.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Решение суда 23.10.2024: 20 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2024-09-23 19:39:53</t>
   </si>
   <si>
-    <t>Сергей Михайлович Ярошевич</t>
+    <t>Алексей Леонидович Хвесеня</t>
+  </si>
+  <si>
+    <t>16 июня 1981</t>
+  </si>
+  <si>
+    <t>2026-04-12 17:25:03</t>
+  </si>
+  <si>
+    <t>Евгений Александрович Краснянский</t>
   </si>
   <si>
     <t>16 июня 1982</t>
-  </si>
-[...14 lines deleted...]
-    <t>Евгений Александрович Краснянский</t>
   </si>
   <si>
     <t>43-летнему Евгению вынесли приговор за социологическое исследование о ковиде в Беларуси.
 Ранее Следственный комитет сообщал подробности преследования Краснянского. Ведомство утверждало, что мужчина подготовил для одной из иностранных организаций исследование, содержащее "заведомо ложные сведения о политике страны в области здравоохранения в части принимаемых мер по борьбе с коронавирусной инфекцией". Известно, что вместе с Евгением Краснянским были задержаны две женщины: минчанки 37 и 43 лет. Они якобы проводили социологическое исследование о наличии преимуществ среди граждан в развитии страны посредством интеграции со странами Европейского союза. Чтобы прийти к желательному результату, женщины якобы опрашивали представителей фокус-группы, имеющих "заведомо негативное отношение к имеющейся в государстве политической системе и конституционному строю". Приговоры женщинам неизвестны.</t>
   </si>
   <si>
     <t>Решение суда 08.08.2025: 7 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима, 595 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2025-08-18 14:56:18</t>
   </si>
   <si>
     <t>Алексей Сергеевич Бородко</t>
   </si>
   <si>
     <t>17 июня 1998</t>
   </si>
   <si>
     <t>Адвокат был задержан в конце января и находится в СИЗО-1 на Володарского. После задержания профиль адвоката удалили с сайта Республиканской коллегии адвокатов. Позже стало известно, что 21 апреля 2023 года его лишили лицензии.
 08.09.2023 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 19.05.2023: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2023-04-26 16:10:13</t>
   </si>
   <si>
-    <t>Александр Александрович Чиж</t>
-[...8 lines deleted...]
-    <t>2024-06-17 19:24:12</t>
+    <t>Даниил Александрович Полянский</t>
+  </si>
+  <si>
+    <t>18 июня 1971</t>
+  </si>
+  <si>
+    <t>Даниил Полянский — брестский журналист. В начале сентября Полянский ездил в Россию к родственникам. В дороге произошел инцидент с российскими силовиками. Его автомобиль остановили сотрудники ФСБ и обвинили в административном нарушении за неповиновение — якобы он отказался показывать документы.
+«Данил говорил, что на тот момент его паспорт был в руках российского силовика, — рассказывает один из знакомых Полянского. — Позже, когда он вернулся в Брест, его задержали сотрудники КГБ».
+Изначально предполагалось, что задержали за какое-то административное правонарушение. Но стало известно о возбужденном уголовном деле. 
+Данилу Полянскому 53 года. В качестве видеооператора в свое время сотрудничал с государственными и коммерческими телеканалами, а также с независимыми региональными сайтами. В последние годы был известен в Бресте как волонтер поисково-спасательного отряда "Ангел".</t>
+  </si>
+  <si>
+    <t>Решение суда 25.07.2025: 10 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2024-11-01 02:03:56</t>
+  </si>
+  <si>
+    <t>Дмитрий Бабицкий</t>
+  </si>
+  <si>
+    <t>18 июня 1989</t>
+  </si>
+  <si>
+    <t>В начале декабря 2025 года КГБ признал «экстремистским формированием» инициативу «Склад бутэлек». Среди тех, кого назвали причастным к ней, были и Сергей Салаш и Змитер Бабицкий. В свое время Бабицкий и Салаш участвовали в избирательных кампаниях, баллотировались в депутаты, собирали подписи за кандидатов от оппозиции. В 2010‑х они отошли от политики и занимались только бизнесом и общественной деятельностью.
+КГБ также заявил, что к инициативе имеют отношение Валентин Бахтинов, Александра Вишневская, Анастасия Терешко, Валерия Бельская, Юрий Душин, Ольга Стрелковская, Кирилл Скобейко, Дмитрий Коваленок, Сергей Статкевич.</t>
+  </si>
+  <si>
+    <t>Решение суда 14.09.2026: 5 лет лишения свободы в колонии в условиях усиленного режима, 800 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2025-12-13 15:24:23</t>
+  </si>
+  <si>
+    <t>Евгений Руммо</t>
+  </si>
+  <si>
+    <t>19 июня 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гражданин Беларуси и Литвы. Проживал в Швейцарии. У него инвалидность. У Евгения только одна почка, которую ему пересадили от родственника. Ему необходимо на постоянной основе принимать лекарства.
+</t>
+  </si>
+  <si>
+    <t>Решение суда 10.09.2026: 4 года лишения свободы в колонии в условиях строгого режима.</t>
+  </si>
+  <si>
+    <t>2026-09-15 12:19:58</t>
+  </si>
+  <si>
+    <t>Дмитрий Петрович Морозов</t>
+  </si>
+  <si>
+    <t>19 июня 1972</t>
+  </si>
+  <si>
+    <t>Решение суда 22.11.2023: неизвестно. Апелляция 14.03.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-02-07 14:50:08</t>
+  </si>
+  <si>
+    <t>Александр Александрович Махнач</t>
+  </si>
+  <si>
+    <t>19 июня 1987</t>
+  </si>
+  <si>
+    <t>24.06.2024 года прошло заседание по ч. 2 ст. 19.11 КоАП РБ - Распространение, изготовление, хранение, перевозка информационной продукции, содержащей призывы к экстремистской деятельности или пропагандирующей такую деятельность. На апрель 2025 года находился в СИЗО -1. Преследование может быть политически мотивированным.</t>
+  </si>
+  <si>
+    <t>Решение суда 22.10.2025: 4 года лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2025-04-19 15:09:36</t>
   </si>
   <si>
     <t>Владимир Михайлович Морозов</t>
-  </si>
-[...1 lines deleted...]
-    <t>19 июня 1980</t>
   </si>
   <si>
     <t>Вероятнее всего был задержан 26.01.2023  за распространение, изготовление, хранение, перевозка информационной продукции, содержащей призывы к экстремистской деятельности или пропагандирующей такую деятельность. После чего было открыто уголовное дело по многочисленным статьям. До суда, предположительно, находился в заключении в тюрьме в Жодино.
 26.01.2024 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 15.11.2023: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 26.01.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-11-02 21:51:46</t>
   </si>
   <si>
-    <t>Дмитрий Петрович Морозов</t>
-[...29 lines deleted...]
-  <si>
     <t>Валентина Владимировна Полоз</t>
   </si>
   <si>
     <t>21 июня 1974</t>
   </si>
   <si>
     <t>Комитет госбезопасности в пропагандистском фильме 11 сентября 2023 года сообщил, что задержал в Беларуси шесть человек по обвинению в сотрудничестве с "Службой безопасности Украины" и "подготовке терактов". На видео некоторые из них выглядят избитыми, некоторых на следственных действиях водят на цепях, одного из задержанных сняли в СИЗО КГБ. В итоге трех человек, в том числе Валентину, обвинили сразу по шести статьям Уголовного кодекса, включая "Измена государству"и" агентурную деятельность".
 Валентина, по утверждению провластных СМИ, вместе с Лосовским Николаем забирала посылку, в которой были оружие и взрывчатка, ее нужно было закопать в Мозырском районе. Выполнить задание они не успели, так как были задержаны.</t>
   </si>
   <si>
     <t>Решение суда 02.12.2024: 9 лет лишения свободы в колонии в условиях общего режима, 550 базовых величин штрафа. Апелляция 25.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-10-10 22:21:12</t>
   </si>
   <si>
+    <t>Виталий Викторович Краснов</t>
+  </si>
+  <si>
+    <t>22 июня 1987</t>
+  </si>
+  <si>
+    <t>01.03.2024  состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:08:51</t>
+  </si>
+  <si>
+    <t>Ольга Игоревна Байковская</t>
+  </si>
+  <si>
+    <t>22 июня 1996</t>
+  </si>
+  <si>
+    <t>Осуждена по делу движения "Русская православная церковь – Царская Империя". 29 мая 2026 года Галину добавили в "список экстремистов". Согласно решению МВД от 15 августа 2025 года религиозная секта "Русская православная церковь – Царская Империя" признана "экстремистским формированием".
+В "список экстремистов" внесены Анна Стрюкова из деревни Улазы Гродненской области, Галина Фролова из деревни Кайки Витебской области, Ольга Бойковская из Свислочи и Ольга Ващенко из Вилейки. Основанием назван приговор Минского городского суда по ч. 3 ст. 130 УК и ч. 3 ст. 361-1 УК — "разжигание вражды" и участие либо руководство "экстремистским формированием".
+По документам самого движения, Анна Стрюкова фигурировала как "игуменья всея Белой Руси (Беларуси) Евдокия", а Галина Фролова — как "монахиня Феодосия".
+Участниц движения обвиняли в руководстве структурами движения и распространении идей, которые следствие трактовало как религиозную и национальную вражду.
+Прокуратура называла приговоры: Стрюкова, Фролова и Байковская получили по 5 лет и 3 месяца колонии, Вощенко — 5 лет колонии. В мае 2026 года Верховный суд оставил приговор в силе. </t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет 3 месяца лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-06-02 11:22:58</t>
+  </si>
+  <si>
     <t>Сергей Владимирович Бойко</t>
   </si>
   <si>
     <t>22 июня 1986</t>
   </si>
   <si>
     <t>Гражданин Украины. С 8 по 21 июня 2023 года дело в закрытом формате рассматривал судья Анатолий Сотников.
 29.08.2023 состоялось апелляционное заседание суда, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 21.06.2023: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 29.08.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-07-11 10:20:50</t>
   </si>
   <si>
-    <t>Виталий Викторович Краснов</t>
-[...27 lines deleted...]
-    <t>Андрей Владимирович Погерило</t>
+    <t>Александр Николаевич Гетченко</t>
+  </si>
+  <si>
+    <t>23 июня 1976</t>
+  </si>
+  <si>
+    <t>ИУОТ-29, г. Волковыск, Рокоссовского, 118е, 230415</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-03-15 16:14:50</t>
+  </si>
+  <si>
+    <t>Денис Михайлович Урад</t>
   </si>
   <si>
     <t>23 июня 1991</t>
-  </si>
-[...11 lines deleted...]
-    <t>Денис Михайлович Урад</t>
   </si>
   <si>
     <t>Денис, спецсвязист Генштаба Вооружённых Сил, был задержан в марте 2021 года и осужден за то, что, по информации провластных СМИ, сфотографировал секретное письмо от министра внутренних дел к министру обороны и «передал его польскому Telegram-каналу».
 Суд проходил в закрытом режиме, а приговор не подлежал обжалованию или пересмотру в апелляционном порядке. Помимо длительного срока лишения свободы, Дениса также лишили воинского звания.
 В августе 2022 года ему ужесточили вид наказания и перевели на тюремный режим.</t>
   </si>
   <si>
     <t>Решение суда 14.05.2021: 18 лет лишения свободы в колонии в условиях усиленного режима, ограничение по военной службе. Суд по смене режима 22.08.2022: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-04-29 19:09:37</t>
   </si>
   <si>
-    <t>Павел Николаевич Иванов</t>
-[...11 lines deleted...]
-    <t>2024-07-11 13:21:58</t>
+    <t>Андрей Владимирович Погерило</t>
+  </si>
+  <si>
+    <t>Андрей, бывший слесарь-ремонтник цеха «Аммиак-3» на предприятии Гродно Азот, был задержан осенью 2021 года в рамках уголовного дела, возбужденного против сотрудников заводов, поддержавших стачку и входивших в инициативу «Рабочы рух». 21 сентября 2021 года эта инициатива была признана экстремистской организацией, после чего по всей стране прошли массовые задержания рабочих.
+В феврале 2023 года Андрея признали виновным по статьям «клевета», «измена государству» и «создание экстремистского формирования и участие в нём» и приговорили к лишению свободы.</t>
+  </si>
+  <si>
+    <t>Решение суда 17.02.2023: 14 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.08.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:44:51</t>
+  </si>
+  <si>
+    <t>Сергей Викторович Евдокименко</t>
+  </si>
+  <si>
+    <t>23 июня 1987</t>
+  </si>
+  <si>
+    <t>Как следует из пресс-релиза Брестоблсуда, Евдокименко вменяли то, что с августа по декабрь 2020 года он передал «персональные и иные личные данные сотрудников органов внутренних дел для публичного распространения в сети Интернет». При этом данные брал из баз, к которым имел доступ по работе. Предположительно он работал в Брестском БТИ.
+10.10.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>Решение суда 31.07.2023: 7 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2023-07-20 13:03:39</t>
   </si>
   <si>
     <t>Тина Захаровна Палынская</t>
   </si>
   <si>
     <t>24 июня 1973</t>
   </si>
   <si>
     <t>Журналистка, католическая верующая из Полоцка.Тина давно не занималась журналистикой, воспитывала 2-х дочерей, работала в архивах, в том числе российских, выполняя частные заказы по созданию биографических очерков, семейных книг, историй об участниках Второй мировой войны.
 Ранее, в 2022 году, журналистку судили по административной статье и подвергали крупному штрафу за желтую и голубую ленты на сумке, а Следственный комитет проводил разбирательство относительно ее поста в Facebook и устраивал обыск в доме журналистки.
 С конца мая 2025 перестала выходить на связь.Тина и её старшая дочь Маргарита, 22 года, находятся под стражей по уголовному делу. У Тины также есть младшая несовершеннолетняя дочь — ей 14 лет.
 Подробности обвинения официально не раскрываются. По косвенным признакам есть предположение, что дело может быть связано с решением КГБ признать «Беларускую аналітычную майстэрню» профессора Андрея Вардомацкого экстремистским формированием. Эта организация проводила социологические опросы среди белорусских граждан. На данный момент нет никаких подтверждений, что Тина или её дочь действительно участвовали в исследованиях БАМ. Но даже если бы такое участие имело место, оно не нарушало бы закон: на момент возможного контакта с майстэрняй она ещё не была признана экстремистским формированием. 
 13 октября 2025 года стало известно, что умер муж Тины — писатель Алесь Полынский.</t>
   </si>
   <si>
-    <t>СИЗО-2, Витебск ул. Гагарина 2, 210026</t>
-[...2 lines deleted...]
-    <t>Решение суда дата неизвестна: 2 года лишения свободы в колонии в условиях общего режима.</t>
+    <t>Решение суда дата неизвестна: 2 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-06-04 11:09:53</t>
   </si>
   <si>
-    <t>Татьяна Николаевна Карпович</t>
-[...12 lines deleted...]
-    <t>2021-12-21 14:22:23</t>
+    <t>Павел Николаевич Иванов</t>
+  </si>
+  <si>
+    <t>24 июня 1982</t>
+  </si>
+  <si>
+    <t>Был задержан после того, как телеграм-чат "Атолино" был признан "экстремистским формированием". МВД назвал несколько "участников формирования", кроме Павла, это Дмитрий Тикунов, Евгения Мостовая (Григорик), Павел Белоницкий, Алексей Семенов, Юрий Антонович, Александр Зайцев и Владимир Полех.</t>
+  </si>
+  <si>
+    <t>Решение суда 29.03.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 18.06.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-07-11 13:21:58</t>
   </si>
   <si>
     <t>Денис Николаевич Ворозов</t>
   </si>
   <si>
     <t>25 июня 1981</t>
   </si>
   <si>
     <t>Задержан за вывешивание БЧБ-флага и флаг Украины в 19-этажном доме по улице Леси Украинки.
 После их задержания канал в мобильном приложении Zello, через который они общались во время проведения акции, был признан экстремистским формированием.</t>
   </si>
   <si>
     <t>5 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-09-15 19:00:27</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025-09-26 21:40:42</t>
   </si>
   <si>
     <t>Игорь Петрович Христофоров</t>
   </si>
   <si>
     <t>26 июня 1973</t>
   </si>
   <si>
     <t>Был осуждён за более трехсот комментариев.  при этом часть комментариев были датированы 2015 годом. 
 Судебный процесс был прерван из-за обострившейся болезни позвоночника и потери способности ходить.
 15.11.2022 состоялось рассмотрение апелляционной жалобы.</t>
   </si>
   <si>
     <t>Решение суда 22.08.2022: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 15.11.2022: неизвестно.</t>
   </si>
   <si>
     <t>2022-09-02 22:29:38</t>
   </si>
   <si>
-    <t>Владимир Юрьевич Исаев</t>
-[...24 lines deleted...]
-    <t>2024-12-02 17:53:29</t>
+    <t>Айрат Эрнестович Халиков</t>
+  </si>
+  <si>
+    <t>26 июня 1996</t>
+  </si>
+  <si>
+    <t>Гражданин Российской Федерации, в Беларуси живет с 2019 года. Работал водителем на "Аліварыі". Задержан в мае 2025 года по "делу Гаюна"</t>
+  </si>
+  <si>
+    <t>2025-09-26 21:40:42</t>
   </si>
   <si>
     <t>Николай Степанович Лосовский</t>
   </si>
   <si>
     <t>27 июня 1966</t>
   </si>
   <si>
     <t>Комитет госбезопасности в пропагандистском фильме 11 сентября 2023 года сообщил, что задержал в Беларуси шесть человек по обвинению в сотрудничестве с "Службой безопасности Украины" и "подготовке терактов". На видео некоторые из них выглядят избитыми, некоторых на следственных действиях водят на цепях, одного из задержанных сняли в СИЗО КГБ. В итоге трех человек, в том числе Николая, обвинили сразу по шести статьям Уголовного кодекса, включая "Измена государству"и" агентурную деятельность".
 Николай, по утверждению провластных СМИ,  по заданию украинских спецслужб проверял схроны, а также за деньги выполнял и другие поручения.</t>
   </si>
   <si>
     <t>Решение суда 02.12.2024: 10 лет лишения свободы в колонии в условиях усиленного режима, 550 базовых величин штрафа. Апелляция 25.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-10-10 22:20:13</t>
   </si>
   <si>
-    <t>Яна Витальевна Пинчук</t>
-[...28 lines deleted...]
-    <t>2025-03-11 21:32:16</t>
+    <t>Андрей Сергеевич Спасов</t>
+  </si>
+  <si>
+    <t>28 июня 1976</t>
+  </si>
+  <si>
+    <t>Бывший сотрудник службы охраны Лукашенко.</t>
+  </si>
+  <si>
+    <t>2026-05-16 09:33:40</t>
+  </si>
+  <si>
+    <t>Анатолий Анатольевич Косило</t>
+  </si>
+  <si>
+    <t>28 июня 1985</t>
+  </si>
+  <si>
+    <t>Анатолий был осуждён по статье «организация и подготовка действий, грубо нарушающих общественный порядок, либо активное участие в них» и приговорён к ограничению свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>Решение суда 31.10.2024: 1 год 6 месяцев ограничения свободы с направлением в учреждение открытого типа. Апелляция 21.01.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-10-21 21:48:13</t>
   </si>
   <si>
     <t>Алексей Сергеевич Самойлюк</t>
   </si>
   <si>
     <t>28 июня 1989</t>
   </si>
   <si>
     <t>К Алексею домой ворвался отряд спецназа, мужчину повалили на пол и один силовик сел коленями на тело (одним коленом на шею Самойлюка).
 На провластном канале утверждают, что Самойлюк "кидал камни в милиционеров во время массовых беспорядков". В той публикации на том же канале также выложили фотографии: на одном снимке два человека в капюшонах и масках, один держит украинский флаг, второй — лист бумаги с текстом "брестчане с Украиной". </t>
   </si>
   <si>
     <t>Решение суда 05.08.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 08.10.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-03-18 20:51:34</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-10-21 21:48:13</t>
   </si>
   <si>
     <t>Кирилл Романович Ашурак</t>
   </si>
   <si>
     <t>29 июня 1999</t>
   </si>
   <si>
     <t>Кирилл был задержан 23 июня 2021 года в рамках уголовного дела по эпизоду на объекте связи ВМФ РФ под Вилейкой. В пропагандистском фильме ОНТ он представлен как первоначальный исполнитель задания по подрыву объекта, однако отказался от участия и только помог разведать местность.
 Лукашенко упоминал Кирилла в числе людей, которые якобы хотели сбежать в Украину и Литву, но были задержаны группой КГБ «Альфа».
 Известно также, что Кирилл ранее задерживался и был жестко избит 9 августа 2020 года.
-В декабре 2022 года его признали виновным и приговорили к лишению свободы в колонии усиленного режима и крупному штрафу.</t>
-[...2 lines deleted...]
-    <t>Решение суда 05.12.2022: 13 лет лишения свободы в колонии в условиях усиленного режима, 400 базовых величин штрафа. Апелляция 03.03.2023: приговор оставлен без изменения.</t>
+В декабре 2022 года его признали виновным и приговорили к лишению свободы в колонии усиленного режима и крупному штрафу.
+4 августа 2023 г. прошел суд о замене режима наказания. . Результат неизвестен.
+В конце осени 2025 года Кирилла перевели в другую колонию. 
+В мае 2026 г. стало известно, что на Кирилла в заключении происходит давление. В Могилевской колонии его периодически помещали в штрафной изолятор, после его поместили в помещение камерного типа. Политзаключенного осудили по ст. 411 Уголовного кодекса (злостное неповиновение администрации колонии). По новому приговору срок он будет отбывать в колонии строгого режима № 9 в Горках.
+У Кирилла очень тяжелое состояние здоровья. Он имеет ряд серьезных заболеваний, а в конце 2025 года у политзаключенного случился микроинсульт. По информации "Вясны", Кирилл не виделся с родными уже три года.
+ </t>
+  </si>
+  <si>
+    <t>Решение суда 05.12.2022: 13 лет лишения свободы в колонии в условиях усиленного режима, 400 базовых величин штрафа. Апелляция 03.03.2023: приговор оставлен без изменения. Суд по смене режима 04.08.2023: неизвестно. Решение суда 19.11.2025: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2022-04-28 14:54:16</t>
   </si>
   <si>
-    <t>Марина Николаевна Алисеенко</t>
-[...12 lines deleted...]
-    <t>2024-06-18 14:02:34</t>
+    <t>Татьяна Анатольевна Ветиорец</t>
+  </si>
+  <si>
+    <t>29 июня 1979</t>
+  </si>
+  <si>
+    <t>Татьяна раньше работала учителем-дефектологом в детском саду.
+Некоторые ее соцсети уже удалены, одна страница практически пустая. </t>
+  </si>
+  <si>
+    <t>2026-09-05 12:45:35</t>
   </si>
   <si>
     <t>Павел Владимирович Вабищевич</t>
   </si>
   <si>
     <t>30 июня 1986</t>
   </si>
   <si>
     <t>Павла Вабищевича и Андрея Зиненко, как утверждалось в пропагандистском фильме ОНТ, задержали в ночь с 26 на 27 августа 2023 года на железной дороге в Столбцовском районе недалеко от нефтебазы и остановочного пункта Синява.
 В пропагандистском фильме осенью 2023 года утверждалось, что их задержали за попытку поставить на железной дороге в Столбцовском районе взрывное устройство,»которое должно было бы сработать по команде куратора из СБУ". Пропагандисты рассказали, что Вабищевич попал во внимание силовиков, когда доносчик сообщил о нем в чат-бот КГБ, что на вокзале в Орше он фотографировал железнодорожные пути и составы.</t>
   </si>
   <si>
     <t>Решение суда 06.02.2025: 23 года лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2024-12-12 00:03:16</t>
-  </si>
-[...14 lines deleted...]
-    <t>2024-06-04 17:11:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1733,51 +1580,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I84"/>
+  <dimension ref="A1:I74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1810,112 +1657,109 @@
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>26</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>27</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>28</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6" t="s">
@@ -1928,2210 +1772,1929 @@
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>45</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>49</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>50</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>51</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" t="s">
         <v>61</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>62</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" t="s">
         <v>65</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>66</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>69</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>72</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>73</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>75</v>
       </c>
       <c r="B13" t="s">
         <v>76</v>
       </c>
       <c r="C13" t="s">
         <v>77</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" t="s">
         <v>81</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
         <v>82</v>
       </c>
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>83</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="G14" t="s">
+      <c r="I14" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
         <v>87</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>88</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>89</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" t="s">
         <v>92</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>94</v>
       </c>
       <c r="I16" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>96</v>
       </c>
       <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" t="s">
         <v>97</v>
       </c>
       <c r="D17" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>98</v>
       </c>
-      <c r="E17" t="s">
+      <c r="I17" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
         <v>102</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>103</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" t="s">
+        <v>107</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>108</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="I19" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" t="s">
         <v>112</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>113</v>
       </c>
-      <c r="D20" t="s">
-[...11 lines deleted...]
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" t="s">
         <v>116</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>117</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
         <v>118</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>119</v>
       </c>
-      <c r="F21" t="s">
-[...5 lines deleted...]
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" t="s">
         <v>122</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>123</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>124</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>126</v>
       </c>
       <c r="I22" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>128</v>
       </c>
       <c r="B23" t="s">
         <v>129</v>
       </c>
       <c r="C23" t="s">
         <v>130</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>131</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" t="s">
         <v>134</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>135</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
         <v>136</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="F24" t="s">
+        <v>125</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>137</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B25" t="s">
         <v>140</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>141</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>142</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26" t="s">
         <v>145</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>146</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>147</v>
       </c>
-      <c r="D26" t="s">
-[...11 lines deleted...]
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27" t="s">
         <v>150</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>151</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>153</v>
       </c>
       <c r="I27" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>155</v>
       </c>
       <c r="B28" t="s">
         <v>156</v>
       </c>
       <c r="C28" t="s">
         <v>157</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>158</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" t="s">
         <v>161</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>162</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
         <v>163</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" t="s">
         <v>166</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>167</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>168</v>
-      </c>
-[...16 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B31" t="s">
+        <v>170</v>
+      </c>
+      <c r="C31" t="s">
         <v>171</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>172</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" t="s">
+        <v>175</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>176</v>
       </c>
-      <c r="B32" t="s">
+      <c r="I32" t="s">
         <v>177</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>178</v>
+      </c>
+      <c r="B33" t="s">
+        <v>156</v>
+      </c>
+      <c r="C33" t="s">
+        <v>179</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
+        <v>180</v>
+      </c>
+      <c r="I33" t="s">
         <v>181</v>
-      </c>
-[...16 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>182</v>
+      </c>
+      <c r="B34" t="s">
+        <v>183</v>
+      </c>
+      <c r="C34" t="s">
+        <v>184</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
         <v>185</v>
       </c>
-      <c r="B34" t="s">
+      <c r="I34" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>187</v>
+      </c>
+      <c r="B35" t="s">
+        <v>188</v>
+      </c>
+      <c r="C35" t="s">
+        <v>189</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>190</v>
       </c>
-      <c r="B35" t="s">
+      <c r="I35" t="s">
         <v>191</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>192</v>
+      </c>
+      <c r="B36" t="s">
+        <v>193</v>
+      </c>
+      <c r="C36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
         <v>195</v>
       </c>
-      <c r="B36" t="s">
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>196</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" t="s">
         <v>200</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>201</v>
       </c>
-      <c r="D37" t="s">
-[...11 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>203</v>
+      </c>
+      <c r="B38" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="C38" t="s">
         <v>205</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>78</v>
+        <v>206</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I38" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B39" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C39" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I39" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="C40" t="s">
         <v>215</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
+        <v>28</v>
+      </c>
+      <c r="I40" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B41" t="s">
         <v>218</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>219</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
+        <v>222</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>224</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>225</v>
-      </c>
-[...16 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
+        <v>227</v>
+      </c>
+      <c r="C43" t="s">
         <v>228</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>229</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>230</v>
-      </c>
-[...16 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>231</v>
+      </c>
+      <c r="B44" t="s">
+        <v>232</v>
+      </c>
+      <c r="D44" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" t="s">
+        <v>50</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>167</v>
+      </c>
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...22 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
+        <v>235</v>
+      </c>
+      <c r="C45" t="s">
+        <v>236</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>206</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
+        <v>237</v>
+      </c>
+      <c r="I45" t="s">
         <v>238</v>
-      </c>
-[...22 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B46" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>34</v>
+        <v>180</v>
       </c>
       <c r="I46" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>242</v>
+      </c>
+      <c r="B47" t="s">
+        <v>243</v>
+      </c>
+      <c r="C47" t="s">
+        <v>244</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>195</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>245</v>
+      </c>
+      <c r="I47" t="s">
         <v>246</v>
-      </c>
-[...19 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>247</v>
+      </c>
+      <c r="B48" t="s">
+        <v>248</v>
+      </c>
+      <c r="C48" t="s">
+        <v>249</v>
+      </c>
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
         <v>250</v>
       </c>
-      <c r="B48" t="s">
+      <c r="I48" t="s">
         <v>251</v>
-      </c>
-[...19 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>252</v>
+      </c>
+      <c r="B49" t="s">
+        <v>253</v>
+      </c>
+      <c r="C49" t="s">
+        <v>254</v>
+      </c>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
         <v>255</v>
       </c>
-      <c r="B49" t="s">
+      <c r="I49" t="s">
         <v>256</v>
-      </c>
-[...16 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>257</v>
+      </c>
+      <c r="B50" t="s">
+        <v>258</v>
+      </c>
+      <c r="C50" t="s">
         <v>259</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>260</v>
       </c>
-      <c r="C50" t="s">
+      <c r="I50" t="s">
         <v>261</v>
-      </c>
-[...16 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>262</v>
+      </c>
+      <c r="B51" t="s">
+        <v>263</v>
+      </c>
+      <c r="C51" t="s">
         <v>264</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>56</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
         <v>265</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>266</v>
-      </c>
-[...16 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>267</v>
+      </c>
+      <c r="B52" t="s">
+        <v>268</v>
+      </c>
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" t="s">
+        <v>195</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" t="s">
+        <v>82</v>
+      </c>
+      <c r="H52" t="s">
         <v>269</v>
       </c>
-      <c r="B52" t="s">
+      <c r="I52" t="s">
         <v>270</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>271</v>
+      </c>
+      <c r="B53" t="s">
         <v>272</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>273</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
         <v>274</v>
       </c>
-      <c r="D53" t="s">
-[...11 lines deleted...]
-      <c r="H53" t="s">
+      <c r="I53" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>276</v>
+      </c>
+      <c r="B54" t="s">
+        <v>263</v>
+      </c>
+      <c r="C54" t="s">
         <v>277</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>93</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>278</v>
       </c>
-      <c r="C54" t="s">
+      <c r="I54" t="s">
         <v>279</v>
-      </c>
-[...16 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>280</v>
+      </c>
+      <c r="B55" t="s">
+        <v>281</v>
+      </c>
+      <c r="C55" t="s">
         <v>282</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
         <v>283</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>284</v>
-      </c>
-[...16 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>285</v>
+      </c>
+      <c r="B56" t="s">
+        <v>286</v>
+      </c>
+      <c r="C56" t="s">
+        <v>287</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>163</v>
+      </c>
+      <c r="I56" t="s">
         <v>288</v>
-      </c>
-[...22 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>289</v>
+      </c>
+      <c r="B57" t="s">
+        <v>290</v>
+      </c>
+      <c r="C57" t="s">
+        <v>291</v>
+      </c>
+      <c r="D57" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
         <v>292</v>
       </c>
-      <c r="B57" t="s">
+      <c r="I57" t="s">
         <v>293</v>
-      </c>
-[...19 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
+        <v>295</v>
+      </c>
+      <c r="C58" t="s">
+        <v>296</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>27</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>297</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>298</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>299</v>
+      </c>
+      <c r="B59" t="s">
+        <v>300</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
         <v>301</v>
       </c>
-      <c r="B59" t="s">
+      <c r="F59" t="s">
+        <v>125</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>302</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>304</v>
+      </c>
+      <c r="B60" t="s">
+        <v>305</v>
+      </c>
+      <c r="C60" t="s">
         <v>306</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>27</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>307</v>
       </c>
-      <c r="D60" t="s">
-[...11 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>309</v>
+      </c>
+      <c r="B61" t="s">
+        <v>305</v>
+      </c>
+      <c r="C61" t="s">
         <v>310</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
         <v>311</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>312</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>313</v>
+      </c>
+      <c r="B62" t="s">
+        <v>314</v>
+      </c>
+      <c r="C62" t="s">
         <v>315</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
         <v>316</v>
       </c>
-      <c r="C62" t="s">
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
         <v>317</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>319</v>
+      </c>
+      <c r="B63" t="s">
         <v>320</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>321</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" t="s">
+        <v>50</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
         <v>322</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>324</v>
+      </c>
+      <c r="B64" t="s">
         <v>325</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>326</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>329</v>
       </c>
       <c r="B65" t="s">
         <v>330</v>
       </c>
       <c r="C65" t="s">
         <v>331</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>332</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>334</v>
       </c>
       <c r="B66" t="s">
         <v>335</v>
       </c>
       <c r="C66" t="s">
         <v>336</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>337</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>339</v>
       </c>
       <c r="B67" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
+        <v>180</v>
       </c>
       <c r="I67" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>343</v>
       </c>
       <c r="B68" t="s">
         <v>344</v>
       </c>
       <c r="C68" t="s">
         <v>345</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>346</v>
       </c>
       <c r="I68" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>348</v>
       </c>
       <c r="B69" t="s">
         <v>349</v>
       </c>
       <c r="C69" t="s">
         <v>350</v>
       </c>
       <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
         <v>98</v>
       </c>
-      <c r="E69" t="s">
+      <c r="I69" t="s">
         <v>351</v>
-      </c>
-[...10 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>352</v>
+      </c>
+      <c r="B70" t="s">
+        <v>353</v>
+      </c>
+      <c r="C70" t="s">
         <v>354</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>125</v>
+      </c>
+      <c r="G70" t="s">
+        <v>82</v>
+      </c>
+      <c r="H70" t="s">
         <v>355</v>
       </c>
-      <c r="C70" t="s">
+      <c r="I70" t="s">
         <v>356</v>
-      </c>
-[...16 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>357</v>
+      </c>
+      <c r="B71" t="s">
+        <v>358</v>
+      </c>
+      <c r="C71" t="s">
         <v>359</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" t="s">
+        <v>27</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
         <v>360</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>361</v>
-      </c>
-[...16 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>362</v>
+      </c>
+      <c r="B72" t="s">
+        <v>363</v>
+      </c>
+      <c r="C72" t="s">
         <v>364</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>118</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
         <v>365</v>
       </c>
-      <c r="C72" t="s">
+      <c r="I72" t="s">
         <v>366</v>
-      </c>
-[...13 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>367</v>
+      </c>
+      <c r="B73" t="s">
         <v>368</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>369</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" t="s">
+        <v>50</v>
+      </c>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" t="s">
+        <v>62</v>
+      </c>
+      <c r="I73" t="s">
         <v>370</v>
-      </c>
-[...13 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>371</v>
+      </c>
+      <c r="B74" t="s">
+        <v>372</v>
+      </c>
+      <c r="C74" t="s">
         <v>373</v>
       </c>
-      <c r="B74" t="s">
+      <c r="D74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+      <c r="G74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" t="s">
         <v>374</v>
       </c>
-      <c r="C74" t="s">
+      <c r="I74" t="s">
         <v>375</v>
-      </c>
-[...294 lines deleted...]
-        <v>426</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">