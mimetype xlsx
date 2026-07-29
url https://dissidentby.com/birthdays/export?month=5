--- v2 (2026-03-17)
+++ v3 (2026-07-29)
@@ -12,999 +12,862 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>День рождения</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Весна</t>
   </si>
   <si>
     <t>Приговор</t>
   </si>
   <si>
     <t>Дата добавления</t>
   </si>
   <si>
+    <t>Олег Игоревич Гурин</t>
+  </si>
+  <si>
+    <t>1 мая 1991</t>
+  </si>
+  <si>
+    <t>Олег был осуждён в ноябре 2025 года по статье «содействие экстремистской деятельности» и приговорён к ограничению свободы с направлением в учреждение открытого типа.
+Бывший сотрудник. После университета он получил офицерское звание и пошел служить в Несвижский районный отдел Следственного комитета. </t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>ИУОТ-9, 210034, г. Витебск, ул. 3-я Чепинская, 39</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда 03.11.2025: 3 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-11-21 14:43:13</t>
+  </si>
+  <si>
     <t>Дмитрий Александрович Хотянович</t>
   </si>
   <si>
     <t>1 мая 1978</t>
   </si>
   <si>
-    <t>Мужской</t>
-[...1 lines deleted...]
-  <si>
     <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
   </si>
   <si>
     <t>В заключении</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>Решение суда 08.10.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 18.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2025-01-02 00:30:08</t>
-  </si>
-[...50 lines deleted...]
-    <t>2025-05-16 16:38:49</t>
   </si>
   <si>
     <t>Анна Евгениевна Савочкина</t>
   </si>
   <si>
     <t>3 мая 1999</t>
   </si>
   <si>
     <t>15 мая 2023 года на ОНТ вышел пропагандистский фильм "Убойная посылка" смерти: кто и как хотел совершить теракт в День Победы", где рассказали подробности дела. Там сообщалось, что якобы КГБ в канун Дня победы 9 мая 2023 года "предотвратил теракт под кураторством Киева". Там заявили, что взрывчатка находилась в электрических плитах, которые прислали задержанным через посылки. Организатором акции назвали 23-летнего белоруса Валерия Водина, который воевал в Украине.
 В видео рассказали о том, что посылки с электроплитами, в которых была взрывчатка, доставили в минский пункт СДЭК в Каменной Горке 21 марта 2023 года из Киева через Италию. 29-летняя Виктория Волчек подтвердила на допросе, что она получила посылку — ее попросил получить посылку Валерий Водин. Студентка БГУ Анна Савочкина и ее мать Татьяна Русак взяли плитку у Волчек и закопали ее на кладбище в Колодищах. Вторую плитку забрал зубной техник Андрей Григорьев и отвез в садовое товарищество "Авторемонтник 124" под Олехновичами.
 Анна Савочкина закончила три курса экономического факультета БГУ, но с сентября 2022 года поступила на первый курс биологического факультета БГУ, староста группы. До института закончила гимназию-колледж искусств имени И.О. Ахремчика по специальности музыка. Задержана вместе с матерью.</t>
   </si>
   <si>
+    <t>Женский</t>
+  </si>
+  <si>
+    <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
     <t>Решение суда 09.08.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 29.10.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-07-20 13:18:10</t>
   </si>
   <si>
-    <t>Олег Степанович Кинев</t>
-[...14 lines deleted...]
-  <si>
     <t>Александр Михайлович Матеюк</t>
   </si>
   <si>
     <t>3 мая 1982</t>
   </si>
   <si>
     <t>Активист «Страны для жизни» и член команды Светланы Тихановской, Александр неоднократно подвергался задержаниям по политическим административным статьям. Его задержали вместе с другим активистом, Олегом Борозной, за которыми, как известно, следили с осени 2020 года. Впоследствии Александр был осужден по сфабрикованному уголовному делу, связанному с наркотиками.</t>
   </si>
   <si>
     <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
   </si>
   <si>
     <t>Решение суда 05.10.2021: 9 лет лишения свободы в колонии в условиях усиленного режима, 100 базовых величин штрафа, 1108 рублей компенсации.</t>
   </si>
   <si>
     <t>2021-04-05 12:35:41</t>
   </si>
   <si>
     <t>Светлана Вячеславовна Якубович</t>
   </si>
   <si>
     <t>4 мая 1974</t>
   </si>
   <si>
     <t>В январе 2022 года будущего мужа Светланы Станислава осудили на три года по ст. 342 УК и ст. 364 УК РБ. Светлана, которая переживала его судьбу, носила ему передачи. 24 февраля 2022 года Светлана Якубович вышла замуж за Станислава, в тот момент все еще находился в заключении. В декабре 2023 года, Станислав вышел на свободу, полностью отбыв назначенный судом срок наказания. А через год пару задержали по новому уголовному делу.</t>
   </si>
   <si>
-    <t>СИЗО-3, Гомель ул. Книжная 1А, 246003</t>
-[...2 lines deleted...]
-    <t>Решение суда 26.11.2025: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Решение суда 26.11.2025: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2024-11-20 14:42:46</t>
   </si>
   <si>
     <t>Олег Викторович Ефременко</t>
   </si>
   <si>
     <t>4 мая 1981</t>
   </si>
   <si>
     <t>Олег был задержан и осужден за «подсечку» милиционеру во время уличного шествия в Витебске 13 сентября 2020 года. В сентябре 2021 года его перевели на тюремный режим за «нарушение правил распорядка».
 В августе 2022 года Олега повторно осудили за «злостное неповиновение требованиям администрации исправительного учреждения» и добавили ещё один год лишения свободы.
 25 июля 2023 года политзаключённого снова осудили за «неповиновение требованиям администрации» и приговорили к ещё одному году лишения свободы.
 В сентябре 2024 года состоялось очередное рассмотрение уголовного дела против Олега за «злостное неповиновение требованиям администрации исправительного учреждения» — обвинение, которое часто применяется к заключённым, отказавшимся сотрудничать с тюремной администрацией.
 На протяжении всего срока заключения на Олега постоянно оказывают давление. Его регулярно отправляют в ШИЗО, где он содержится в изоляции на протяжении десятков дней.</t>
   </si>
   <si>
     <t>ИК-14 222125, Минская обл., с.н.п. Новосады, ул.Мира, 1А</t>
   </si>
   <si>
     <t>Решение суда 09.12.2020: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима, 1000 рублей компенсации. Суд по смене режима 30.09.2021: неизвестно лет тюремного режима. Решение суда 15.08.2022: 1 год лишения свободы в колонии в условиях строгого режима. Апелляция 10.11.2022: приговор оставлен без изменения. Решение суда 25.07.2023: 1 год лишения свободы в колонии в условиях строгого режима. Апелляция 19.10.2023: приговор оставлен без изменения. Решение суда 24.09.2024: неизвестно. Апелляция 13.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2021-02-27 22:15:58</t>
   </si>
   <si>
-    <t>Ирина Николаевна Клезович</t>
-[...27 lines deleted...]
-    <t>2025-06-26 18:20:21</t>
+    <t>Антон Александрович Телеш</t>
+  </si>
+  <si>
+    <t>4 мая 2002</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2026-03-15 16:16:27</t>
+  </si>
+  <si>
+    <t>Владислав Витальевич Синкевич</t>
+  </si>
+  <si>
+    <t>5 мая 2001</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-02-09 17:56:13</t>
   </si>
   <si>
     <t>Вячеслав Николаевич Колоусов</t>
   </si>
   <si>
     <t>5 мая 1984</t>
   </si>
   <si>
     <t>15 июня 2023 года был осужден по ст. 205 (Кража) к 2 годам и 6 месяцам лишения свободы. 
 14 июня 2024 в суде Барановичей и Барановичского района началось рассмотрение уголовного дела по ст. 342 УК (Активное участие в групповых действиях, грубо нарушающих общественный порядок). По ней судят Вячеслава и еще восемь человек. 
 Путём сложения приговоров по этому и прошлому уголовному делу, ему окончательно назначили 3 года лишения свободы строгого режима.</t>
   </si>
   <si>
     <t>Решение суда 10.07.2024: 3 года лишения свободы в колонии в условиях строгого режима. Апелляция 27.09.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-06-10 19:42:29</t>
   </si>
   <si>
-    <t>Юрий Славомирович Сергей</t>
-[...53 lines deleted...]
-    <t>2024-08-28 19:37:47</t>
+    <t>Ирина Николаевна Клезович</t>
+  </si>
+  <si>
+    <t>5 мая 1966</t>
+  </si>
+  <si>
+    <t>Задержана в результате массового рейда силовых структур 23-24 января 2024 года на родственников политзаключенных и людей, которые посылали посылки и письма политзаключенным. 
+Ирину судили, как "Лицо, совершившее общественно опасное деяние". Это означает что, по решению суда, к ней должны были быть применены принудительные меры медицинского характера. Суд над ней состоялся 18 и 23 сентября 2024 года. Её местонахождение неизвестно.</t>
+  </si>
+  <si>
+    <t>Решение суда 23.09.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-06-15 13:33:34</t>
   </si>
   <si>
     <t>Андрей Сергеевич Сачевко</t>
   </si>
   <si>
     <t>6 мая 1996</t>
   </si>
   <si>
     <t>Впервые Андрея задержал ГУБОПиК за размещение "экстремистских" материалов на своей странице "ВКонтакте". Под ними имелось в виду видео с принятия Лукашенко присяги в 1994 году под бело-красно-белым флагом, которым Сачевко поделился на странице.
 Был осужден за участие в гродненских Маршах и комментарии в чате.
 Мужчина не признал вину, а подтвердил лишь факт написания комментариев 11 и 12 августа 2020 года. Участие мужчины в гродненских Маршах не подтвердилось после просмотра видеозаписей с мероприятий в городе.
 Стало известно, что в июне 2022 года была проведена лабораторно-судебная экспертиза. Она подтвердила психическое заболевание Андрея. Однако он все равно был осужден, а также включен в перечень физических лиц и организаций, причастных к террористической деятельности.
 В августе 2023 года была переведен на тюремный режим.</t>
   </si>
   <si>
     <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
   </si>
   <si>
     <t>6 лет лишения свободы в колонии усиленного режима.</t>
   </si>
   <si>
     <t>2022-07-22 18:14:24</t>
   </si>
   <si>
+    <t>Евгений Михайлович Пугач</t>
+  </si>
+  <si>
+    <t>6 мая 1984</t>
+  </si>
+  <si>
+    <t>представитель минского стартап-хаба "Имагуру". Выпускник магистерской программы ЕГУ "Европейские исследования", после этого работал в ряде НГО и частном секторе с бизнесом. Создавал и развивал стартап-экосистемы Беларуси.</t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>Решение суда 03.12.2024: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2024-08-28 19:37:47</t>
+  </si>
+  <si>
+    <t>Александр Вадимович Корнеев</t>
+  </si>
+  <si>
+    <t>6 мая 1991</t>
+  </si>
+  <si>
+    <t>Александр был осужден в порядке Специального производства в суде Молодечненского района по ст. 364 УК (насилие либо угроза применения насилия в отношении сотрудника органов внутренних дел) к трём годам колонии усиленного режима. С 15 октября по 16 ноября 2024 года дело рассмотрел судья Петрусевич Вадим.
+Александр — активист из Молодечно, был политэмигрантом. Как стало известно правозащитникам, позже мужчина по неизвестной причине оказался в Беларуси, где его повторно осудили уже за сотрудничество с организацией "Дапамога" по ч. 1, 2 ст. 361-4 (содействие экстремистской деятельности) Уголовного кодекса и назначили пять лет и шесть месяцев колонии в условиях усиленного режима, а также штраф в размере 42 000 рублей.
+Как сообщили в государственной газете в декабре 2025 года, "мужчина оказывал содействие экстремистской деятельности экстремистского формирования "Дапамога" в организации незаконного выезда из Республики Беларусь лиц, привлеченных к уголовной и административной ответственности за совершение преступлений и правонарушений экстремистской направленности".</t>
+  </si>
+  <si>
+    <t>Решение суда 06.08.2024: 3 года лишения свободы в колонии в условиях усиленного режима (заочный суд). Решение суда дата неизвестна: 5 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима, 930 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-04-12 23:23:25</t>
+  </si>
+  <si>
+    <t>Александр Владимирович Францкевич</t>
+  </si>
+  <si>
+    <t>6 мая 1990</t>
+  </si>
+  <si>
+    <t>Активист анархистского движения Александр был задержан 12 августа 2020 года и осуждён по ряду уголовных статей. Ранее, в 2010 году, он уже отбывал наказание по "делу анархистов".
+В 2022 году его приговорили к 17 годам колонии, а в феврале 2023 года Верховный суд сократил срок на 3 месяца.
+В июне 2024 года Александра снова обвинили по статье за "злостное неповиновение требованиям администрации колонии", и ему добавили ещё один год заключения.
+В июле 2024 года была задержана его мать, Татьяна Францкевич, по обвинению в "участии в экстремистском формировании". Вместе с ней задержали ее сестру Наталью Лобацевич, мать бывшего политзаключенного Ильи Лобацевича.</t>
+  </si>
+  <si>
+    <t>СТ-8, Жодино ул. Советская 22А, 222163</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Решение суда 06.09.2022: 17 лет лишения свободы в колонии в условиях строгого режима, 700 базовых величин штрафа, приблизительно 1200 рублей компенсации. Апелляция 28.02.2023: 16 лет 9 месяцев лишения свободы в колонии в условиях строгого режима, 700 базовых величин штрафа, приблизительно 1200 рублей компенсации. Решение суда 24.06.2024: 1 год лишения свободы в колонии в условиях строгого режима. Апелляция 24.09.2024: неизвестно. Суд по смене режима 05.08.2025: 3 года тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:21:02</t>
+  </si>
+  <si>
+    <t>Михаил Анатольевич Тарасевич</t>
+  </si>
+  <si>
+    <t>7 мая 1976</t>
+  </si>
+  <si>
+    <t>Кроме лишения свободы Михаилу присудили выплатить компенсации морального вреда пострадавшим и ущерб, "нанесенный остановкой общественного транспорта" в размере 49 тысяч рублей, что составляет почти 20 тысяч долларов.</t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>2022-11-19 00:34:39</t>
+  </si>
+  <si>
     <t>Александр Михайлович Шарабайко</t>
   </si>
   <si>
     <t>7 мая 1971</t>
   </si>
   <si>
     <t>Бодибилдер, краевед.Ранее мужчина задерживался за участие в акциях протеста. 16 марта 2023 его арестовали за «распространение экстремистких материалов» и осудили на 10 суток. Мужчина не вышел и был переведен в СИЗО. Первоначальная статья обвинения была за оскорбление Лукашенко.
 В мае 2024 переведен в СИЗО по новому уголовному делу его снова начали судить 7 мая 2024 г. Кроме него по делу проходили еще Андрей Стабулянец и Денис Цыбульский, которого год назад осудили за участие в акциях протеста в Минске (cт. 342 УК).</t>
   </si>
   <si>
     <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
   </si>
   <si>
     <t>Решение суда 14.09.2023: 1 год 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 17.11.2023: неизвестно. Решение суда 05.06.2024: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 23.08.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-03-26 23:12:21</t>
-  </si>
-[...13 lines deleted...]
-    <t>2022-11-19 00:34:39</t>
   </si>
   <si>
     <t>Дмитрий Иванович Лапец</t>
   </si>
   <si>
     <t>7 мая 1990</t>
   </si>
   <si>
     <t xml:space="preserve">
 Известно, что его задержали за участие в протестах в 2020 году, предъявив фото с одного из маршей.
  </t>
   </si>
   <si>
     <t>2024-05-13 15:43:20</t>
   </si>
   <si>
-    <t>Александр Евгеньевич Сезень</t>
-[...28 lines deleted...]
-  <si>
     <t>Евгений Валерьевич Бурло</t>
   </si>
   <si>
     <t>9 мая 1991</t>
   </si>
   <si>
     <t>Музыкант группы TOR BAND , задержан вместе с Дмитрием Головачем, также были задержаны их жены. Жене Головача присудили штраф, жене Бурло – административный арест.
 В конце ноября 2022 Дмитрий и Евгений были осуждены третий раз на 15 суток. TOR BAND стал популярной в Беларуси группой на волне протестов 2020 годе. Многие песни стали хитами на разных платформах. Информационную продукцию, социальные сети и логотип группы TOR BAND признали «экстремистскими», а также их вышеперечисленные песни.</t>
   </si>
   <si>
     <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
   </si>
   <si>
     <t>8 лет лишения свободы в колонии в условиях усиленного режима</t>
   </si>
   <si>
     <t>2022-12-06 21:04:39</t>
   </si>
   <si>
     <t>Максим Сергеевич Дробница</t>
   </si>
   <si>
     <t>9 мая 2001</t>
   </si>
   <si>
     <t>22-летний житель Светлогорска. Максима судят «за организацию деятельности террористической организации и участие в деятельности такой организации». Максима признали виновным в том, что он вступил в "экстремистское формирование" (план "Победа") и планировал взорвать железную дорогу в Светлогорском районе. Государственное издание пишет, что, чтобы остановить войну в Украине, миниатюра "была готова на все". Когда же парень приехал к железной дороге, то попал там в засаду силовиков и был задержан.
 Госорганы об этом деле ничего не сообщали. Судебный процесс закрытый.
 19.09.2023 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 13.07.2023: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 19.09.2023: неизвестно.</t>
   </si>
   <si>
     <t>2023-05-19 22:35:24</t>
   </si>
   <si>
     <t>Александр Петрович Горшунов</t>
   </si>
   <si>
     <t>10 мая 1979</t>
   </si>
   <si>
     <t>Работал программистом на минском заводе «Атлант».</t>
   </si>
   <si>
     <t>Решение суда 05.03.2025: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-05-26 01:52:20</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-07-23 11:44:37</t>
   </si>
   <si>
     <t>Иван Александрович Зенько</t>
   </si>
   <si>
     <t>10 мая 1982</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель был задержан и осужден по трем уголовным статьям за участие в событии, которое произошло во время разгона людей 11 октября 2020 года возле станции метро "Пушкинская".
 В апреле 2022 года Ивана вновь осудили за участие в акции протеста, но на итоговый срок это не повлияло. Однако в ноябре этого же года ему добавили еще один год лишения свободы, осудив за "неповиновение требованиям администрации исправительного учреждения".
 В сентябре 2023 года был осужден дополнительно на 3 года лишения свободы за "насилие в отношении должностного лица".
 В марте 2024 года переведен на тюремный режим на 3 года.</t>
   </si>
   <si>
     <t>Решение суда 02.04.2021: 5 лет лишения свободы в колонии в условиях общего режима, приблизительно 28000 рублей компенсации. Решение суда 07.04.2022: 2 года лишения свободы в колонии в условиях общего режима. Решение суда 09.11.2022: 1 год лишения свободы в колонии в условиях общего режима. Апелляция 09.02.2023: приговор оставлен без изменения. Решение суда 14.09.2023: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 19.12.2023: приговор оставлен без изменения. Суд по смене режима 12.03.2024: 3 года тюремного режима. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях строгого режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2021-02-26 20:57:57</t>
   </si>
   <si>
-    <t>Владимир Иванович Янковский</t>
-[...14 lines deleted...]
-    <t>2025-08-21 10:19:58</t>
+    <t>Анатолий Ульянович Рыбак</t>
+  </si>
+  <si>
+    <t>11 мая 1971</t>
+  </si>
+  <si>
+    <t>В 1993 году он окончил Минское высшее инженерное зенитное ракетное училище ПВО и в звании майора был направлен в 147‑й зенитный ракетный полк в Бобруйске (войсковая часть 96869). Служил там по меньшей мере до конца нулевых, а потом вышел на пенсию.
+Анатолий пробовал себя в разных сферах — например, в предпринимательстве, сетевом маркетинге, а также занимался техникой как наемный работник.
+Важную роль в жизни Рыбака играет религия. Он активный верующий «Церкви Благодати Господней» — одной из старейших общин евангельских христиан-баптистов в Бобруйске.</t>
+  </si>
+  <si>
+    <t>ИУОТ-7, Пружанский район, д. Куплин, 225136</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-01-05 22:24:12</t>
   </si>
   <si>
     <t>Олег Валерьевич Кекух</t>
   </si>
   <si>
     <t>11 мая 1983</t>
   </si>
   <si>
     <t>Летом 2023 года прошел суд по ужесточению наказания Олегу. После апелляционного суда 05.09.2023 Олега перевели в колонию.</t>
   </si>
   <si>
     <t>3 года ограничения свободы с направлением в исправительное учреждение открытого типа.</t>
   </si>
   <si>
     <t>2022-10-31 17:49:43</t>
   </si>
   <si>
+    <t>Владислав Владимирович Настюшкин</t>
+  </si>
+  <si>
+    <t>12 мая 1996</t>
+  </si>
+  <si>
+    <t>28 лет, сперва окончил колледж как техник-программист, потом отучился в БарГУ (Барановичском государственном университете). В некоторых соцсетях текущим городом указан Брест, в других Кобрин. На Яндекс.Услугах предлагает услуги по разработке сайтов и ремонту компьютеров в Бресте и Кобрине. Вёл стримы по ПК-играм на Youtube-канале «Dog Chain».За какие именно протесты судили Владислава, на данный момент неизвестно. Однако судя по статье и по тому, что суд проходит в Кобрине, почти наверняка это суд за кобринские протесты, которые проходили после выборов 9 августа 2020 года</t>
+  </si>
+  <si>
+    <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 13.11.2024: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 28.01.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-11-02 15:58:45</t>
+  </si>
+  <si>
     <t>Ростислав Олегович Стефанович</t>
   </si>
   <si>
     <t>12 мая 1988</t>
   </si>
   <si>
     <t>Член расширенного Координационного совета был задержан 29 сентября 2020 года по делу о массовых беспорядках, избит сотрудниками ОМОНа и обвинён в участии в телеграм-каналах "радикального направления".</t>
   </si>
   <si>
     <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-26 21:12:27</t>
   </si>
   <si>
-    <t>Никита Михайлович Золоторев</t>
-[...79 lines deleted...]
-    <t>2024-10-21 17:41:51</t>
+    <t>Дмитрий Александрович Грачев</t>
+  </si>
+  <si>
+    <t>14 мая 1980</t>
+  </si>
+  <si>
+    <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
+  </si>
+  <si>
+    <t>Решение суда 28.01.2025: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 13.03.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-03-11 17:42:47</t>
+  </si>
+  <si>
+    <t>Юрий Фёдорович Очкас</t>
+  </si>
+  <si>
+    <t>14 мая 1961</t>
+  </si>
+  <si>
+    <t>В 1990‑е годы он был вице-чемпионом Беларуси по автомногоборью и долгое время работал тренером. А после увлекся морем и перешел в виндсерфинг и яхтинг.
+В 2013 году Очкас купил в Польше старую яхту, собственноручно восстановил ее и назвал «Фортуной». С тех пор он начал предлагать услуги отдыха на Минском море, стараясь создать в Беларуси качественный и красивый сервис на воде, хотя и признавал, что полноценного бизнеса из этого в наших широтах не сделать. Его бренд назывался яхты.бай.
+Юрий придерживается проукраинских взглядов. «Верю, что все будет Украина!», — писал он в одном из постов в фейсбуке.
+Последний пост Юрия в соцсетях датирован 30 августа 2025 года — тогда он опубликовал запись с Мазурских озер в Польше. Скорее всего, его задержали вскоре после этого, когда он возвращался в Беларусь.
+Его судили в Минском городском суде по ч.1 ст. 130 УК . Скорее всего, это связано с проукраинскими постами в соцсетях.
+Юрию присудили колонию.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:26:04</t>
+  </si>
+  <si>
+    <t>Анатолий Анатольевич Старосветский</t>
+  </si>
+  <si>
+    <t>14 мая 1990</t>
+  </si>
+  <si>
+    <t>Бывший муж политзаключенной Виталии Бондаренко. Его задержали после краткосрочного свидания с Виталией, прямо у выхода из колонии и поместили сначала в ИВС Гомеля, после чего перевели в СИЗО-3.
+04.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 29.03.2024: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция 04.06.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
+  </si>
+  <si>
+    <t>2023-10-19 20:09:08</t>
   </si>
   <si>
     <t>Сергей Данилович Митюшкин</t>
   </si>
   <si>
     <t>14 мая 1969</t>
   </si>
   <si>
     <t>Ремесленник из Барановичей. Сергей был задержан в феврале 2025 года. Сначала его посадили на "сутки" по административному ст. 19.11 КоАП, затем обвинили по ст. 188 УК РБ.</t>
-  </si>
-[...1 lines deleted...]
-    <t>СИЗО-7, Брест ул. Советских Пограничников 37, 224030</t>
   </si>
   <si>
     <t>2025-10-16 18:32:46</t>
   </si>
   <si>
     <t>Дмитрий Павлович Капуза</t>
   </si>
   <si>
     <t>14 мая 1989</t>
   </si>
   <si>
     <t>36-летние Дмитрий и Ольга Капузы были задержаны 16 января 2024 года. Муж с женой родом из Дрогичинского района, жили возле беларусско-украинской границы. После задержания на гостелевидении вышел пропагандистский видеоролик "Зачистка. Борьба с диверсантами и агентами спецслужб Украины в Беларуси", в котором их обвиняли в контрабанде из Украины. Тогда в общем задержали группу из 12 человек. По версии пропагандистов, пара якобы работала на спецслужбы Украины. Утверждалось, что жители Дрогичинского района помогали Службе безопасности Украины — забирали взрывчатку и делали тайники на территории Беларуси
 В пропагандистском видео показали, как Дмитрию при задержании прострелили бедро. А позже — как он передвигается на костылях. Брата Дмитрия сразу после задержания сотрудники КГБ избивали по голове.
 Один из освобожденных политзаключенных, который сидел вместе с Капузой в СИЗО-7, рассказал, что сначала обвинение шло по ст. 289 УК РБ - обвинение в терроризме. Но по этой статье нужно, чтобы было совершение взрыва, поджога или других действий, создающих опасность гибели людей. Потом сотрудники КГБ переквалифицировали дело на ст. 356 УК - "Измена государству".                 Как объяснял сам Капуза однокамернику, у него был дом в деревне Сварынь в Дрогичинском районе, недалеко от границы с Украиной. И вот он там занимался контрабандой: янтарь, сигареты, водка. Мог сразу перевезти товар, а мог спрятать и перевозить частями для безопасности. По-видимому, одно из хранилищ стало известно сотрудникам КГБ и в него подбросили взрывчатку. О чем Капуза узнал после ареста. Во время задержания из бусика выскочили люди, подбежали к его автомобилю, открыли дверцу и без единого слова дважды выстрелили в ногу. Дмитрий получил минимальную медпомощь. Повезло, что не началась гангрена, что нога уцелела. Дмитрий, на то время вины не признал, поэтому его очень сильно избивали для получения признания.</t>
   </si>
   <si>
-    <t>Решение суда дата неизвестна: 24 года лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Решение суда дата неизвестна: 24 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-07-16 19:00:11</t>
-  </si>
-[...30 lines deleted...]
-    <t>2025-02-28 01:38:03</t>
   </si>
   <si>
     <t>Алексей Андреевич Ткачук</t>
   </si>
   <si>
     <t>14 мая 1987</t>
   </si>
   <si>
     <t xml:space="preserve">Алексея приговорили по надуманному обвинению в хранении учебного боеприпаса . В августе 2020 года мужчина написал рапорт на увольнение из армии и в ноябре был уволен. 
 Был задержан по делу о вывозе документов Министерства обороны РБ. В процессе следствия вывели в отдельное уголовное дело по ч. 2 ст. 295 Уголовного кодекса, потому что во время обыска в квартире якобы обнаружили взрывчатые вещества. 
 Минский городской суд в августе 2022 г вынес приговор. Также Алексея лишили воинского звания и назначили штраф: 500 базовых величин. Суд проходил в закрытом режиме.
 </t>
   </si>
   <si>
     <t>2022-12-04 01:33:09</t>
   </si>
   <si>
-    <t>Антон Владимирович Козельский</t>
-[...17 lines deleted...]
-  <si>
     <t>Виктор Александрович Савашевич</t>
   </si>
   <si>
     <t>15 мая 1982</t>
   </si>
   <si>
     <t>Мужчине вменили в вину создание и администрирование канала в телеграмме «‎23.34»‎, в котором размещалась информация о белорусских судьях.
 Также Виктора обвинили в «‎пособничестве умышленным действиям администраторов и участников ряда других деструктивных Telegram-каналов, направленным на возбуждение социальной вражды и розни по признаку иной социальной принадлежности и повлекшим тяжкие последствия»‎, сообщается в телеграм-канале Генеральной прокуратуры.</t>
   </si>
   <si>
     <t>11 лет лишения свободы в колонии усиленного режима.</t>
   </si>
   <si>
     <t>2022-12-23 23:41:33</t>
   </si>
   <si>
-    <t>Дмитрий Михайлович Сончик</t>
-[...12 lines deleted...]
-    <t>2024-12-19 16:37:31</t>
+    <t>Вадим Сергеевич Богданов</t>
+  </si>
+  <si>
+    <t>15 мая 1999</t>
+  </si>
+  <si>
+    <t>Некоторое время Вадим Богданов работал в России таксистом. Но, судя по объявлениям о поиске работы, позже перешёл в IT-сферу и начал работать тестировщиком программного обеспечения. В 2024 году он переехал в Польшу. Последние сообщения о его пребывании в Польше датируются второй половиной 2025 года.
+Его задержали в конце прошлого года по возвращении из-за границы и поместили в СИЗО.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:43:27</t>
   </si>
   <si>
     <t>Юрий Анатольевич Гаркач</t>
   </si>
   <si>
     <t>15 мая 1977</t>
   </si>
   <si>
     <t>Подполковник КГБ, заместитель командира подразделения " А " КГБ Республики Беларусь. В августе 2020 года возглавлял Ассоциацию ветеранов группы "А", от имени которой подписал обращение с осуждением насилия и репрессий. Осенью 2020 года был задержан сотрудниками КГБ и помещен под стражу. Уголовное дело под грифом "секретно". </t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 7 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 27.12.2022: неизвестно.</t>
   </si>
   <si>
     <t>2022-10-03 15:45:01</t>
   </si>
   <si>
     <t>Тимур Александрович Лозко</t>
   </si>
   <si>
     <t>15 мая 1983</t>
   </si>
   <si>
     <t>2 февраля 2024 близкий к брестскому ГУБОПиК телеграм-канал опубликовал покаянное видео с Лозко Тимуром.На видео силовики показали, как со щитами и оружием, в полном обмундировании, врываются в дом мужчины. Далее следуют кадры, где с заведенными за спину руками Тимур Александрович рассказывает, что у него нашли подписки на «Нехту», кроме того он донатил этому телеграм-каналу. Также мужчина говорит, что работает в «Лодэ» анестизиологом-реаниматологом.В интернете можно найти, что Лозко еще в октябре 2020 года задерживался (и в солидарность с ним другие медики в Бресте вышли на протест с надписями «Я/мы Тимур»). А во время референдума в феврале 2022 года снова был задержан, и по статье 24.23 КоАП «Незаконное пикетирование» сначала отсидел в ИВС, а потом получил штраф 50 б.в.</t>
   </si>
   <si>
     <t>Решение суда 09.08.2024: 8 лет лишения свободы в колонии в условиях усиленного режима, 50 базовых величин штрафа. Апелляция 01.11.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-02-03 12:54:26</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-02-27 01:20:15</t>
   </si>
   <si>
     <t>Александр Николаевич Поливко</t>
   </si>
   <si>
     <t>16 мая 1987</t>
   </si>
   <si>
     <t>Задержан за комментарии в соцсетях. Александра обвиняют в «экстремистских призывах, разжигающих социальную вражду» и «оскорблении представителей власти». Провластный телеграм-канал показал скриншоты сообщений, которые вменяют Поливко. Например: " Коллаборационисты и рабы, противно смотреть!  Чтоб они все обозлились и этого фашиста усатого накол пасадили." 
 Так, согласно обвинению, 14 июня 2021 года под публикацией телеграм-канала «Беларусь головного мозга» Александр написал сообщение, где рассказывал что когда-то работал на резиденции Лукашенко, и один его коллега рассказывал про свой разговор с охранником Лукашенко. И вот согласно охраннику, лично Лукашенко из-за провинностей со стороны охраны мог поставить их в ряд и «пробивать фанеру» (со всей силы нанести удар в грудь или живот, чтобы человек согнулся от такого удара). Видимо, данный комментарий был написан под постом с названием «BYPOL: Романа Протасевича избивал лично диктатор» (в данный момент все комментарии под постом удалены). На суде от Поливко предлагалось назвать, что за коллега рассказал такую историю — но мужчина не смог вспомнить ни имени, ни других личных данных, т.к. он работал на резиденции уже очень давно, где-то в 2008-2009 году. А найти экс-коллегу по документам было бы нереально, т.к. они работали без официального трудоустройства. Также его осудили еще за 4 комментария по разным статьям УК РБ.
 У мужчины остались двое несовершеннолетних детей (им 14 лет и 4 года).</t>
   </si>
   <si>
     <t>Решение суда 04.03.2024: 7 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2023-08-02 22:42:27</t>
   </si>
   <si>
-    <t>Иван Петрович Супрунчик</t>
-[...12 lines deleted...]
-    <t>2022-07-19 19:08:12</t>
+    <t>Никита Владимирович Пуцилло</t>
+  </si>
+  <si>
+    <t>17 мая 1985</t>
+  </si>
+  <si>
+    <t>Решение суда 05.12.2025: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 28.03.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-10-21 18:03:22</t>
   </si>
   <si>
     <t>Василий Васильевич Прохоров</t>
   </si>
   <si>
     <t>18 мая 1969</t>
   </si>
   <si>
     <t>Задержан вместе со всей семьей (жена, дочь, сын) по подозрению в "госизмене". Дочь позже, судя по всему, отпустили. Василию Прохорову 54 года. Он родом из города Чернобыль, в котором находилась печально известная атомная электростанция. Известно, что он пострадавший в аварии на ЧАЭС. Прохоров служил в десантных войсках. Потом работал на стройках и подрабатывал грузоперевозками, а также вел небольшой блог.
 Участники закрытого процесса имеют подписки о неразглашении. Из неофициального источника известно, что уголовное дело касается фотографирования различных объектов на территории Беларуси, а за фигурантами дела какое-то время перед арестом следили спецслужбы.
 Семья Прохоровых долгое время жила в деревне Грабовка Гомельского района. На момент задержания они жили в деревне Уза Гомельского района, куда переехали два года назад.</t>
   </si>
   <si>
     <t>Решение суда 20.05.2024: 11 лет лишения свободы в колонии в условиях общего режима. Апелляция 30.08.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2023-12-29 15:03:05</t>
+  </si>
+  <si>
+    <t>Арсений Олегович Мойсейчик</t>
+  </si>
+  <si>
+    <t>19 мая 2002</t>
+  </si>
+  <si>
+    <t>Арсений окончил колледж бизнеса и права по специальности «правоведение». До задержания работал курьером по доставке пиццы. Болен лейкомой и нуждается в регулярном медицинском наблюдении и ежегодном прохождении МРТ. Арсению противопоказаны многие физические нагрузки.
+Был задержан в ноябре 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма» — по версии следствия, за приведение в непригодность железнодорожных путей. Позднее ему окончательно предъявили обвинения по двум статьям Уголовного кодекса: «участие в действиях, грубо нарушающих общественный порядок» и «подготовка к участию в массовых беспорядках».
+В июле 2022 года Арсения признали виновным в призывах к активному участию, а также в участии в послевыборных акциях протеста, прошедших в 2020 году в Минске, включая эпизоды «перекрытия дорог». Следствие также утверждало, что он получал от администраторов Telegram-чата «ОГСБ» телескопические дубинки, электрошокеры, а также инструкции по совершению диверсий на железной дороге.</t>
+  </si>
+  <si>
+    <t>Решение суда 01.07.2022: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 30.09.2022: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2022-03-12 19:28:48</t>
   </si>
   <si>
     <t>Николай Петрович Демченко</t>
   </si>
   <si>
     <t>19 мая 1988</t>
   </si>
   <si>
     <t>Решение суда 30.09.2024: неизвестно. Апелляция 10.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-09-06 18:18:11</t>
   </si>
   <si>
     <t>Юрий Владимирович Сельвич</t>
   </si>
   <si>
     <t>19 мая 1977</t>
   </si>
   <si>
     <t>17 марта 2022 года КГБ сообщил о задержании группы беларусов, готовивших теракт против российских войск в Мозырском районе.
 По данным следствия, Сергей Плешкун и Юрий Сельвич планировали уничтожать военную технику Российской Федерации при ее перемещении по территории Мозырьского района. Для этого они подготовили бутылки с зажигательной смесью.
 Из видеосюжета «БТ» следует, что следили за мозырянами пристально: показали кадры со скрытой камеры в гараже, где мужчины обсуждают свои планы. На записи они говорят о перспективах повреждения рельс.
 Суд проходил в закрытом режиме.</t>
   </si>
   <si>
     <t>14 лет лишения свободы в колонии  усиленного режима.</t>
   </si>
   <si>
     <t>2022-03-18 19:51:08</t>
   </si>
   <si>
+    <t>Антон Александрович Ильин</t>
+  </si>
+  <si>
+    <t>20 мая 1987</t>
+  </si>
+  <si>
+    <t>Решение суда 12.12.2024: 6 лет лишения свободы в колонии в условиях особого режима. Апелляция 19.02.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-12-02 18:16:42</t>
+  </si>
+  <si>
+    <t>Игорь Владимирович Бродко</t>
+  </si>
+  <si>
+    <t>20 мая 1983</t>
+  </si>
+  <si>
+    <t>Игорь родом из Смиловичей (Червенский район), но долгое время жил в Витебске. У него с бывшей женой есть несовершеннолетний ребенок. Игорь много лет работал спасателем. После этого он был водителем — занимался перевозками и такси. Бродко исчез из соцсетей и мессенджеров после февраля 2025 года. Вероятно, тогда он и был задержан.</t>
+  </si>
+  <si>
+    <t>2025-10-18 16:48:50</t>
+  </si>
+  <si>
+    <t>Глеб Игоревич Панасюк</t>
+  </si>
+  <si>
+    <t>20 мая 1991</t>
+  </si>
+  <si>
+    <t>8 октября Глеб Панасюк уехал из Польши, где он жил и работал последние годы, в родной Светлогорск, чтобы проведать родителей. 9 октября он позвонил из Бреста своим друзьям в Польше, что прошел границу и собирается пересекать на поезд в сторону Светлогорска. Но после этого связь с молодым человеком исчезла.
+Как стало известно, Глеб отбыл арест в изоляторе временного содержания Гомеля по какому-то административному делу, после чего его перевели в СИЗО-№3  и предъявили обыинение по уголовному делу. Правозащитники располагают информацией, что его заключение имеет политическую мотивацию.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2025-12-02 16:09:30</t>
+  </si>
+  <si>
     <t>Сергей Иванович Бельский</t>
   </si>
   <si>
     <t>20 мая 1982</t>
   </si>
   <si>
     <t>В троллейбусе не купил талон будучи в нетрезвом состоянии и обругал президента нецензурными словами. Контролёр вызвал милицию и Сергей был задержан.</t>
   </si>
   <si>
     <t>2,6 года лишения свободы в колонии строгого режима.</t>
   </si>
   <si>
     <t>2023-09-27 17:46:46</t>
   </si>
   <si>
-    <t>Игорь Владимирович Бродко</t>
-[...57 lines deleted...]
-    <t>2021-02-26 22:30:24</t>
+    <t>Максим Владимирович Войтехович</t>
+  </si>
+  <si>
+    <t>21 мая 1990</t>
+  </si>
+  <si>
+    <t>Максим был инструктором известного поисково-спасательного отряда «Ангел», помогал и другим поисковым отрядам. Войтехович регулярно проводил тренировки по ориентированию на местности и практические занятия по поиску пропавших людей.
+Максим также увлекался велосипедами и занимался благотворительностью. В 2023 году он организовал велопробег по маршруту «Евровело 2» от Заславля до Вселюба. Во время этого заезда на 145 километров он собирал средства на лечение больных раком детей.
+Мужчину арестовали в прошлом году и поместили в СИЗО.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:13:07</t>
+  </si>
+  <si>
+    <t>Александр Владимирович Авдевич</t>
+  </si>
+  <si>
+    <t>21 мая 1992</t>
+  </si>
+  <si>
+    <t>Учился Авдевич в Белорусском государственном технологическом университете. После окончания он пошел служить в армию в спецназ. После армии, с 2016 года, Авдевич работал на предприятии «Дамонте». Эта компания занимается производством различных изделий из ПВХ и алюминия.
+Приговор суда неизвестен, но вероятнее всего Авдевич сейчас отбывает наказание в колонии.</t>
+  </si>
+  <si>
+    <t>2026-07-11 18:31:16</t>
   </si>
   <si>
     <t>Николай Альбинович Витковский</t>
   </si>
   <si>
     <t>22 мая 1967</t>
   </si>
   <si>
     <t>Николай постоянно задерживался по административным статьям . 
 В сентябре 2025 года был задержан по уголовной статье. Его обвиняют в измене государству.</t>
   </si>
   <si>
     <t>2022-04-05 00:41:34</t>
   </si>
   <si>
     <t>Антон Иосифович Раван</t>
   </si>
   <si>
     <t>22 мая 1985</t>
   </si>
   <si>
     <t> Антон осужден за комментарии , а также по "делу Гаюна".
 У Антона 2 несовершеннолетних ребенка, он едиственный кормилец в семье, потому что его жена находится в декретном отпуске.</t>
   </si>
   <si>
@@ -1026,418 +889,351 @@
   <si>
     <t>2 года лишеня свободы в колонии строгого режима.</t>
   </si>
   <si>
     <t>2024-05-03 14:59:28</t>
   </si>
   <si>
     <t>Игорь Олегович Кисляк</t>
   </si>
   <si>
     <t>23 мая 1970</t>
   </si>
   <si>
     <t>Подполковник милиции, бывший заместитель начальника отдела ГУБОП МВД Республики Беларусь, прослуживший долгое время начальником криминальной милиции Жодинского ГОВД. В 2012 году он уволился, а в 2014-м стал предпринимателем.
 Игорь говорит, что они служили за идею защиты людей и борьбы с преступностью. Он возмущается тем, что силовики избивают людей, отмечая, что «есть незначительное количество провокаторов, но вы можете их изолировать своими силами, а не выступать карателями и противопоставлять себя нашему спокойному трудолюбивому народу». Он призывает силовиков вспомнить, что они давали присягу народу. «Надеемся на ваше понимание и вашу офицерскую честь», — подытоживает мужчина.
 В 2020 году он и еще 4 бывших сотрудника Жодинского ГОВД записали обращение к коллегам, которые во время протестов работали в жодинской милиции, и ко всем работникам правоохранительных органов Беларуси.
 По сообщению СМИ, все пятеро были задержаны в начале февраля 2024 года.</t>
   </si>
   <si>
     <t>Решение суда 03.02.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-01-06 14:21:32</t>
   </si>
   <si>
-    <t>Андрей Витальевич Верёвкин</t>
-[...5 lines deleted...]
-    <t>2025-12-08 04:18:36</t>
+    <t>Ярослав Юрьевич Головченко</t>
+  </si>
+  <si>
+    <t>24 мая 1983</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Апелляция 13.07.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:33:18</t>
   </si>
   <si>
     <t>Виктория Валентиновна Домостой</t>
   </si>
   <si>
     <t>24 мая 1979</t>
   </si>
   <si>
     <t>Первый раз была задержана КГБ в конце января 2024 года (во время массовых задержаний родных и близких политзаключенных) за то, что писала письма и переводила деньги на счета политзаключенных в СИЗО тюрьмы №1. Тогда на нее завели уголовное дело по ст. 361-2 (финансирование экстремистской деятельности), но под стражу женщину не взяли.
 Во время обыска у нее изъяли технику и деньги. После исследования техники якобы были обнаружены нежелательные комментарии в соцсетях, и по ним затем провели экспертизу. После получения результатов экспертизы, 20 апреля 2024 года, Виктория была повторно задержана и помещена в ИВС, а в последствии в СИЗО.</t>
   </si>
   <si>
     <t>Решение суда 17.01.2025: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2024-05-08 20:21:14</t>
   </si>
   <si>
     <t>Александр Викторович Корзюк</t>
   </si>
   <si>
     <t>25 мая 1968</t>
   </si>
   <si>
     <t>Александр Корзюк до недавнего времени возглавлял управление финансов ЖКХ, транспорта и связи Министерства финансов. Александр ни разу не давал публичных интервью. Известно лишь, что он хорошо играет в шахматы.
 Суд проходил в закрытом режиме. 
 Как рассказали бывшие политзаключенные, отбывавшие с Александром срок в одной колонии, его поставили на учет, как склонного к экстремизму, а также лишили передач и свиданий с родными. Вину не признал.</t>
   </si>
   <si>
     <t>Решение суда 12.07.2024: 13 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 20.12.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-12-22 13:22:50</t>
   </si>
   <si>
     <t>Ольга Олеговна Олешкевич</t>
   </si>
   <si>
     <t>25 мая 1984</t>
   </si>
   <si>
     <t>Решение суда 21.10.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 800 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-08-22 19:24:35</t>
   </si>
   <si>
-    <t>Сергей Николаевич Леонюк</t>
-[...46 lines deleted...]
-    <t>2024-06-21 13:49:37</t>
+    <t>Артем Валерьевич Батищев</t>
+  </si>
+  <si>
+    <t>26 мая 1991</t>
+  </si>
+  <si>
+    <t>Решение суда 01.08.2025: 2 года ограничения свободы с направлением в учреждение открытого типа, 100 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-03-31 13:17:24</t>
   </si>
   <si>
     <t>Илья Олегович Нарышкин</t>
   </si>
   <si>
     <t>27 мая 2003</t>
   </si>
   <si>
     <t>Илье Нарышкину 21 год. Родом он из Слонима, но часть детства провел в Гродно. Отец Ильи-украинец, родился в Кривом Роге. Он еще в советское время окончил авиационное училище, но работал инженером-механиком в разных странах. С матерью парня они очень давно не живут вместе.
 Илья поступил в академию Министерства внутренних дел. Сейчас он должен был бы закончить третий курс уголовно-исполнительного факультета. Известно, что во время учебы он жил активной жизнью-выступал в различных конкурсах и даже участвовал в интеллектуальной игре от телеканала «Беларусь-2», которая называется «Башня». Последние публичные данные о нем датируются мартом 2023-го.
 Возможно, 21-летний Илья Нарышкин хотел присоединиться к белорусским добровольцам в Украине. По статьям, которые ему предъявляют в последнее время чаще всего судили людей, которые выражали намерение поехать воевать на стороне Украины, выражали онлайн или оффлайн. Некоторые из этих людей переписывались с фейковыми ботами полка Калиновского, созданными спецслужбами РБ.</t>
   </si>
   <si>
     <t>Решение суда 14.08.2024: 15 лет лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2024-07-10 15:36:04</t>
-  </si>
-[...15 lines deleted...]
-    <t>2021-02-27 00:41:40</t>
   </si>
   <si>
     <t>Никита Игоревич Стороженко</t>
   </si>
   <si>
     <t>27 мая 1993</t>
   </si>
   <si>
     <t>Бывший следователь. Уволился после выборов 2020 года в знак протеста против действующей власти. После увольнения Никита работал юристом.
 Впервые был задержан 23 апреля 2021 за "несанкционированное пикетирование", и отсидел 15 суток в тюрьме, согласно ч.1 ст.24.23 КоАП. Вышел на свободу 8 мая 2021 года.
 4 мая 2021 года Стороженко, как и другие уволившиеся в знак протеста представители правоохранительных органов, был лишен Лукашенко звания старшего лейтенанта юстиции запаса.
 Никита был задержан повторно 1 февраля 2022 года в торговом центре в городе Минске. На видео, опубликованном на телеграм-канале МВД, он говорит, что передал контакты двух сотрудников ГУБОПиКа и заместителя начальника СК по Минску одному из «протестных телеграм-каналов».
 Судебный процесс прошел 15 ноября 2022 г. в Минском городском суде. Никиту судили за "разжигание иной социальной вражды и розни" по ч. 3 ст. 130 УК, а также за "незаконный сбор и распространение информации о частной жизни" (ч. 1 ст. 179 УК).
 2 декабря 2022 года он был приговорен к семи лет колонии в условиях усиленного режима. Также Никита обязан выплатить штраф 5000 BYN в качестве моральной компенсации сотрудникам, данные которых, согласно обвинению, он передал "протестным телеграм-каналам".</t>
   </si>
   <si>
     <t>Решение суда 02.12.2022: 7 лет лишения свободы в колонии в условиях усиленного режима. Суд по смене режима 11.01.2025: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2022-02-11 19:13:39</t>
   </si>
   <si>
-    <t>Александр Александрович Марченко</t>
-[...13 lines deleted...]
-    <t>2024-03-28 19:41:28</t>
+    <t>Павел Михайлович Сава</t>
+  </si>
+  <si>
+    <t>27 мая 1974</t>
+  </si>
+  <si>
+    <t>Павел был задержан 1 декабря 2020 года вместе с Николаем Автуховичем, которого власти сразу объявили «организатором и руководителем террористической группировки». Его осудили за «участие в преступной организации» и «акт терроризма».
+В феврале 2024 года состоялся суд по вопросу изменения условий режима, но результат пока неизвестен. Весной того же года с Павла и двух других фигурантов «дела» взыскали более 40 тысяч рублей компенсации за повреждение имущества милиционеров.
+У Павла часто бывает высокое давление и плохое самочувствие, опухают сильно ноги, так что он не может надеть обувь.</t>
+  </si>
+  <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
+    <t>Решение суда 17.10.2022: 20 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения. Суд по смене режима 12.02.2024: 2 года тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:41:40</t>
+  </si>
+  <si>
+    <t>Павел Александрович Вересковский</t>
+  </si>
+  <si>
+    <t>28 мая 1998</t>
+  </si>
+  <si>
+    <t>Решение суда 28.11.2025: 4 года лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-12-11 13:17:41</t>
+  </si>
+  <si>
+    <t>Дмитрий Валерьевич Калиновский</t>
+  </si>
+  <si>
+    <t>28 мая 1977</t>
+  </si>
+  <si>
+    <t>С 2000 года Дмитрий работал системным администратором на Белорусской железной дороге. По работе он занимался настройкой сетевого оборудования.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 11.02.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:40:16</t>
+  </si>
+  <si>
+    <t>Игорь Николаевич Свириденко</t>
+  </si>
+  <si>
+    <t>28 мая 1975</t>
+  </si>
+  <si>
+    <t>Руководитель Гомельского областного поискового объединения «Память Отечества». Организация занималась сохранением исторической памяти Беларуси, а конкретно-поиском останков жертв Великой Отечественной войны и сталинских репрессий. За время существования организации ее членами выявлено несколько сотен погибших в Великой Отечественной войне и мирных граждан.
+В марте 2023 года объединение было ликвидировано, а Игорь задержан. Тогда его осудили на 10 суток ареста за «распространение экстремистской продукции» (ч. 2 ст. 19.11 КоАП). В прокуратуре заявили, что он «пропагандировал среди членов общества и иных лиц антигосударственные взгляды». Как утверждается, деятельность общества «нанесла существенный вред государственным и общественным интересам». И именно поэтому главное управление юстиции облисполкома направило в суд иск о его ликвидации.В 2025 году Игорь был задержан вместе с женой по новому обвинению.</t>
+  </si>
+  <si>
+    <t>2026-05-22 14:40:05</t>
   </si>
   <si>
     <t>Владимир Тадеушевич Гундарь</t>
   </si>
   <si>
     <t>28 мая 1960</t>
   </si>
   <si>
     <t>Владимир был задержан 30 декабря 2020 года в рамках уголовного «дела Автуховича» по обвинению в «подготовке теракта», однако позже это обвинение было снято. В мае 2021 года его осудили за «насилие в отношении должностного лица». Следствие утверждало, что при задержании он угрожал следователям и разбил свой мобильный телефон.
 Рассмотрение «дела Автуховича» началось в мае 2022 года. Во время суда Владимира несколько раз удаляли с заседаний и отправляли в карцер. На одном из июньских заседаний его поместили в клетку в одном белье, пристегнув руки наручниками к решетке. В ответ Владимир объявил голодовку, которую держал 11 дней. По этому делу он был осуждён за «создание преступной организации» и «покушение на захват власти».
 В декабре 2022 года Владимиру предъявили новое обвинение за оскорбление прокурора Людмилы Герасименко, представлявшей обвинение по «делу Автуховича», и добавили дополнительный срок. В итоге его приговорили к 20 годам колонии усиленного режима.
 В октябре 2023 года переведен на тюремный режим.</t>
   </si>
   <si>
     <t>Решение суда 20.05.2021: 3 года лишения свободы в колонии в условиях общего режима. Решение суда 17.10.2022: 18 лет лишения свободы в колонии в условиях усиленного режима, 800 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения. Решение суда 17.04.2023: 2 года 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 06.06.2023: приговор оставлен без изменения. Суд по смене режима 10.10.2023: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-02-27 00:47:49</t>
   </si>
   <si>
-    <t>Дмитрий Валерьевич Калиновский</t>
-[...38 lines deleted...]
-    <t>Ольга Александровна Барунова</t>
+    <t>Сергей Анатольевич Зарубо</t>
+  </si>
+  <si>
+    <t>28 мая 1987</t>
+  </si>
+  <si>
+    <t>ИУОТ-45, 225073, Брестская обл., Каменецкий р-н., д. Сушки, ул.Центральная, 1</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:29</t>
+  </si>
+  <si>
+    <t>Ольга Александровна Борунова</t>
   </si>
   <si>
     <t>30 мая 1978</t>
   </si>
   <si>
-    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
-[...1 lines deleted...]
-  <si>
     <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2026-01-23 13:20:24</t>
   </si>
   <si>
-    <t>Александр Владимирович Лопух</t>
-[...11 lines deleted...]
-    <t>2021-04-09 19:40:52</t>
+    <t>Роман Николаевич Карпов</t>
+  </si>
+  <si>
+    <t>30 мая 1981</t>
+  </si>
+  <si>
+    <t>Предположительно задержан по политическим мотивам, находится в СИЗО-1 примерно с апреля 2025 года.</t>
+  </si>
+  <si>
+    <t>2025-07-28 14:00:13</t>
   </si>
   <si>
     <t>Андрей Николаевич Быков</t>
   </si>
   <si>
     <t>30 мая 1971</t>
   </si>
   <si>
     <t>Осужден  за комментарии в интернете.</t>
   </si>
   <si>
     <t>5 лет колонии в условиях усиленного режима, а также лишения звания подполковника запаса.</t>
   </si>
   <si>
     <t>2022-11-24 17:48:26</t>
   </si>
   <si>
-    <t>Роман Николаевич Карпов</t>
-[...61 lines deleted...]
-    <t>Татьяна Николаевна Русак</t>
+    <t>Олег Борисович Лойко</t>
   </si>
   <si>
     <t>31 мая 1976</t>
-  </si>
-[...8 lines deleted...]
-    <t>Олег Борисович Лойко</t>
   </si>
   <si>
     <t>Евангельского пастора из Хойникского района Олега Лойко обвиняют в передаче информации о перемещении российской военной техники по территории Беларуси.
 48-летний Олег Лойко является пастором церкви христиан веры евангельской в деревне Небытов Хойникского района. Известно, что в декабре прошлого года он был арестован на 10 суток за «распространение экстремизма».
 Пастор много лет занимался реабилитацией людей с наркотической зависимостью в рамках миссии «Возвращение». Благодаря его деятельности сотни человек вернулись к нормальной жизни. О мужчине ранее неоднократно с восторгом писали государственные СМИ.
 Служителя церкви приговорили к трем с половиной годам лишения свободы в условиях усиленного режима за предоставление информации о перемещении российской военной техники мониторинговому проекту «Беларускі Гаюн». Суд проходил в закрытом режиме.
 Пастор Олег не признает, что совершал преступления, и считает свою совесть чистой перед Богом.
 Был осужден повторно в октябре 2025 г. 
 В колонии у Олега обострилась болезнь сердца и из-за межпозвонковых грыж ему очень трудно стало ходить.</t>
   </si>
   <si>
     <t>Решение суда 20.08.2025: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2025-04-23 18:28:18</t>
+  </si>
+  <si>
+    <t>Татьяна Николаевна Русак</t>
+  </si>
+  <si>
+    <t>15 мая 2023 года на ОНТ вышел пропагандистский фильм "Убойная посылка" смерти: кто и как хотел совершить теракт в День Победы", где рассказали подробности дела. Там сообщалось, что якобы КГБ в канун Дня победы 9 мая 2023 года "предотвратил теракт под кураторством Киева". Там заявили, что взрывчатка находилась в электрических плитах, которые прислали задержанным через посылки. Организатором акции назвали 23-летнего белоруса Валерия Водина, который воевал в Украине.
+В видео рассказали о том, что посылки с электроплитами, в которых была взрывчатка, доставили в минский пункт СДЭК в Каменной Горке 21 марта 2023 года из Киева через Италию. 29-летняя Виктория Волчек подтвердила на допросе, что она получила посылку — ее попросил получить посылку Валерий Водин. Студентка БГУ Анна Савочкина и ее мать Татьяна Русак взяли плитку у Волчек и закопали ее на кладбище в Колодищах. Вторую плитку забрал зубной техник Андрей Григорьев и отвез в садовое товарищество "Авторемонтник 124" под Олехновичами.</t>
+  </si>
+  <si>
+    <t>2024-07-20 13:28:29</t>
+  </si>
+  <si>
+    <t>Дмитрий Васильевич Данильчик</t>
+  </si>
+  <si>
+    <t>31 мая 1991</t>
+  </si>
+  <si>
+    <t>Известно, что Данильчика задержали в Слониме в августе 2023 года и первоначально арестовали на 15 суток, после чего было возбуждено уголовное дело.
+Согласно материалам обвинения, Данильчик "неоднократно размещал в экстремистских чатах мессенджера Telegram и в публичных чатах видеохостинга YouTube информацию оскорбительного характера в отношении Лукашенко, унижающую его честь, достоинство личности и авторитет. Он же в феврале 2022 года по июль 2023 года разместил в сети интернет в неприличные по форме и унизительные по направленности сообщения и комментарии в отношении представителей власти в связи с исполнением ими служебных обязанностей".</t>
+  </si>
+  <si>
+    <t>Решение суда 30.05.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 18.07.2024: неизвестно. Решение суда дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-09-11 12:56:46</t>
+  </si>
+  <si>
+    <t>Анастасия Владимировна Лазаренко</t>
+  </si>
+  <si>
+    <t>31 мая 1982</t>
+  </si>
+  <si>
+    <t>Адвокат. Была задержана в начале июня 2022 года, через два дня после 40-летия, за слив данных телеграм-каналам. Силовики приехали задерживать женщину с автоматами и в бронежилетах — они залезли в окна и выломали дверь.
+В марте 2023 г. стало известно, что ее также обвиняют по ст. 203-1 УК (Незаконные действия в отношении информации о частной жизни) и ч. 1 ст. 342 УК. По версии следствия, она якобы организовала «несанкционированное массовое мероприятие», когда проводила консультацию под Окрестина в августе 2020 года.
+На воле у нее остались престарелый отец и 19-летний сын, который с 16 лет страдает от болезни Крона.
+03.10.2023 состоялось рассмотрение апелляционной жалобы.</t>
+  </si>
+  <si>
+    <t>6 лет лишения свободы в колонии в условиях общего режима</t>
+  </si>
+  <si>
+    <t>2022-08-26 15:26:58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1741,2404 +1537,2012 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I85"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>77</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="I16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
         <v>107</v>
       </c>
       <c r="C19" t="s">
         <v>108</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>109</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="I22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>141</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I25" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B26" t="s">
+        <v>145</v>
+      </c>
+      <c r="C26" t="s">
+        <v>146</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
         <v>141</v>
       </c>
-      <c r="D26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>143</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I26" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B27" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>151</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I27" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C28" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>143</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I29" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>171</v>
       </c>
       <c r="I31" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>173</v>
       </c>
       <c r="B32" t="s">
         <v>174</v>
       </c>
       <c r="C32" t="s">
         <v>175</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H32" t="s">
+        <v>72</v>
+      </c>
+      <c r="I32" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>177</v>
+      </c>
+      <c r="B33" t="s">
         <v>178</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>179</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>77</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>180</v>
       </c>
-      <c r="D33" t="s">
-[...11 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>182</v>
+      </c>
+      <c r="B34" t="s">
         <v>183</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>184</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>185</v>
       </c>
       <c r="I34" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>187</v>
+      </c>
+      <c r="B35" t="s">
         <v>188</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>189</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>109</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35" t="s">
+        <v>190</v>
+      </c>
+      <c r="I35" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>192</v>
+      </c>
+      <c r="B36" t="s">
         <v>193</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>194</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>195</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="I36" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>197</v>
+      </c>
+      <c r="B37" t="s">
         <v>198</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>199</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>35</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>200</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>202</v>
+      </c>
+      <c r="B38" t="s">
         <v>203</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>204</v>
       </c>
-      <c r="C38" t="s">
+      <c r="I38" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>206</v>
+      </c>
+      <c r="B39" t="s">
+        <v>207</v>
+      </c>
+      <c r="C39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>71</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>210</v>
-      </c>
-[...16 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s">
+        <v>212</v>
+      </c>
+      <c r="C40" t="s">
         <v>213</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>214</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>215</v>
-      </c>
-[...16 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>35</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>225</v>
+      </c>
+      <c r="B43" t="s">
+        <v>226</v>
+      </c>
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="I43" t="s">
         <v>228</v>
-      </c>
-[...16 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B44" t="s">
+        <v>230</v>
+      </c>
+      <c r="C44" t="s">
+        <v>231</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>185</v>
+      </c>
+      <c r="I44" t="s">
         <v>232</v>
-      </c>
-[...22 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>233</v>
+      </c>
+      <c r="B45" t="s">
+        <v>234</v>
+      </c>
+      <c r="C45" t="s">
+        <v>235</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
+        <v>236</v>
+      </c>
+      <c r="I45" t="s">
         <v>237</v>
-      </c>
-[...19 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>238</v>
+      </c>
+      <c r="B46" t="s">
+        <v>239</v>
+      </c>
+      <c r="C46" t="s">
+        <v>240</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>241</v>
+      </c>
+      <c r="I46" t="s">
         <v>242</v>
-      </c>
-[...22 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>243</v>
+      </c>
+      <c r="B47" t="s">
+        <v>244</v>
+      </c>
+      <c r="C47" t="s">
+        <v>245</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>246</v>
+      </c>
+      <c r="I47" t="s">
         <v>247</v>
-      </c>
-[...22 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B48" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C48" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="I48" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B49" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C49" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="I49" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B50" t="s">
-        <v>263</v>
+        <v>257</v>
+      </c>
+      <c r="C50" t="s">
+        <v>258</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="I50" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B51" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C51" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="I51" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B52" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C52" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="I52" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B53" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
+        <v>273</v>
       </c>
       <c r="I53" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
+        <v>276</v>
+      </c>
+      <c r="C54" t="s">
         <v>277</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="E54" t="s">
+        <v>29</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="I54" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>285</v>
+        <v>281</v>
+      </c>
+      <c r="C55" t="s">
+        <v>282</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="I55" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>285</v>
+      </c>
+      <c r="B56" t="s">
+        <v>286</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>287</v>
+      </c>
+      <c r="I56" t="s">
         <v>288</v>
-      </c>
-[...19 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>289</v>
+      </c>
+      <c r="B57" t="s">
+        <v>290</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>291</v>
+      </c>
+      <c r="I57" t="s">
         <v>292</v>
-      </c>
-[...22 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>293</v>
+      </c>
+      <c r="B58" t="s">
+        <v>294</v>
+      </c>
+      <c r="C58" t="s">
+        <v>295</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>296</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>297</v>
-      </c>
-[...16 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>298</v>
+      </c>
+      <c r="B59" t="s">
+        <v>299</v>
+      </c>
+      <c r="C59" t="s">
         <v>300</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>71</v>
+      </c>
+      <c r="F59" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>301</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>303</v>
+      </c>
+      <c r="B60" t="s">
+        <v>304</v>
+      </c>
+      <c r="C60" t="s">
         <v>305</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
         <v>306</v>
       </c>
-      <c r="C60" t="s">
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>307</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>309</v>
+      </c>
+      <c r="B61" t="s">
         <v>310</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>35</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
         <v>311</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>312</v>
-      </c>
-[...13 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>313</v>
+      </c>
+      <c r="B62" t="s">
+        <v>314</v>
+      </c>
+      <c r="C62" t="s">
         <v>315</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
         <v>316</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I62" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>318</v>
       </c>
       <c r="B63" t="s">
         <v>319</v>
       </c>
       <c r="C63" t="s">
         <v>320</v>
       </c>
       <c r="D63" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H63" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>322</v>
+      </c>
+      <c r="B64" t="s">
         <v>323</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>324</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>325</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>327</v>
+      </c>
+      <c r="B65" t="s">
         <v>328</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
         <v>329</v>
       </c>
-      <c r="D65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>330</v>
       </c>
       <c r="I65" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>332</v>
       </c>
       <c r="B66" t="s">
         <v>333</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66" t="s">
+        <v>306</v>
+      </c>
+      <c r="F66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
         <v>334</v>
       </c>
-      <c r="D66" t="s">
-[...11 lines deleted...]
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>336</v>
+      </c>
+      <c r="B67" t="s">
         <v>337</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>338</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
+        <v>246</v>
+      </c>
+      <c r="I67" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>340</v>
+      </c>
+      <c r="B68" t="s">
+        <v>341</v>
+      </c>
+      <c r="C68" t="s">
+        <v>342</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>35</v>
+      </c>
+      <c r="F68" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
         <v>343</v>
       </c>
-      <c r="B68" t="s">
+      <c r="I68" t="s">
         <v>344</v>
-      </c>
-[...19 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>345</v>
+      </c>
+      <c r="B69" t="s">
+        <v>346</v>
+      </c>
+      <c r="C69" t="s">
+        <v>347</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>94</v>
+      </c>
+      <c r="F69" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
         <v>348</v>
       </c>
-      <c r="B69" t="s">
+      <c r="I69" t="s">
         <v>349</v>
-      </c>
-[...19 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B70" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="C70" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>356</v>
+        <v>30</v>
       </c>
       <c r="I70" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B71" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C71" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="I71" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B72" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C72" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E72" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="I72" t="s">
-        <v>367</v>
-[...355 lines deleted...]
-        <v>427</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">