--- v2 (2026-03-17)
+++ v3 (2026-07-29)
@@ -12,842 +12,655 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>День рождения</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Весна</t>
   </si>
   <si>
     <t>Приговор</t>
   </si>
   <si>
     <t>Дата добавления</t>
   </si>
   <si>
-    <t>Виктор Викторович Сачковский</t>
-[...5 lines deleted...]
-    <t>Согласно материалам дела, мужчина 27 февраля 2022 года снял на видео полеты военных самолетов и отправил видеозапись т.н. "экстремистскому формированию". Куда именно был отправлен ролик — не уточнялось.</t>
+    <t>Александр Николаевич Сосновский</t>
+  </si>
+  <si>
+    <t>2 декабря 1974</t>
   </si>
   <si>
     <t>Мужской</t>
   </si>
   <si>
+    <t>ИУОТ-21, 247783 Гомельская область, г. Мозырь, б-р Юности, 24</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-08-17 15:33:14</t>
+  </si>
+  <si>
+    <t>Павел Юрьевич Лукашевич</t>
+  </si>
+  <si>
+    <t>3 декабря 1987</t>
+  </si>
+  <si>
+    <t>Про задержание лидчанина стало известно 22 сентября. На милицейском видео он рассказал, что был «зарегистрирован в Плане Перамога» и в телеграме оставлял «угрозы» силовикам. По информации телеграм-канала «Задержания, суды в Лиде», мужчина арестовывали на 15 суток по неназванной административной статье.</t>
+  </si>
+  <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
     <t>В заключении</t>
   </si>
   <si>
-    <t>Да</t>
-[...5 lines deleted...]
-    <t>2024-03-06 14:01:44</t>
+    <t>Решение суда 27.05.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 23.08.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:38:03</t>
+  </si>
+  <si>
+    <t>Александр Анатольевич Карнацкий</t>
+  </si>
+  <si>
+    <t>3 декабря 1981</t>
+  </si>
+  <si>
+    <t>После учебы Александр работал инспектором Молодечненского районного отдела МЧС.  Позже он ушел с государственной службы и в последнее время работал в молодечненской компании «Фэнстэр-ЛАКСС», занимающейся производством окон ПВХ и мебели на заказ.
+У Александра есть жена и несовершеннолетняя дочь. 
+Карнацкого арестовали в конце июля 2025 года — именно тогда он исчез из соцсетей.</t>
+  </si>
+  <si>
+    <t>ИУОТ-43, 212003, г. Могилев, ул. Челюскинцев, 76А</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Николай Владимирович Василевич</t>
   </si>
   <si>
     <t>3 декабря 1978</t>
   </si>
   <si>
     <t>Николая обвиняют в "финансировании террористической деятельности", по этой статье грозит от 8 до 12 лет тюрьмы.
 Последнее известное место работы мужчины-Республиканский центр олимпийской подготовки по легкой атлетике.
 6 июня 2023 г. был осужден по ст. 361-2 УК на 6 лет колонии усиленного режима и большой штраф. Другие подробности дела неизвестны.
 1 сентября 2023 г. в Верховном суде судья Черевач В. должна была рассматривать апелляционную жалобу политзаключенного. На данный момент первый приговор вступил в силу, поэтому во время вынесения второго Василевич считался уже ранее судимым.
 12 сентября 2023 г. в суде Первомайского района состоялся еще один суд над Николаем. На этот раз его обвинили в" финансировании террористической деятельности " . Всего за донаты Светлана Черепович присудила ему 9 лет и 6 месяцев в колонии усиленного режима, а также штраф в 600 базовых величин. В провластном фильме говорится, что он осуществил не менее 54 пожертвований в фонды солидарности.
 14.11.2023 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
   </si>
   <si>
     <t>9,5 лет лишения свободы в колонии в условиях усиленного режима</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
-    <t>Павел Юрьевич Лукашевич</t>
-[...32 lines deleted...]
-  <si>
     <t>Александр Сергеевич Вересович</t>
   </si>
   <si>
     <t>4 декабря 1966</t>
   </si>
   <si>
     <t>Имя Александра появилось в расписании судов. Мужчину обвиняют в пожертвованиях на помощь Украине и в пользу «экстремистского формирования».
 Примечательно, что пожертвование в поддержку «экстремистского формирования» мужчина сделал до мая 2021 года, когда в Беларуси вообще не было экстремистских формирований. . Суд начался 19 марта в Минском городском суде.
 Александр имеет в Молодечно небольшой бизнес: как ИП занимается грузоперевозками на собственном бусе. Он растит двоих детей: малую дочь, которая заканчивает шестой класс, и сына, который сейчас должен быть в старших классах.
 07.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
-    <t>6 лет лишения свободы в колонии в условиях усиленного режима</t>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 01.04.2024: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 07.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
+  </si>
+  <si>
+    <t>Виктор Александрович Савчиц</t>
+  </si>
+  <si>
+    <t>4 декабря 1981</t>
+  </si>
+  <si>
+    <t>С 28 августа по 4 сентября 2024 года дело рассмотрел судья Писаревич Евгений. Также Виктору предстоит выплатить 1000 рублей компенсации морального вреда участковому города Логойска.
+07 октября 2025 года был объявлен приговор по второму суду: с учётом первого суда - 6 лет лишения свободы в условиях усиленного режима, 600 базовых штрафа, также компансация морального вреда Чемодановой - 5000 бел. руб., Карпенкову - 2000 бел.руб. и Никитенко - 5000 бел руб.</t>
+  </si>
+  <si>
+    <t>Решение суда 04.09.2024: 6 лет лишения свободы в колонии в условиях общего режима, 1000 рублей компенсации. Апелляция 05.11.2024: неизвестно. Решение суда 07.10.2025: 6 лет лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2024-08-19 19:21:31</t>
   </si>
   <si>
     <t>Марина Викторовна Мазовка</t>
   </si>
   <si>
     <t>5 декабря 1972</t>
   </si>
   <si>
     <t>Женский</t>
   </si>
   <si>
     <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-08-02 15:14:31</t>
   </si>
   <si>
     <t>Александр Юрьевич Волчок</t>
   </si>
   <si>
     <t>5 декабря 1986</t>
   </si>
   <si>
     <t>Был задержан 28 июня 2021 году,  отбыл 7 суток административного ареста. Был отпущен 5 июля, после чего снова был задержан сотрудниками следственного комитета, но уже по уголовному делу.
 По версии обвинения Александр в «Одноклассниках» с ноября по декабрь 2020 года, с мая пo декабрь 2021 года разместил публикации с оскорблением Лукашенко.
 Он же в декабре 2020 года и марте 2021 года в социальной сети «Вконтакте» разместил текстовый комментарий и видеоролик, высказывался в адрес Лукашенко.</t>
   </si>
   <si>
     <t>2,5 года лишения свободы в колонии общего режима.</t>
   </si>
   <si>
     <t>2022-06-29 17:36:43</t>
-  </si>
-[...20 lines deleted...]
-    <t>2023-04-18 15:03:41</t>
   </si>
   <si>
     <t>Владимир Анатольевич Трифонов</t>
   </si>
   <si>
     <t>6 декабря 1964</t>
   </si>
   <si>
     <t>Подробности дела неизвестны, так как процесс проходил в закрытом режиме, а на самом уголовном деле — гриф секретности.
 Подробности задержания осуждённых известны из пропагандистского фильма «Операция КГБ «Манкурты»», который ОНТ показал в 2021 году.
 Согласно фильму, Владимир Трифонов — проводник через беларусско-литовскую границу, через которую должен был нелегально перевести Алексея Храловича.
 Начал отбывать наказание.</t>
   </si>
   <si>
     <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
   </si>
   <si>
     <t>14 лет лишения свободы в колонии общего режима.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
-    <t>Инна Викторовна Корбут</t>
-[...7 lines deleted...]
-</t>
+    <t>Игорь Васильевич Черпаков</t>
+  </si>
+  <si>
+    <t>7 декабря 1975</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
-    <t>2025-11-01 18:11:07</t>
-[...2 lines deleted...]
-    <t>Владимир Леонидович Леосевич</t>
+    <t>2025-11-15 23:37:00</t>
+  </si>
+  <si>
+    <t>Анна Владимировна Власенко</t>
   </si>
   <si>
     <t>7 декабря 1981</t>
   </si>
   <si>
-    <t>30.10.2023 прошло судебное заседание.</t>
-[...14 lines deleted...]
-    <t>Решение суда дата неизвестна: неизвестно.</t>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
   </si>
   <si>
     <t>Егор Александрович Михайлов</t>
   </si>
   <si>
     <t>7 декабря 1994</t>
   </si>
   <si>
     <t>Егор был задержан в феврале 2021 года и позднее осуждён по делу о поджоге танка Т-72 в составе военного эшелона на железнодорожной станции в Степянке. По материалам дела, ночью 31 января 2021 года он бросил в танк «коктейль Молотова» с надписью «ОГСБ». Его действия квалифицировали как «акт терроризма». По версии обвинения, Егор совершил поджог, исходя из своих политических взглядов.
 В начале октября 2023 года стало известно, что Егора перевели в СИЗО-1 в связи с новым уголовным делом, возбужденным по статье «организация и подготовка действий, грубо нарушающих общественный порядок, либо активное участие в них». По этому делу его приговорили ещё к шести месяцам заключения.</t>
   </si>
   <si>
     <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
   </si>
   <si>
     <t>Решение суда 26.07.2021: 10 лет лишения свободы в колонии в условиях усиленного режима, 685 рублей компенсации. Решение суда 05.10.2023: 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 12.12.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
     <t>Александр Станиславович Юшкевич</t>
   </si>
   <si>
     <t>7 декабря 1987</t>
   </si>
   <si>
     <t>8 лет лишения свободы в колонии усиленного режима.</t>
   </si>
   <si>
     <t>2023-09-04 22:43:02</t>
   </si>
   <si>
-    <t>Игорь Васильевич Черпаков</t>
-[...51 lines deleted...]
-    <t>2023-08-11 19:13:51</t>
+    <t>Марина Владимировна Леонович</t>
+  </si>
+  <si>
+    <t>8 декабря 1995</t>
+  </si>
+  <si>
+    <t>Марина — беларусскоязычная IT-специалистка из EPAM, которая также занимается творчеством. Она пишет статьи для беларусской Википедии, делает иллюстрации, переводит на беларусский язык и пишет стихи. После начала полномасштабной российской агрессии против Украины она переехала в Грузию, но затем по неизвестным причинам вернулась в Беларусь. Вскоре она была задержана в рамках уголовного дела и осуждена по статьям «финансирование экстремистской деятельности» и «финансирование или иная финансовая поддержка войны».</t>
+  </si>
+  <si>
+    <t>Решение суда 14.01.2025: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2024-03-14 18:44:29</t>
+  </si>
+  <si>
+    <t>Анна Валентиновна Корнеенко</t>
+  </si>
+  <si>
+    <t>8 декабря 1985</t>
+  </si>
+  <si>
+    <t>Бывшая бухгалтерка Минского электротехнического завода имени Вавилова. Судебный процесс начался 19 мая и проходил в закрытом режиме, поэтому информации про суть обвинения немного. Известно, что Анну уволили с работы после "Народного ультиматума" в 2020 году, затем она судилась с предприятием по факту незаконного увольнения.
+При задержании младшему ребенку Анны было всего 5 месяцев.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Решение суда 24.05.2023: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2023-05-31 22:42:36</t>
   </si>
   <si>
     <t>Егор Андреевич Захарчук</t>
   </si>
   <si>
     <t>8 декабря 1992</t>
   </si>
   <si>
     <t>Осужден за участие в акциях протеста, а также за коммментарии в соцсетях.
 10.11.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
   </si>
   <si>
     <t>неизвестно</t>
   </si>
   <si>
     <t>2023-08-11 19:24:21</t>
   </si>
   <si>
-    <t>Кирилл Куокович Нгуен</t>
-[...75 lines deleted...]
-  <si>
     <t>Татьяна Ивановна Полубок</t>
   </si>
   <si>
     <t>9 декабря 1978</t>
   </si>
   <si>
     <t>Известно, что сотрудники ГУБОПиКа расследуют дело в отношении лиц, которые якобы были причастны к телеграм-чату «партизаны Новогрудка». Против них заведены уголовные дела по статье экстремизм. Из всех, кого допрашивали по делу, берут подписку о неразглашении.
 СМИ сообщают, что по меньшей мере шестеро человек среди тех, кого силовики задержали 15 дней назад, не вышли после отбытия административного ареста, в том числе Татьяну.</t>
   </si>
   <si>
     <t>Решение суда 21.10.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 800 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
   </si>
   <si>
-    <t>Даниэль-Ландсей Кейта</t>
-[...14 lines deleted...]
-  <si>
     <t>Алина Валентиновна Хмелевская</t>
   </si>
   <si>
     <t>10 декабря 1984</t>
   </si>
   <si>
     <t>Алина была осуждена в июле 2024 года по статьям — «участие на территории иностранного государства в вооружённом формировании или вооружённом конфликте» и «финансирование деятельности экстремистского формирования».
 Приговор и суть обвинения правозащитникам неизвестны, однако обычно по первой статье в Беларуси судят за поддержку Украины в войне. За такой донат её могли приговорить к сроку от пяти до десяти лет лишения свободы в колонии.</t>
   </si>
   <si>
     <t>Решение суда 30.07.2024: 5 лет 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 12.11.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
+  </si>
+  <si>
+    <t>Сергей Петрович Забелич</t>
+  </si>
+  <si>
+    <t>11 декабря 1972</t>
+  </si>
+  <si>
+    <t>51-летний Сергей Забелич из Минска, окончил Белорусский государственный университет информатики и радиоэлектроники. Судя по Linkedin, он не менее двадцати лет работал программистом. В сентябре 2022-го перешел из компании Nikta Technologies в компанию Intrahealth, резидента ПВТ, работающую на канадский рынок.
+Известно, что Сергея задерживали 13 декабря 2020 года, когда люди совместно выходили на дворовые марши. В этот день задержали еще 300 белорусов.
+Его обвиняют по двум статьям - "финансирование экстремистской деятельности, совершенное повторно»и "финансирование деятельности экстремистского формирования". Ему грозит до восьми лет колонии.
+07.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 04.04.2024: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 07.06.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-04-02 13:51:41</t>
+  </si>
+  <si>
+    <t>Евгений Александрович Глушков</t>
+  </si>
+  <si>
+    <t>11 декабря 1968</t>
+  </si>
+  <si>
+    <t>Евгений Глушков - бывший могилевский журналист, в 90-е и 2000-е работал на городском телевидении, после этого сотрудничал с несколькими городскими порталами. 
+Глушкова задержали в начале января при помощи штурма, поскольку мужчина не открыл дверь силовикам. Его вытащили на улицу прямо в той одежде, в которой он находился дома.
+По некоторым данным установлено, что уголовное дело заведено в отношении Глушкова за журналистскую деятельность. Предположительная статья - 361-1 УК РБ (создание или участие в экстремистским формировании).</t>
+  </si>
+  <si>
+    <t>Решение суда 31.07.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-02-12 16:40:41</t>
+  </si>
+  <si>
+    <t>Алла Ивановна Пучинская</t>
+  </si>
+  <si>
+    <t>11 декабря 1981</t>
+  </si>
+  <si>
+    <t>21 февраля 2024 года в суде Пинского района судья Бычило Андрей рассмотрел дело по ч. 2 ст. 19.11 КоАП (Распространение информационной продукции, включенной в республиканский список экстремистских материалов, а равно изготовление, издание, хранение либо перевозка с целью распространения такой информационной продукции).
+Видимо, после этого было заведено уголовное дело.</t>
+  </si>
+  <si>
+    <t>Решение суда 08.02.2024: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2024-01-31 18:44:06</t>
   </si>
   <si>
     <t>Максим Владимирович Ралько</t>
   </si>
   <si>
     <t>11 декабря 2001</t>
   </si>
   <si>
     <t>Максима показали в пропагандистском фильме, съемки проводились в тюрьме. 
 Весной 2022 года вступил в добровольческий полк Калиновского, который был сформирован в феврале того же года с целью защиты Украины от российского вторжения.
 По данным провластного телеканала, Ралько участвовал в боевых действиях.
 В начале 2024-го Ралько уволился с Полка и вернулся в Варшаву. Начал изучать тестирование в IT, ходил на акции протеста, работал охранником в»Бедронке". Он получил статус дополнительной защиты. Через пару месяцев после возвращения из Украины в Польшу Максим поссорился с друзьями и исчез. Одного из них он обвинил в шпионаже. Потом вышел на связь в мае 2024 года. Рассказал, что находится в Германии и решил там податься на беженство. Позже Максим сообщил, что сбежал из лагеря для беженцев и оставил все документы, включая паспорт.</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 10 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2024-11-21 23:40:33</t>
   </si>
   <si>
-    <t>Вилен Сергеевич Тургунов</t>
-[...94 lines deleted...]
-    <t>2024-07-01 19:56:24</t>
+    <t>Леонид Валерьевич Райченок</t>
+  </si>
+  <si>
+    <t>12 декабря 1986</t>
+  </si>
+  <si>
+    <t>Согласно версии обвинения, 17 мая 2022 года Леонид Райчёнок перевел 400 долларов на бронежилеты белорусским добровольцам, воюющим на стороне Украины. Второе пожертвование он сделал на сумму 150 долларов в пользу "Prague Support Team" (объединение белорусов Праги, которые собирают донаты и на них закупают обмундирование, иногда на оружейные аксессуары для белорусских добровольцев, воюющих на стороне Украины). Действия брестчанина квалифицировали как "финансирование граждан Республики Беларусь для участия на территории иностранного государства в вооруженном формировании одной из противоборствующих сторон, в вооруженных конфликтах, военных действиях".
+12.12.2023 года состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 17.10.2023: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 12.12.2023: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Игорь Евстафьевич Сидарович</t>
   </si>
   <si>
     <t>12 декабря 1972</t>
   </si>
   <si>
     <t>Игорь впервые был осуждён за то, что растянул плакат с надписью: «Пока в стране беззаконие, сопротивление — наш долг», перекрыв движение автомобильного транспорта. Ему присудили крупный штраф.
 Позже его повторно осудили за оскорбление власти через комментарий в чате «Молодечно для жизни» и назначили меру пресечения в виде «домашней химии». Игорь имеет инвалидность, так как у него отсутствует одна нога.
 В конце 2024 года стало известно, что Игорь снова был задержан и помещён под стражу. В июле 2025 года его осудили по статье «Содействие экстремистской деятельности», приговорив к лишению свободы и крупному штрафу.</t>
   </si>
   <si>
     <t>Решение суда 31.03.2021: 140 базовых величин штрафа. Решение суда 02.06.2021: 1 год 6 месяцев ограничения свободы без направления, 1500 рублей компенсации. Решение суда 22.07.2025: 4 года лишения свободы в колонии в условиях усиленного режима, 1000 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Леонид Валерьевич Райченок</t>
-[...27 lines deleted...]
-    <t>Андрей Юрьевич Савинский</t>
+    <t>Илья Славомирович Гумбар</t>
+  </si>
+  <si>
+    <t>12 декабря 1989</t>
+  </si>
+  <si>
+    <t>Более двенадцати лет Илья работает в IT-компании iTechArt. Это крупная компания, в которой более полутора тысяч сотрудников. Илья — Senior software engineer. Гумбар имеет два известных увлечения — спортивный туризм и трейлраннинг. Трейлраннинг — это бег на большие дистанции по пересеченной местности, часто это непролазные леса или высокие горы (в пределах трассы перепады высоты могут достигать тысяч метров). Он занимает второе место в Беларуси среди мужчин по этой дисциплине по рейтингу UTMB. 
+03.09.2024 состоялось апелляционное заседание суда, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
+  </si>
+  <si>
+    <t>Решение суда 08.07.2024: 5 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 03.09.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-07-01 19:56:24</t>
+  </si>
+  <si>
+    <t>Глеб Юрьевич Рибченко</t>
+  </si>
+  <si>
+    <t>13 декабря 1994</t>
+  </si>
+  <si>
+    <t>Глеб гродненец. Известно, что долгое время он жил в России. Минимум с января 2020 года он работал в ОАО «Леста». Это российское подразделение компании "Варгейминг", занимающейся разработкой компьютерных игр, самая известная из которых-World of Tanks.
+Рыбченко есть в слитой базе черного списка Центробанка России. Причиной стал отказ в совершении денежного перевода с формулировкой «операция совершается в целях финансирования терроризма». Похоже, он пытался задонатить Полку Калиновского с российской карточки. Произошло это в марте 2022 года.
+Есть Глеб и в российской базе «оппозиционеры», которую создавали российские силовики, чтобы легче мониторить несогласных с войной и активистов. Она слита в сеть.</t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 15 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: 14 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-02-20 19:09:51</t>
+  </si>
+  <si>
+    <t>Глеб Герасимович</t>
   </si>
   <si>
     <t>14 декабря 1987</t>
   </si>
   <si>
-    <t>Согласно материалам дела, Савинский в течение полутора лет перевел сумму, эквивалентную 50 долларам США, на счета фондов, признанных «экстремистскими». При этом он неоднократно пользовался своей учетной записью в Facebook. Он также создал и разместил в одном из телеграм-чатов 4 текстовых сообщения, якобы направленных на «разжигание социальной вражды в обществе».
-[...6 lines deleted...]
-    <t>2023-10-31 18:01:01</t>
+    <t>Руководитель Malimon Ecosystem.
+Глеб задержан в рамках дела, связанного с признанием "экстремистским формированием" коалиции инициатив "Green Network". Среди них проекты «Belarus Beehive», «Зеленый портал» и «Экодом». Соответствующее решение было принято КГБ 30 июля 2025 года. Скорее всего, мужчину обвиняют по ст. 361-4 ("содействие экстремистской деятельности") Уголовного кодекса. 
+В ходе следствия предполагалось, что действия Милькомановича и Герасимовича могут быть квалифицированы по ст. 361-4 УК (содействие экстремистской деятельности), но окончательный приговор был вынесен за участие в указанном формировании.</t>
+  </si>
+  <si>
+    <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 6 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Константин Сергеевич Притуленко</t>
   </si>
   <si>
     <t>14 декабря 1979</t>
   </si>
   <si>
     <t>Бывший помощник прокурора Глусского района.
 В видео, которое публиковал СК, Притуленко говорил, что отправлял в чат-бот «Черной книги Беларуси» данные сотрудника прокуратуры Глусского района и врача.
 По информации «Нашай Нівы», в 2005 году Константин Притуленко был следователем, а после помощником прокурора района. Где Притуленко работал до задержания, неизвестно.
 Изначально процесс был открыт, но, по ходатайству потерпевших чиновников и силовиков, его закрыли.Всего в качестве потерпевших проходит более десятка человек, среди которых бывшая зампредседателя Могилевского горисполома, «главный идеолог города»Алла Галушко. Среди других пострадавших – члены избирательных комиссий, работники прокуратуры, силовики и другие представители власти.
 06.10.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
   </si>
   <si>
     <t>6 лет лишения свободы в колонии строгого режима.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
-    <t>Владислав Вадимович Брауэр</t>
-[...38 lines deleted...]
-    <t>2021-12-28 13:36:42</t>
+    <t>Александр Евгеньевич Соболевский</t>
+  </si>
+  <si>
+    <t>15 декабря 1967</t>
+  </si>
+  <si>
+    <t>В Могилеве Соболевский известен как один из фрилансеров, сотрудничавших до 2020 года с городскими онлайн-изданиями. Алеся два раза осуждали за административное нарушение на сутки, после чего он не вышел на свободу. </t>
+  </si>
+  <si>
+    <t>Решение суда 31.07.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-01-08 17:12:54</t>
   </si>
   <si>
     <t>Александр Анатольевич Францкевич</t>
   </si>
   <si>
     <t>15 декабря 1988</t>
   </si>
   <si>
     <t>Следственный комитет называет его активным участником деструктивных телеграмм-каналов и представителем "диванных войск".
 Потерпевшими по делу выступали 26 человек.
 Францкевич до суда удерживался под стражей.</t>
   </si>
   <si>
     <t>4,5 года лишения свободы в колонии.</t>
   </si>
   <si>
     <t>2022-06-28 16:49:54</t>
   </si>
   <si>
-    <t>Александр Евгеньевич Соболевский</t>
-[...58 lines deleted...]
-    <t>2025-02-24 17:46:36</t>
+    <t>Станислав Валентинович Кузмицкий</t>
+  </si>
+  <si>
+    <t>15 декабря 1986</t>
+  </si>
+  <si>
+    <t>Станислав, бизнесмен, был задержан в декабре 2021 года в рамках уголовного дела, возбужденного по шести уголовным статьям, включая такие статьи, как «призывы к действиям, направленным на причинение вреда национальной безопасности Республики Беларусь» и «создание организации для осуществления террористической деятельности либо участие в ней». Изначально он содержался в СИЗО КГБ, а спустя некоторое время был переведён в СИЗО-1 до суда.
+Судебный процесс длился около полутора месяцев, и в ноябре 2022 года Станислава признали виновным в администрировании более 30 Telegram-чатов, в том числе чатов «97», которые, по версии следствия, использовались для распространения экстремистских материалов и координации протестной активности. Также ему вменялось формирование и координация участников сообществ, распределение ролей и организация их участия в акциях протеста, а также действия по расширению числа участников и поддержанию деятельности сообществ.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.11.2022: 15 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 10.02.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-12-28 13:36:42</t>
+  </si>
+  <si>
+    <t>Игорь Николаевич Жиловец</t>
+  </si>
+  <si>
+    <t>16 декабря 1983</t>
+  </si>
+  <si>
+    <t>ИУОТ-9, 210034, г. Витебск, ул. 3-я Чепинская, 39</t>
+  </si>
+  <si>
+    <t>Решение суда 08.05.2025: 2 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Павел Владимирович Кунцевич</t>
+  </si>
+  <si>
+    <t>17 декабря 1985</t>
+  </si>
+  <si>
+    <t>Павлу Кунцевичу 39 лет. Он минчанин, учился в Минском государственном институте экологии имени Сахарова на психолога. Работал на Червенском рынке, где имел собственную торговую точку, а в последнее время делал теплицы за деньги. 
+Если судить по соцсетям, задержали его осенью 2023-го. Обвиняли его по ч. 3 ст. 361 УК Беларуси - " призывы к санкциям или иным действиям, направленным в ущерб национальной безопасности Беларуси». По статье ему грозило до 12 лет колонии.У Павла большая семья-жена и четверо детей.
+01.03.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>ИК-8, 211388, Витебская обл., г. Орша, ул. Ленина, 195А</t>
+  </si>
+  <si>
+    <t>Решение суда 22.01.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 01.03.2024: неизвестно. Решение суда дата неизвестна: 8 месяцев лишения свободы в колонии в условиях строгого режима.</t>
+  </si>
+  <si>
+    <t>2024-01-15 21:41:51</t>
   </si>
   <si>
     <t>Павел Викторович Мякиш</t>
   </si>
   <si>
     <t>17 декабря 1987</t>
   </si>
   <si>
     <t>Бывший судмедэксперт. Учился программированию.</t>
   </si>
   <si>
     <t>5,5 лет лишения свободы в колонии усиленного режима</t>
   </si>
   <si>
     <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Евгений Алексеевич Зборовский</t>
   </si>
   <si>
     <t>17 декабря 1981</t>
   </si>
   <si>
     <t>Евгения обвинили сразу по 9 статьям Уголовного кодекса. Причиной этому стали комментарии в Telegram и отправка администраторам Telegram-каналов 0,28 и 0,004 биткоина.
 Кроме этого, с декабря 2019 года по январь 2020 года он приобрел «особо опасные психотропные вещества», а на территории России (в Брянской области) купил огнестрельное оружие – пистолет Макарова (ПМ) и не менее 46 патронов к нему.
@@ -857,667 +670,523 @@
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
     <t>Наталья Сергеевна Матвеева</t>
   </si>
   <si>
     <t>17 декабря 1983</t>
   </si>
   <si>
     <t>Наталья была задержана в июне 2021 года по подозрению в планировании поджога лесозаготовительной техники. Задержание произошло вечером прямо на территории лесхоза, куда она прибыла якобы вместе с соучастником Гордеевым, который на самом деле выполнял задание органов государственной безопасности.
 По версии обвинения, вечером 8 июня 2021 года Наталья вместе с этим человеком изготовила коктейли Молотова, с помощью которых планировалось поджечь технику. Однако преступление не было доведено до конца — Наталью задержали до совершения поджога.
 На суде Наталья рассказала, что оказалась в сложной жизненной ситуации: в августе 2020 года был задержан её знакомый, она потеряла отца и испытывала трудности на работе. Она также подтвердила, что действительно состояла в чате «ОГСБ» и имела умысел уничтожить лесозаготовительную технику в лесхозе.
 В декабре 2022 года её признали виновной и приговорили к лишению свободы в колонии общего режима с назначением крупного штрафа.</t>
   </si>
   <si>
     <t>Решение суда 05.12.2022: 14 лет лишения свободы в колонии в условиях общего режима, 400 базовых величин штрафа. Апелляция 03.03.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-09-01 17:30:07</t>
   </si>
   <si>
-    <t>Павел Владимирович Кунцевич</t>
-[...16 lines deleted...]
-    <t>2024-01-15 21:41:51</t>
+    <t>Максим Валерьевич Солоп</t>
+  </si>
+  <si>
+    <t>17 декабря 1988</t>
+  </si>
+  <si>
+    <t>Максиму Солопу 36 лет. Он родом из Бреста. В 2012 окончил физфак Гомельского государственного университета имени Франциска Скорины. Работал инженером в Брестском информационном вычислительном центре по экспорто-импортным перевозкам Белорусской железной дороги.
+Максим любит путешествия и активный отдых, а также занимается различными видами спорта и ведет здоровый образ жизни.
+Его начинают судить 24 февраля 2025 года в Брестском городском суде. Максима обвиняют в "призывах к действиям, направленным на причинение вреда национальной безопасности Беларуси" (ч. 3 ст. 361 УК).</t>
+  </si>
+  <si>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
+    <t>Решение суда 26.02.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-02-24 17:46:36</t>
   </si>
   <si>
     <t>Артур Игоревич Сырокваша</t>
   </si>
   <si>
     <t>18 декабря 1993</t>
   </si>
   <si>
     <t>Артур Сырокваша работал заместителем начальника пограничной заставы «Хойники», созданной в 2020 году. То есть Артур работал на границе, через которую российская техника шла в Украину.
 Был секретарем местного БРСМ. В анкете Артура «ВКонтакте» указано, что он родом из Минска, закончил БГУ.</t>
   </si>
   <si>
     <t>2025-10-10 22:45:12</t>
   </si>
   <si>
-    <t>Виталий Олегович Выпряжкин</t>
-[...10 lines deleted...]
-  <si>
     <t>Евгений Анатольевич Дорохов</t>
   </si>
   <si>
     <t>19 декабря 1980</t>
   </si>
   <si>
     <t>Задержан за комментарии. 
 Работал энергетиком на Белгро.</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
-    <t>Александр Николаевич Троценко</t>
-[...50 lines deleted...]
-    <t>Владимир Анатольевич Баслык</t>
+    <t>Юрий Казимирович Трещинский</t>
+  </si>
+  <si>
+    <t>20 декабря 1967</t>
+  </si>
+  <si>
+    <t>Юрий Трещинский более двадцати лет работал звукорежиссером в Белтелерадиокомпании.
+После президентских выборов 2020 года Юрий подписал петицию против насилия со стороны силовиков, а позже уехал в Польшу.
+Задержали Трещинского 15 ноября 2025 года, как только он вернулся из-за границы в Минск. Сначала бывшего звукорежиссера бросили на Окрестина на 15 суток по административному делу, но на свободу он так и не вышел.
+Против мужчины возбудили уголовное дело и перевели в минский СИЗО № 1, а накануне суда его этапировали в Гомель.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция 07.07.2026: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2026-07-19 11:06:09</t>
+  </si>
+  <si>
+    <t>Леонид Валентинович Козырь</t>
   </si>
   <si>
     <t>20 декабря 1981</t>
-  </si>
-[...27 lines deleted...]
-    <t>Леонид Валентинович Козырь</t>
   </si>
   <si>
     <t>Первый суд над Леонидом прошел осенью 2022 года, его обвинили по ст.369, приговорили к ограничению свободы без направления. 
 О втором суде стало известно в августе 2024 года. Леонида обвиняют в "финансировании деятельности экстремистского формирования" (арт. 361-2 УК) и «вербовке, обучении или подготовке к участию в войне, а также материальном обеспечении такой деятельности» (ч. 2 ст. 361-3 УК). Вероятно, у мужчины нашли донат на ВСУ. Приговор скорее всего связан с лишением свободы.
 У Леонида высшее образование, его последнее место работы — частное предприятие "Гомельстальстандарт".</t>
   </si>
   <si>
     <t>Решение суда 12.10.2022: неизвестно лет ограничения свободы без направления. Решение суда 22.08.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 29.10.2024: неизвестно.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
+    <t>Павел Павлович Станиславчик</t>
+  </si>
+  <si>
+    <t>20 декабря 1989</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Евгений Владимирович Пропольский</t>
+  </si>
+  <si>
+    <t>20 декабря 1994</t>
+  </si>
+  <si>
+    <t>Евгений был задержан по делу о массовых беспорядках и обвинен в участии в телеграм-каналах "радикального направления".
+В мае 2023 года он был повторно осужден за "злостное неповиновение требованиям администрации колонии".</t>
+  </si>
+  <si>
+    <t>ИК-20, 247755, Гомельская обл., Мозырьский р-н, Михалковский сельсовет, д.70</t>
+  </si>
+  <si>
+    <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения. Решение суда 03.05.2023: 1 год 6 месяцев лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
     <t>Игорь Михайлович Сушко</t>
   </si>
   <si>
     <t>21 декабря 1978</t>
   </si>
   <si>
     <t>Игоря задержали 23 ноября 2023 года. Из видео на провластном канале, опубликованного силовиками известно, что он являлся соучредителем фирмы по городским маршрутным перевозкам.
 На камеру Игорь говорит, что был задержан за комментарии в Telegram-каналах о белорусских и российских военных.</t>
   </si>
   <si>
     <t>Решение суда 08.07.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 10.09.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-07-01 10:59:51</t>
   </si>
   <si>
     <t>Дмитрий Сергеевич Осиюк</t>
   </si>
   <si>
     <t>21 декабря 1987</t>
   </si>
   <si>
     <t>Известно, что дело Дмитрия во многом сфабриковано, некоторые его действия были специально спровоцированны сотрудниками спецслужб.
 Правозащитникам известно, что под стражей мужчина содержится примерно с декабря 2023 года. Сразу его содержали в минском СИЗО-1, а потом этапировали в брестское СИЗО. Ему присудили 20 лет лишения свободы, первые 5 лет из них на тюремноом режиме.
 Известно, что Осиюк жил в Березе, у него есть дочь.</t>
   </si>
   <si>
     <t>СТ-8, Жодино ул. Советская 22А, 222163</t>
   </si>
   <si>
     <t>Решение суда 14.08.2024: 20 лет лишения свободы в колонии в условиях усиленного режима (из них 5 лет тюремного режима). Апелляция 16.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
     <t>Михаил Юрьевич Незнанов</t>
   </si>
   <si>
     <t>22 декабря 1982</t>
   </si>
   <si>
     <t>Решение суда 23.07.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: неизвестно.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
   </si>
   <si>
-    <t>Игорь Михайлович Клочко</t>
-[...47 lines deleted...]
-    <t>2023-09-27 17:29:24</t>
+    <t>Михаил Игоревич Палазник</t>
+  </si>
+  <si>
+    <t>23 декабря 1991</t>
+  </si>
+  <si>
+    <t>Михаил жил в Мозыре. В 2014 году он проходил срочную службу в Минском гарнизоне и принимал участие в параде войск на третьего июля. За участие в том параде он получил благодарность от Лукашенко.</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Максим Иванович Соболев</t>
   </si>
   <si>
     <t>23 декабря 1998</t>
   </si>
   <si>
     <t>Согласно версии обвинения, с 10 по 11 августа 2020 года на тот момент несовершеннолетние Юлия Шаранова, Никита Войтюк, Николай Никитюк, а также Василий Алексеюк, Глеб Климович, Виталий Варфаламеев, Александр Тысевич, Максим Соболев, находясь на проезжей части проспекта Машерова, бульваров Космонавтов и Шевченко, ул. Советской в Бресте, "выкрикивали лозунги, демонстрировали полотна бело-красно-белого цвета, грубо нарушая общественный порядок, умышленно препятствовали движению транспортных средств и нормальному функционированию предприятий и организаций".
 В судебном заседании все вину признали полностью.
 Также известно, что Максим Соболев, Глеб Климович, Юлия Шаранова осуждены, в том числе по "наркотическим" статьям.
 Максиму Соболеву по ч. 1 ст. 342 УК было назначено два года лишения свободы. Но поскольку, Максим был уже осужден по "наркотическому" ч. 4 ст. 328 УК, путем частичного сложения основных наказаний и полного присоединения дополнительного наказания, назначено 12 лет колонии с отбыванием в исправительной колонии в условиях усиленного режима со штрафом в сумме 3 200 рублей.</t>
   </si>
   <si>
     <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
   </si>
   <si>
     <t>Решение суда 20.05.2024: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.07.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
   </si>
   <si>
-    <t>Алексей Игоревич Черешнев</t>
-[...19 lines deleted...]
-  <si>
     <t>Анатолий Викторович Латушка</t>
   </si>
   <si>
     <t>24 декабря 1976</t>
   </si>
   <si>
     <t>Задержан за рисование через трафареты «Погони».
 Анатолий Латушка — двоюродный брат политика Павла Латушко.
 22.03.2024 был переведен на тюремный режим до конца срока.</t>
   </si>
   <si>
     <t>Решение суда 20.09.2022: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 02.12.2022: неизвестно. Суд по смене режима 22.03.2024: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Дмитрий Иванович Шаблыко</t>
-[...8 lines deleted...]
-    <t>2025-10-03 22:09:53</t>
+    <t>Алексей Игоревич Черешнев</t>
+  </si>
+  <si>
+    <t>24 декабря 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
   </si>
   <si>
     <t>Дмитрий Николаевич Хальцов</t>
   </si>
   <si>
     <t>25 декабря 1987</t>
   </si>
   <si>
     <t>Дмитрий Хальцов-индивидуальный предприниматель. В 2020 году в репортаже о митингах в Гомеле после похорон убитого милиционерами Александра Вихора, о нем писало издание “Комсомольская правда”. Дмитрий за собственные деньги тогда приобрел мегафон, написал в местном чате предложение собраться и отправиться к облисполкому. Тогда люди вызвали на беседу руководителя областной власти.
 Из-за закрытости судебной системы от общества пока неизвестна суть предъявленных Дмитрию Хальцову обвинений и конкретный приговор. Известно лишь, что его заключили на реальный срок в колонию.</t>
   </si>
   <si>
-    <t>СИЗО-3, Гомель ул. Книжная 1А, 246003</t>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях усиленного режима. Апелляция 05.12.2025: неизвестно.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
+  </si>
+  <si>
+    <t>Анастасия Юрьевна Грицкевич</t>
+  </si>
+  <si>
+    <t>25 декабря 1993</t>
+  </si>
+  <si>
+    <t>Анастасия родом из Мозыря, закончила БГУФК по специальности «туризм и гостеприимство», работала в «Минск-Арене». Много путешествовала, любила спорт — хоккей и велосипедный спорт.
+Дата задержания Анастасии неизвестна. Последний раз она что-то писала в телеграме в феврале 2025 года. И именно в том месяце активно шли аресты по делу Гаюна.
+Со времени задержания Грицкевич нигде не была онлайн. Судя по этому, ей присудили наказание, связанное с лишением свободы.</t>
+  </si>
+  <si>
+    <t>2025-11-07 20:59:21</t>
+  </si>
+  <si>
+    <t>Игорь Николаевич Козлов</t>
+  </si>
+  <si>
+    <t>25 декабря 1975</t>
+  </si>
+  <si>
+    <t>Житель Могилевской области. Работник «Бобруйского завода тракторных деталей и агрегатов».
+Задержан за саботаж железной дорогий около станций г. Бобруйска, а также поджог стрелкового тира в/ч 5527. Задержан вместе с супругой.</t>
+  </si>
+  <si>
+    <t>Решение суда 10.08.2022: 14 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 25.10.2022: неизвестно.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:43:25</t>
   </si>
   <si>
     <t>Анатолий Владимирович Володько</t>
   </si>
   <si>
     <t>25 декабря 1967</t>
   </si>
   <si>
     <t>Анатолию Володько 56 лет. Он минчанин. У мужчины есть жена, совершеннолетняя дочь и сын, которому вскоре исполнится восемнадцать лет. Более 20 лет Володько отработал программистом в компании «Топ Софт». Она занимается созданием экосистемы продуктов "Галактика", нужной для цифровизации бизнеса. Центральный офис фирмы находится в России, часть времени Анатолий проработал там.
 Точная дата задержания мужчины неизвестна, но, вероятно, это 15 или 16 января 2024 года. Ведь 17 января его вместе с женой осудили за» мелкое хулиганство " — его на 15 суток, приговор жене неизвестен. Согласно показаниям силовиков, Анатолий Володько «находился в общественном месте и из хулиганских побуждений громко кричал, нецензурно выражался, размахивал руками и вел себя агрессивно». Мужчина вину не признал и сказал, что посреди дня его задержали в собственном доме. Ничего из того, о чем говорили свидетели, он не делал.По словам сокамерника Анатолия Володько, тот отказался выплачивать "пожертвования", которые сотрудники КГБ под угрозами предлагают выплатить тем, кто делал донаты. Вообще мужчина не признал свою вину. Сокамерник Анатолия утверждает, что это послужило причиной дальнейшего преследования — административного и уголовного.
 27 августа 2024 г. у Анатолия состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 11.06.2024: 8 лет 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 27.08.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
   </si>
   <si>
-    <t>Анастасия Юрьевна Грицкевич</t>
-[...41 lines deleted...]
-    <t>2024-04-16 16:55:57</t>
+    <t>Оксана Сергеевна Валькович</t>
+  </si>
+  <si>
+    <t>25 декабря 1978</t>
+  </si>
+  <si>
+    <t>Причиной преследования стали комментарии женщины в телеграм-каналах в 2021 году. </t>
+  </si>
+  <si>
+    <t>Решение суда 05.06.2025: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-03-30 23:29:38</t>
+  </si>
+  <si>
+    <t>Антон Владимирович Козаченко</t>
+  </si>
+  <si>
+    <t>26 декабря 1994</t>
+  </si>
+  <si>
+    <t>Антон работал в фирме, которая ремонтировала автомобили, уже в Минске. Некоторое время он успел поработать и в России — в подмосковной Электростали.
+В последние годы Антон начал интересоваться сферой IT и проходил онлайн-обучение на различных курсах.
+Вне работы главным увлечением Антона была техника — он любитель спортивных мотоциклов и быстрых автомобилей, подписан на тематические сообщества.
+Скорее всего Антон находится в заключении.</t>
+  </si>
+  <si>
+    <t>ИУОТ-7, Пружанский район, д. Куплин, 225136</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-02-24 03:13:21</t>
   </si>
   <si>
     <t>Артём Евгеньевич Пархамович</t>
   </si>
   <si>
     <t>26 декабря 1995</t>
   </si>
   <si>
     <t>Артём, бывший сотрудник «Белтелекома», был задержан в октябре 2020 года в рамках уголовного дела, возбужденного по восьми статьям, включая «незаконные действия в отношении информации о частной жизни и персональных данных» и «вмешательство в деятельность сотрудника органов внутренних дел». Также известно, что при задержании Артёма сильно избивали.
 В феврале 2022 года он был осуждён за «передачу персональных и иных личных данных более 150 лиц телеграм-каналам, признанным экстремистскими» и приговорён к длительному лишению свободы, а также к выплате крупной компенсации «потерпевшим».</t>
   </si>
   <si>
     <t>Решение суда 08.02.2022: 11 лет лишения свободы в колонии в условиях усиленного режима, неизвестно рублей компенсации. Апелляция 29.04.2022: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-26 22:04:01</t>
   </si>
   <si>
-    <t>Вера Михайловна Кононенко</t>
-[...15 lines deleted...]
-  <si>
     <t>Ольга Дмитриевна Алексеева</t>
   </si>
   <si>
     <t>27 декабря 1982</t>
   </si>
   <si>
     <t>Предположительно задержана за помощь политзаключенным.</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Вячеслав Юрьевич Малышев</t>
-[...8 lines deleted...]
-    <t>2025-06-25 10:45:12</t>
+    <t>Владислав Марчик</t>
+  </si>
+  <si>
+    <t>28 декабря 1998</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:40:01</t>
+  </si>
+  <si>
+    <t>Дмитрий Александрович Колобов</t>
+  </si>
+  <si>
+    <t>29 декабря 1989</t>
+  </si>
+  <si>
+    <t>Решение суда 29.11.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 24.01.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-11-11 21:34:27</t>
   </si>
   <si>
     <t>Иосиф (Язэп) Иосифович Дулебо</t>
   </si>
   <si>
     <t>30 декабря 1967</t>
   </si>
   <si>
     <t>3 мая 2024 года Комитет государственной безопасности Беларуси внес в список так называемых «экстремистских формирований» ряд медиа-ресурсов проекта FreeInfoBel, также были указаны конкретные люди которые, по их мнению, имеют отношение к проекту - Ольгу Пашкевич и Иосифа Дулебо. Причем о внесении FreeInfoBel по факту стало известно лишь через 5 дней - 8 мая.
 В данный момент неизвестно, по какому именно уголовному делу мужчина находится под стражей, но, можно предположить, что оно связано с «экстремизмом». Удалось узнать, что задержан Дулебо был изначально по административному делу. Однако, когда пришло время освобождения из ИВС, Дулебо на волю не вышел – его перевели в СИЗО.
 Мужчина в прошлом возглавлял Витебское подразделение БНФ, но в начале 2000-х отошел от партийных дел.</t>
   </si>
   <si>
-    <t>Решение суда 26.11.2024: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Апелляция 04.02.2025: неизвестно.</t>
+    <t>Решение суда 26.11.2024: 4 года лишения свободы в колонии в условиях общего режима, 600 базовых величин штрафа. Апелляция 04.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
+  </si>
+  <si>
+    <t>Александр Викторович Котляник</t>
+  </si>
+  <si>
+    <t>30 декабря 1953</t>
+  </si>
+  <si>
+    <t>По данным Белпол, Александр более 20 лет был в бизнесе. С 1990‑х по 2008‑й Александр был заместителем директора ООО «Ліцьвін», которая занималась розничной торговлей. Оттуда перешел в ООО «Экспотехпром» и ООО «ПромПоиск», которые специализировались на оптовой торговле непродовольственными товарами.
+В октябре 2018 года Александр зарегистрировался как индивидуальный предприниматель. В качестве основного вида деятельности он выбрал компьютерное программирование. Это довольно редкий и вдохновляющий случай — Котлянику тогда было 65 лет.
+В жизни Александр пользовался белорусским языком — по крайней мере, при контактах в интернете и во время заказов в интернет-магазинах.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
   </si>
   <si>
     <t>Александр Фёдорович Боровик</t>
   </si>
   <si>
     <t>30 декабря 1981</t>
   </si>
   <si>
     <t>Мужчину обвинили в том, что он, по мнению суда, оставил оскорбительный комментарий в телеграмме в сторону министра внутренних дел Ивана Кубракова и заместителя начальника УВД администрации Центрального района Минска, начальника криминальной милиции Владимира Кубракова. Александр полностью признал вину и раскаялся в содеянном. До суда мужчина находился под личным поручительством. После оглашения приговора его взяли под стражу в зале суда.
 Александр Боровик имеет на иждивении несовершеннолетнего ребенка. Работает столяром-станочником. 
 В январе 2024 года стало известно, что Павел снова стал обвиняемым, но на этот раз по ст 130 УК РБ.</t>
   </si>
   <si>
     <t>Решение суда 15.05.2023: 1 год лишения свободы в колонии в условиях общего режима. Решение суда 29.03.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 25.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-05-02 13:34:46</t>
   </si>
   <si>
     <t>Ольга Анатольевна Осипчик</t>
   </si>
   <si>
     <t>30 декабря 1977</t>
   </si>
   <si>
+    <t>Решение суда 19.03.2026: 8 лет 6 месяцев лишения свободы в колонии в условиях общего режима, 1000 базовых величин штрафа.</t>
+  </si>
+  <si>
     <t>2025-10-21 21:23:23</t>
   </si>
   <si>
-    <t>Владимир Владимирович Кушнер</t>
-[...66 lines deleted...]
-    <t>2024-03-13 22:04:59</t>
+    <t>Ольга Григорьевна Строева</t>
+  </si>
+  <si>
+    <t>31 декабря 1959</t>
+  </si>
+  <si>
+    <t>Женщина занималась собственным бизнесом - более двадцати лет она продавала рыбные деликатесы, красную и черную икру. Свое дело ей пришлось свернуть из-за последствий пандемии коронавируса.
+У Ольги есть две дочери. Одна живет в Азии, другая-в России. 
+Ольга любит животных, держала дома кошек и собак.</t>
+  </si>
+  <si>
+    <t>Решение суда 30.04.2026: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2025-12-11 16:57:27</t>
   </si>
   <si>
     <t>Вадим Николаевич Васильев</t>
   </si>
   <si>
     <t>31 декабря 1994</t>
   </si>
   <si>
     <t>Задержан за администрирование чатов «Витебск -97%» и «Орша -97%».
 Художник по свету ТЗУ в белорусском театре «Лялька».</t>
   </si>
   <si>
     <t>12 лет лишения свободы в условиях усиленного режима</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
-  </si>
-[...22 lines deleted...]
-    <t>2026-02-08 00:47:20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1821,2595 +1490,1927 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I92"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
-        <v>68</v>
+      <c r="C13" t="s">
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>80</v>
       </c>
       <c r="I14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>82</v>
       </c>
       <c r="B15" t="s">
         <v>83</v>
       </c>
+      <c r="C15" t="s">
+        <v>84</v>
+      </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>98</v>
+      </c>
+      <c r="C18" t="s">
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I19" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I20" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>140</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="C32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>79</v>
+        <v>183</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="I35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C36" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H36" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="I36" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="I37" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B38" t="s">
-        <v>193</v>
+        <v>202</v>
+      </c>
+      <c r="C38" t="s">
+        <v>203</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>204</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="I38" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="B39" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="C39" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="I39" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="B40" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C40" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="I40" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="B41" t="s">
-        <v>207</v>
+        <v>217</v>
+      </c>
+      <c r="C41" t="s">
+        <v>218</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>43</v>
+        <v>219</v>
       </c>
       <c r="I41" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="B42" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="C42" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="D42" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="I42" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="B43" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>217</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="I43" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="B44" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="C44" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
+        <v>233</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="I45" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>59</v>
+        <v>244</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="I46" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="B47" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="D47" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>101</v>
+        <v>254</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="I48" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="B49" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C49" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>217</v>
+        <v>260</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="I49" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="B50" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="C50" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>253</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>84</v>
+        <v>266</v>
       </c>
       <c r="I50" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="B51" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="D51" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>258</v>
+        <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>263</v>
+        <v>204</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B53" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="C53" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I53" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="B54" t="s">
-        <v>271</v>
+        <v>281</v>
+      </c>
+      <c r="C54" t="s">
+        <v>282</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
+      <c r="H54" t="s">
+        <v>283</v>
+      </c>
       <c r="I54" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="B55" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="C55" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>33</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="I55" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="B56" t="s">
-        <v>280</v>
+        <v>291</v>
+      </c>
+      <c r="C56" t="s">
+        <v>292</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="I56" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="B57" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C57" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="I57" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="B58" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="C58" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>292</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="I59" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="B60" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="H60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="B61" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="I62" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="B63" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="C63" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>317</v>
+        <v>75</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="I63" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="B64" t="s">
-        <v>321</v>
+        <v>329</v>
+      </c>
+      <c r="C64" t="s">
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>327</v>
+        <v>152</v>
       </c>
       <c r="F65" t="s">
-        <v>328</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="I65" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B66" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="C66" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E66" t="s">
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="I66" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B67" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C67" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="I67" t="s">
-        <v>340</v>
-[...27 lines deleted...]
-      <c r="I68" t="s">
         <v>346</v>
-      </c>
-[...649 lines deleted...]
-        <v>452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">