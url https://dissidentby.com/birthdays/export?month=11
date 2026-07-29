--- v1 (2026-03-17)
+++ v2 (2026-07-29)
@@ -12,1319 +12,1150 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
-[...46 lines deleted...]
-    <t>Решение суда 10.10.2022: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 10.01.2023: неизвестно.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+  <si>
+    <t>Imię Nazwisko</t>
+  </si>
+  <si>
+    <t>Urodziny</t>
+  </si>
+  <si>
+    <t>Opis</t>
+  </si>
+  <si>
+    <t>Płeć</t>
+  </si>
+  <si>
+    <t>Adres</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>CPC Vesna</t>
+  </si>
+  <si>
+    <t>Zdanie</t>
+  </si>
+  <si>
+    <t>Data dodania do listy</t>
+  </si>
+  <si>
+    <t>Ruslan Rafaelevich Badamshyn</t>
+  </si>
+  <si>
+    <t>1 listopada 1984</t>
+  </si>
+  <si>
+    <t>Neurolog. Badamshin był zatrzymywany co najmniej pięć razy po wyborach - sporządzono przeciwko niemu raporty i aresztowano go. Następnie odbył łącznie ponad 60 dni aresztu administracyjnego.
+Lekarz został zatrzymany po raz ostatni rano 28 lutego. Wszczęto przeciwko niemu postępowanie karne za zdjęcia z protestów w Mińsku w 2020 roku.
+W czerwcu 2025 roku okazało się, że Rusłan został ponownie zatrzymany i przebywa w Areszcie Śledczym nr 1.</t>
+  </si>
+  <si>
+    <t>mężczyzna</t>
+  </si>
+  <si>
+    <t>W więzieniu</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.05.2024: 3 roku ograniczenia wolności bez skierowania do otwartego zakładu karnego. Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 03.04.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
+    <t>Andrey Nikolaevich Kravchuk</t>
+  </si>
+  <si>
+    <t>1 listopada 1987</t>
+  </si>
+  <si>
+    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.10.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 10.01.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
   </si>
   <si>
-    <t>Екатерина Андреевна Бахвалова (Андреева)</t>
-[...31 lines deleted...]
-    <t>неизвестно</t>
+    <t>Yauheni Tsikhanau</t>
+  </si>
+  <si>
+    <t>3 listopada 1982</t>
+  </si>
+  <si>
+    <t>Evgeniy ma 40 lat, ponad 15 lat temu ukończył Akademię Ministerstwa Spraw Wewnętrznych i udało mu się pracować jako funkcjonariusz policji rejonowej, ale zrezygnował z własnej woli. Później Aleksiej przeniósł się do IT. Następnie przez pewien czas mieszkał w Europie, we Włoszech. Zatrzymano go podczas próby wjazdu na Białoruś – mężczyzna chciał przyjechać na urodziny swojej matki i wystawić pełnomocnictwo. Według doniesień wszczęto sprawę karną przeciwko Jewgienijowi Tichonowowi w związku z komentarzami zawartymi w telegramie na temat sił bezpieczeństwa i Łukaszenki na podstawie trzech artykułów.
+W dniu 28 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.04.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 28.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
   </si>
   <si>
-    <t>Андрей Валерьевич Фомин</t>
-[...12 lines deleted...]
-    <t>7 лет лишения свободы в колонии усиленного режима.</t>
+    <t>Boris Nikolaevich Kritsky</t>
+  </si>
+  <si>
+    <t>3 listopada 1968</t>
+  </si>
+  <si>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.11.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 17.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
+  </si>
+  <si>
+    <t>Halina Vasilyeuna Fralova</t>
+  </si>
+  <si>
+    <t>3 listopada 1956</t>
+  </si>
+  <si>
+    <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
+Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
+Według dokumentów samego ruchu, Anna Stryukowa występowała jako „Przełożona całej Białej Rusi (Białoruś) Jewdokia”, a Galina Frolowa jako „mniszka Teodozja”.
+Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
+Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
+  </si>
+  <si>
+    <t>kobieta</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata 3 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
+  </si>
+  <si>
+    <t>Andrei Valeryevich Famin</t>
+  </si>
+  <si>
+    <t>3 listopada 1993</t>
+  </si>
+  <si>
+    <t>Andriej Fomin ma 29 lat, pochodzi z Mohylewa, ale mieszkał w Mińsku. Facet ukończył Białoruską Państwową Akademię Sztuk Pięknych. W pokutnym filmie mówi, że rzekomo był redaktorem i autorem artykułów dla sieci gazet Vestniki. Według informacji działaczy inicjatywy ByProsvet, Andriej nie miał dostępu do relacji prasowych i nie znał tych, którzy je rozprowadzają na Białorusi.
+W efekcie facet został oskarżony o udział w marszu 30 sierpnia 2020 roku i przeniesiony do SIZO-1. Andrzej w zasadzie nie chciał wyjeżdżać z kraju, pisze książkę, w domu czeka na niego sześć kotów.</t>
+  </si>
+  <si>
+    <t>7 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Борис Николаевич Крицкий</t>
-[...35 lines deleted...]
-    <t>Приговор Гродненского областного суда вступил в силу.</t>
+    <t>Denis Aleksandrovich Kravchuk</t>
+  </si>
+  <si>
+    <t>4 listopada 1980</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.05.2024: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Alexey Gennadievich Mayevsky</t>
+  </si>
+  <si>
+    <t>4 listopada 1981</t>
+  </si>
+  <si>
+    <t>Wyrok Grodzieńskiego Sądu Okręgowego wszedł w życie.</t>
+  </si>
+  <si>
+    <t>nieznane lata pozbawienia wolności w kolonii na og&amp;oacute;lnych warunkach reżimu</t>
   </si>
   <si>
     <t>2022-05-24 15:05:54</t>
   </si>
   <si>
-    <t>Ольга Игоревна Бритикова</t>
-[...14 lines deleted...]
-    <t>Решение суда 08.04.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 11.06.2024: неизвестно. Решение суда 20.08.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 20.12.2024: 2 года лишения свободы в колонии в условиях общего режима.</t>
+    <t>Olga Igorevna Britikova</t>
+  </si>
+  <si>
+    <t>4 listopada 1971</t>
+  </si>
+  <si>
+    <t>Lider niezależnego związku zawodowego „Naftan”. Olga pracowała w firmie przez 16 lat i została zwolniona z powodu zajmowanego stanowiska. W maju 2022 r. została zwolniona po 75 dniach aresztu za wypowiadanie się przeciwko wojnie. 1 listopada została ponownie zatrzymana na podstawie zarzutów administracyjnych.
+Dwa dni później sąd uznał ją za winną rozpowszechniania „materiałów ekstremistycznych” i skazał ją na 15 dni aresztu. 11 listopada została ponownie skazana na 15 dni za „nieuprawnione pikiety”. Powodem wszczęcia śledztwa był rysunek z napisem „Nie dla wojny”, który Olga opublikowała w sieciach społecznościowych. 21 listopada 2022 roku dowiedziała się, że Olga została przekazana do Aresztu Śledczego w Witebsku.
+W niecały 2022 rok Britikova spędziła za kratami 105 dni, w tym 75 dni z rzędu wiosną.
+Została ponownie zatrzymana na podstawie art. 361 ust. 2 Kodeksu karnego Republiki Białorusi w sierpniu 2023 r. Jednak wiosną 2024 r. Olga stanęła przed sądem z art. 130 Kodeksu karnego Republiki Białorusi.
+W dniu 11 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.
+20 sierpnia 2024 roku w sprawie Olgi odbył się kolejny zamknięty proces. Do rozpatrzenia jej sprawy przed Sądem Okręgowym w Witebsku wyznaczony został Evgeniy Burunov. Więzień polityczny jest oskarżony o trzy zarzuty. Wiadomo, że Olga dostała kolejne trzy lata więzienia.
+W dniu 20 grudnia 2024 roku apelacja została rozpatrzona przez Sąd Najwyższy. Przewodniczący Kolegium Sądowniczego Władimir Davydov. Decyzją zarządu drugi wyrok Olgi został skrócony o 1 rok. Zatem łączna kara więźnia politycznego wynosi 5 lat pozbawienia wolności w kolonii o ogólnym reżimie. Według stanu na początek stycznia 2025 r. Olga przebywała w Areszcie Śledczym, jednak pod koniec miesiąca została przeniesiona do kolonii poprawczej nr 4.</t>
+  </si>
+  <si>
+    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.04.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 11.06.2024: nieznany. Decyzja sądu 20.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 20.12.2024: 2 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
   </si>
   <si>
-    <t>Александр Иванович Пискунов</t>
-[...67 lines deleted...]
-    <t>Решение суда 28.10.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 14.01.2025: неизвестно.</t>
+    <t>Mikhail Alexandrovich Fando</t>
+  </si>
+  <si>
+    <t>5 listopada 1988</t>
+  </si>
+  <si>
+    <t>Michaił pochodzi z Borysowa. ale mieszkał w Mińsku. Studiował na BSU, aby zostać menedżerem. Wiadomo, że Michaił grał w pokera pod pseudonimem Rattly. Był znany z udziału w licznych mistrzostwach. Wśród nich jest Mistrzostwo Białorusi.
+Proces Michaiła rozpoczął się 17 października w Sądzie Miejskim w Mińsku. Roszczenia wobec niego powstały prawdopodobnie dzięki wsparciu Ukrainy. Zarzuca mu się część 2 art. 361−3 Kodeksu karnego (Pomoc lub inne wsparcie materialne na rzecz wojny). Sankcja artykułu przewiduje od pięciu do dziesięciu lat więzienia.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.10.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 14.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
   </si>
   <si>
-    <t>Михаил Леонидович Галинский</t>
-[...39 lines deleted...]
-    <t>Решение суда 08.07.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: неизвестно.</t>
+    <t>Andrey Evgenyevich Burdenya</t>
+  </si>
+  <si>
+    <t>5 listopada 1981</t>
+  </si>
+  <si>
+    <t>Przewidywany termin zatrzymania Andrieja to 20 września 2023 r. Tego dnia w sieci pojawiło się wideo „skruchy”, w którym mężczyzna twierdzi, że rzekomo pisał negatywne komentarze na temat Łukaszenki, urzędników, funkcjonariuszy policji, rosyjskiego wojska, a także groził osobom wspierającym obecny rząd.
+44-letni Andrei Burdenya został zatrzymany za komentarze na czatach telegramowych, których zostawił ponad trzysta. Andrey uczył się w szkole nr 6, a następnie służył w wojsku. Wiadomo, że teraz jest chwilowo bezrobotny, ale wcześniej przez jakiś czas pracował w branży IT, a jeszcze wcześniej zajmował się produkcją mebli kuchennych i miał własnego, indywidualnego przedsiębiorcę.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.07.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
-    <t>Алексей Владимирович Шилович</t>
-[...27 lines deleted...]
-    <t>Решение суда 27.09.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 06.12.2024: неизвестно.</t>
+    <t>Volha Piatrouna Vashchenka</t>
+  </si>
+  <si>
+    <t>5 listopada 1967</t>
+  </si>
+  <si>
+    <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
+Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
+Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
+Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
+  </si>
+  <si>
+    <t>Maksim Vladimirovich Khvaschinsky</t>
+  </si>
+  <si>
+    <t>6 listopada 1995</t>
+  </si>
+  <si>
+    <t>Mieszkaniec Bobrujska został zatrzymany 26 lutego 2024 r., dzień po powrocie z Polski.
+Najpierw został skazany na podstawie artykułu 19.11 administracyjnego (rozpowszechnianie materiałów ekstremistycznych), a następnie wszczęto postępowanie karne na podstawie artykułu 361-1 Kodeksu karnego Republiki Białorusi (utworzenie grupy ekstremistycznej). Uważa się, że Maxim jest zamieszany w utworzenie grupy ekstremistycznej „Bobrujsk 375”.</t>
+  </si>
+  <si>
+    <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.09.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 06.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
-    <t>Оксана Викторовна Молочко</t>
-[...9 lines deleted...]
-    <t>Решение суда дата неизвестна: 8 лет лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: приговор оставлен без изменения.</t>
+    <t>Oksana Viktorovna Molochko</t>
+  </si>
+  <si>
+    <t>7 listopada 1978</t>
+  </si>
+  <si>
+    <t>27 listopada 2023 roku Oksanie postawiono zarzuty popełnienia wykroczeń administracyjnych z art. 19.11 części 2 Kodeksu wykroczeń administracyjnych. Następnie została umieszczona w Areszcie Śledczym nr 7.
+Latem 2024 roku para została skazana za „zdradę stanu” (art. 356, część 1 Kodeksu karnego). Zostali skazani na 12 i 8 lat więzienia za „zdradę stanu”, ale w rzeczywistości za sfotografowanie pociągu z wyposażeniem wojskowym na peronie bez zamiaru szpiegostwa.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 8 lata więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Сергей Сергеевич Логвинович</t>
-[...41 lines deleted...]
-    <t>Решение суда 16.06.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 23.08.2023: неизвестно. Решение суда 11.09.2024: неизвестно.</t>
+    <t>Afanasiy Nikolaevich Afanasenkov</t>
+  </si>
+  <si>
+    <t>8 listopada 1989</t>
+  </si>
+  <si>
+    <t>W dniu 23 sierpnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie</t>
+  </si>
+  <si>
+    <t>IK-14 222125, obwód miński, s.n.p. Nowosady, ul. Mira, 1A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.06.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 23.08.2023: nieznany. Decyzja sądu 11.09.2024: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
-    <t>Артем Александрович Зубряков</t>
-[...28 lines deleted...]
-    <t>Решение суда 21.11.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 07.02.2025: неизвестно.</t>
+    <t>Eugene Alekseevich Skarahod</t>
+  </si>
+  <si>
+    <t>9 listopada 1984</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 13.08.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
+  </si>
+  <si>
+    <t>Eugene Vitalievich Boyko</t>
+  </si>
+  <si>
+    <t>10 listopada 1987</t>
+  </si>
+  <si>
+    <t>Jewgienij jest byłym menedżerem IT z Mohylewa. Po wyborach w 2006 roku i kilku latach działalności politycznej został wydalony z wydziału historii Uniwersytetu Mohylewskiego. Ukończył wydział historii w Poznaniu i pracował jako menedżer w firmie informatycznej, dostarczającej produkty mleczarskie. W 2013 roku Jewgienij wrócił na Białoruś, natychmiast się ożenił i podjął pracę. Chociaż wcześniej koncentrował się głównie na działalności publicznej i akademickiej (w Studenckim Towarzystwie Etnograficznym i Archiwum Historii Mówionej), teraz zajął się biznesem.
+Od początku 2017 roku podjął się nowego zajęcia: na prośbę klientów nagrywał wywiady z ich wiejskimi dziadkami i montował filmy dokumentalne.
+Jest oskarżony o wspieranie działalności ekstremistycznej.
+Na Jewgieniję w domu czekają żona i dwójka małych dzieci.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.06.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 11.09.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-10-08 21:34:11</t>
+  </si>
+  <si>
+    <t>Natalia Georgievna Doronina</t>
+  </si>
+  <si>
+    <t>10 listopada 1973</t>
+  </si>
+  <si>
+    <t>Natalia ma problemy z nogami. Regulamin aresztu śledczego zabrania leżenia w ciągu dnia, przez co odczuwa silne obrzęki.
+Mąż Natalii , Siergiej Doronin , został skazany na karę pozbawienia wolności i odbył ją. 20 marca 2026 roku został ułaskawiony, dzień wcześniej Natalię skazano na 8,5 roku więzienia.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2025-11-20 22:34:02</t>
+  </si>
+  <si>
+    <t>Violetta Gennadievna Verbitskaya</t>
+  </si>
+  <si>
+    <t>10 listopada 2001</t>
+  </si>
+  <si>
+    <t>Violeta ukończyła szkołę w Mińsku i rozpoczęła studia na Akademii Sztuk Pięknych w Warszawie. Dziewczyna interesuje się fotografią i uwielbia podróżować.
+Trzy lata temu wyszła za mąż i zmieniła nazwisko. Para zyskała sławę , ponieważ były piłkarz Fiodor Werbicki oświadczył się dziewczynie tuż po meczu na stadionie.
+Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Ojciec Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony danymi, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy wzywając do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego przeczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia wyraził na nagraniu wideo swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.11.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 07.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-11-01 18:10:18</t>
   </si>
   <si>
-    <t>Евгений Витальевич Бойко</t>
-[...38 lines deleted...]
-    <t>Решение суда 28.08.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 18.10.2024: неизвестно.</t>
+    <t>Alexander Ivanovich Malkov</t>
+  </si>
+  <si>
+    <t>10 listopada 1969</t>
+  </si>
+  <si>
+    <t>Skazany za protest, który odbył się w dniach 10-11 sierpnia 2020 r. w Berezie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.08.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 18.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-08-28 13:15:47</t>
   </si>
   <si>
-    <t>Любовь Александровна Резанович</t>
-[...8 lines deleted...]
-    <t>Решение суда 17.10.2022: 15 лет лишения свободы в колонии в условиях общего режима, 600 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения.</t>
+    <t>Stanislav Alexandrovich Pugachiov</t>
+  </si>
+  <si>
+    <t>11 listopada 1992</t>
+  </si>
+  <si>
+    <t>Przed wydarzeniami z 2020 roku pracował jako śledczy w Mińsku. Posiedzenia sądów odbywały się za zamkniętymi drzwiami.</t>
+  </si>
+  <si>
+    <t>7 lat więzienia w kolonii.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:06:41</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Shakhlai</t>
+  </si>
+  <si>
+    <t>11 listopada 1986</t>
+  </si>
+  <si>
+    <t>Członek Rady Federacji Związków Zawodowych Białorusi (FBZ).
+Pracował dla Państwowego Przedsiębiorstwa Łączności Specjalnej. Został oskarżony o kradzież danych internetowych. Według współwięźniów, sprawa ma podłoże polityczne.</t>
+  </si>
+  <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.06.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
+  </si>
+  <si>
+    <t>Lyubov Alexandrovna Rezanovich</t>
+  </si>
+  <si>
+    <t>11 listopada 1964</t>
+  </si>
+  <si>
+    <t>Ljubow, żona księdza prawosławnego, została zatrzymana 1 grudnia 2020 r. wraz z mężem i synem w ramach kryminalnej „sprawy Autuchowicza”. Władze nazwały Mikałaja Autuchowicza „organizatorem i przywódcą grupy terrorystycznej”. Według śledztwa pomagała Autuchowiczowi zbierać informacje o funkcjonariuszach organów ścigania i zapewniała mieszkania, w których uczestnicy „sprawy” trzymali broń. Ljubow został skazany za „udział w organizacji przestępczej”, „akt terroryzmu”, „próbę przejęcia władzy” i „nielegalne działania dotyczące broni palnej”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.10.2022: 15 lata więzienia w kolonii na warunkach ogólnych, 600 jednostek bazowych kary. Apelacja 31.03.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Станислав Александрович Пугачёв</t>
-[...57 lines deleted...]
-    <t>Решение суда 22.12.2021: 19 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 11000 рублей компенсации. Апелляция 22.04.2022: приговор оставлен без изменения. Решение суда 26.04.2024: 9 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 28.06.2024: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима.</t>
+    <t>Andrey Viktorovich Shklyar</t>
+  </si>
+  <si>
+    <t>12 listopada 1984</t>
+  </si>
+  <si>
+    <t>Pracował jako inspektor systemu penitencjarnego Oddziału Spraw Wewnętrznych Rejonu Oktiabrskiego w Grodnie, na krótko przed aresztowaniem złożył rezygnację z pracy z powodu braku zgody na funkcjonowanie systemu. Zatrzymany pod zarzutem „zdrady państwa”.</t>
+  </si>
+  <si>
+    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
+  </si>
+  <si>
+    <t>10 lat więzienia w kolonii.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
+  </si>
+  <si>
+    <t>Andrey Viktorovich Valakhanovich</t>
+  </si>
+  <si>
+    <t>12 listopada 1989</t>
+  </si>
+  <si>
+    <t>Zatrzymano go we wrześniu 2023 r. rzekomo za rozmowy ze znajomymi. Wszczęto sprawę karną.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.07.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.11.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-05-29 19:28:55</t>
+  </si>
+  <si>
+    <t>Dmitry Grigorievich Rezanovich</t>
+  </si>
+  <si>
+    <t>Działacz ruchu anarchistycznego został zatrzymany w nocy z 28 na 29 października 2020 r. podczas przekraczania granicy Białorusi wraz z grupą partyzancką Czarny Sztandar. Został oskarżony o podpalenie samochodów urzędników, a także wydziału policji drogowej i państwowej komisji kryminalistycznej.
+W kwietniu 2024 r. Dmitry został ponownie skazany za „złośliwe nieposłuszeństwo wobec wymagań administracji kolonii”. Na mocy tego artykułu więźniowie odmawiający współpracy z administracją są sądzeni za fikcyjne naruszenia. W rezultacie do jego 19-letniego wyroku dodano kolejne 9 miesięcy pozbawienia wolności.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.12.2021: 19 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 11000 ruble odszkodowania. Apelacja 22.04.2022: wyrok został podtrzymany. Decyzja sądu 26.04.2024: 9 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.06.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Андрей Викторович Шкляр</t>
-[...36 lines deleted...]
-    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Aliaksandr Iharavich Karmanovich</t>
+  </si>
+  <si>
+    <t>13 listopada 1991</t>
+  </si>
+  <si>
+    <t>Przed rozprawą przebywał w areszcie domowym ze względu na poważne problemy zdrowotne.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783 obwód homelski, Mozyrz, ur. Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.08.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
+  </si>
+  <si>
+    <t>Rychard Rychardavich Lohvinau</t>
+  </si>
+  <si>
+    <t>14 listopada 1991</t>
+  </si>
+  <si>
+    <t>Inżynier i technolog w fabryce. Matka Richarda jest niepełnosprawna.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
   </si>
   <si>
-    <t>Сергей Леонтьевич Ботвич</t>
-[...11 lines deleted...]
-    <t>5 лет лишения свободы с отбыванием наказания в исправительной колонии в условиях усиленного режима.</t>
+    <t>Dzmitry Yauhenavich Kondrus</t>
+  </si>
+  <si>
+    <t>14 listopada 1990</t>
+  </si>
+  <si>
+    <t>Prawdopodobnie zatrzymany z przyczyn politycznych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
+    <t>Sergey Leontievich Botvich</t>
+  </si>
+  <si>
+    <t>Na początku stycznia 2023 r. w jednym z prorządowych kanałów telegramowych pojawił się film przedstawiający zatrzymanie Siergieja przez funkcjonariuszy GUBOP-u i AMON-u, którzy rzekomo prowadzili pogawędki podwórkowe, m.in. „Grodno Centrum 97%”; brał udział w wiecach protestacyjnych i nawoływał do udziału w nich, a także do stosowania przemocy wobec funkcjonariuszy policji, dosłownie „palić wozy ryżowe”.</t>
+  </si>
+  <si>
+    <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
+  </si>
+  <si>
+    <t>5 lat pozbawienia wolności z odbyciem kary w kolonii poprawczej w podwyższonych warunkach bezpieczeństwa.</t>
   </si>
   <si>
     <t>2022-10-26 22:38:17</t>
   </si>
   <si>
-    <t>Дмитрий Евгеньевич Кондрусь</t>
-[...26 lines deleted...]
-    <t>Решение суда 05.11.2020: 2 года 6 месяцев ограничения свободы без направления. Суд по смене режима 20.04.2022: 7 месяцев 15 дней лишения свободы в колонии в условиях общего режима. Решение суда 01.08.2023: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Решение суда 18.12.2024: 1 год лишения свободы в колонии в условиях общего режима.</t>
+    <t>Elisey Sergeevich Kuznetsov</t>
+  </si>
+  <si>
+    <t>14 listopada 2003</t>
+  </si>
+  <si>
+    <t>17-letnia Elisey została oskarżona o rzucenie butelką łatwopalnej mieszanki w radiowóz. Za naruszenie „chemii gospodarczej” kara Elizeusza została zwiększona do więzienia, a Elizeusz został zatrzymany w dniu 20 kwietnia 2022 r., a od 27 maja młody mężczyzna przebywa w więzieniu.
+W dniu 17.12.2022 r. został zwolniony po odbyciu w całości kary orzeczonej przez sąd.
+Został ponownie zatrzymany w maju 2023 r., a w sierpniu skazany za zburzenie wraz z kolegą trzech flag narodowych zamontowanych na fasadach placówki oświatowej, obiektu handlowego i poczty w rolniczej miejscowości Wojska w obwodzie kamienieckim.
+W dniu 18 grudnia 2024 r . Sąd Rejonowy w Borysowie rozpatrzy sprawę Elizeusza z części 1 art. 411 (złośliwe nieposłuszeństwo wobec wymogów administracji zakładu karnego ).</t>
+  </si>
+  <si>
+    <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.11.2020: 2 roku 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 20.04.2022: 7 miesiące 15 dni więzienia w kolonii na warunkach ogólnych. Decyzja sądu 01.08.2023: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Decyzja sądu 18.12.2024: 1 rok więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Павел Михайлович Хитрик</t>
-[...27 lines deleted...]
-    <t>Решение суда 26.12.2023: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 15.03.2024: неизвестно.</t>
+    <t>Veronika Nikolaevna Kazak</t>
+  </si>
+  <si>
+    <t>15 listopada 1990</t>
+  </si>
+  <si>
+    <t>Wiadomo , że kobieta została zatrzymana, gdy wróciła z Włoch.
+W dniu 15 marca 2024 roku odwołanie zostało rozpatrzone.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.12.2023: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 15.03.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Игорь Валерьевич Козубов</t>
-[...50 lines deleted...]
-    <t>Решение суда 31.07.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 11.10.2024: неизвестно.</t>
+    <t>Karyna Alehauna Bardukhai</t>
+  </si>
+  <si>
+    <t>16 listopada 1995</t>
+  </si>
+  <si>
+    <t>Jeszcze jako studentka BSUIR, Karina rozpoczęła pracę jako operator w MAZ w 2013 roku. Później pracowała jako merchandiser i redaktorka stron internetowych, jednocześnie zdobywając wiedzę z zakresu księgowości. W 2018 roku Bardukhai przeniosła się do Armtek, jednego z największych dostawców części samochodowych w kraju. W ciągu pięciu lat awansowała z szeregowej ekonomistki na czołowego specjalistę i eksperta SAP.
+Karina Bordukhai jest znaną mińską aktywistką na rzecz praw zwierząt . Pomaga ratować bezdomne zwierzęta i zbiera pieniądze na karmę dla zwierząt w schroniskach i domach tymczasowych. Jest również członkinią klubu jeździeckiego Prodyus. Zajmuje się również fotografią, skupiając się na zwierzętach i przyrodzie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-02-13 18:44:03</t>
+  </si>
+  <si>
+    <t>Vitaly Valerievich Savko</t>
+  </si>
+  <si>
+    <t>16 listopada 1990</t>
+  </si>
+  <si>
+    <t>Prawdopodobnie jest to były prokurator rejonu Woronowskiego. Prokurator Savko ma 33 lata. Pochodzi z miasta Diatłowo obwodu grodzieńskiego. Następnie wyjechał na studia do Grodna i pracował w prokuraturze. W latach 2022-2023 mężczyzna piastował stanowisko prokuratora obwodu woronowskiego, następnie pracował na stanowisku starszego prokuratora w jednym z wydziałów prokuratury obwodu grodzieńskiego. Nasha Niva nie znalazła żadnych dowodów na to, że Savko na swoim stanowisku stosował represje. Witalij aktywnie udzielał wywiadów mediom państwowym. Ostatnie ukazały się w lipcu 2023 r., choć wcześniej ukazywały się regularnie, raz na miesiąc lub dwa miesiące. Sieci społecznościowe mężczyzny zostały usunięte.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 31.07.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 11.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-07-30 19:28:10</t>
   </si>
   <si>
-    <t>Карина Олеговна Бордухай</t>
-[...25 lines deleted...]
-    <t>9 лет лишения свободы в колонии</t>
+    <t>Dmitriy Olegovych Gudeev</t>
+  </si>
+  <si>
+    <t>16 listopada 2001</t>
+  </si>
+  <si>
+    <t>Dmitrij ma 21 lat i sądząc po jego portalach społecznościowych, w maju ubiegłego roku odbył służbę wojskową w jednostce wojskowej 3214 w Mińsku. W maju facet został wpisany na „listę terrorystów” KGB, grozi mu od 8 do 12 lat więzienia.
+Podczas brutalnego zatrzymania Dmitrij został dotkliwie pobity .</t>
+  </si>
+  <si>
+    <t>9 lat więzienia w kolonii</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
-    <t>Артем Виталиевич Семенов</t>
-[...6 lines deleted...]
-Последний раз он был онлайн в соцсетях в ноябре 2024-го.</t>
+    <t>Artem Vitalievich Semenov</t>
+  </si>
+  <si>
+    <t>17 listopada 1990</t>
+  </si>
+  <si>
+    <t>Pracownik firmy Peleng. Pracował jako radca prawny w Biurze Celnym, Licencjonowania i Kontroli Eksportu.
+Ostatni raz był online w mediach społecznościowych w listopadzie 2024 r.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
-    <t>Евгений Владимирович Стрельчень</t>
-[...8 lines deleted...]
-    <t>неизвестно лет лишения свободы в колонии</t>
+    <t>Yevgeny Vladimirovich Strielchien</t>
+  </si>
+  <si>
+    <t>18 listopada 1985</t>
+  </si>
+  <si>
+    <t>Mieszkaniec Grodna został zatrzymany za rozpowszechnianie materiałów ekstremistycznych i danych osobowych ponad 2000 policjantów w 2020 roku. Brał udział w protestach po wyborach. Zarządzał stroną Grodno for Life na Instagramie.</t>
+  </si>
+  <si>
+    <t>nieznane lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
-    <t>Николай Сергеевич Буневич</t>
-[...36 lines deleted...]
-    <t>Решение суда 07.06.2021: 7 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 26.08.2021: приговор оставлен без изменения.</t>
+    <t>Alexander Timofeevich Maryasov</t>
+  </si>
+  <si>
+    <t>19 listopada 1987</t>
+  </si>
+  <si>
+    <t>Aleksander został aresztowany i skazany za zatrzymanie pociągu towarowego, namalowanie czerwonych pasów na kasetonach reklamowych, przebicie opon radiowozu policjanta, podpalenie kiosku Tabakerka i posługiwanie się materiałami łatwopalnymi. Swoje działania tłumaczył protestem przeciwko sytuacji w kraju po wyborach prezydenckich 9 sierpnia 2020 roku, a w szczególności przeciwko bezpodstawnym zatrzymaniom i torturom stosowanym przez siły bezpieczeństwa.
+Obywatel Federacji Rosyjskiej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.06.2021: 7 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.08.2021: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
   </si>
   <si>
-    <t>Илья Анатольевич Борискевич</t>
-[...16 lines deleted...]
-    <t>2 года лишения свободы в колонии в условияих общего режима.</t>
+    <t>Basil Mikhailovich Yakimov</t>
+  </si>
+  <si>
+    <t>19 listopada 1999</t>
+  </si>
+  <si>
+    <t>Młody mężczyzna przed aresztowaniem pracował jako kierowca ciężarówki, wcześniej ukończył szkołę zawodową w Osmianach jako kierowca.
+Jak podaje strona internetowa Prokuratury Generalnej, od kwietnia do listopada 2022 r. Jakimow wyrażał chęć, a następnie sygnalizował zamiar wstąpienia do jednego z oddziałów batalionu (pułku) imienia Kastusia Kalinouskiego.
+W tym celu miał podać swoje dane osobowe w celu przyjęcia do formacji zbrojnej. Jednocześnie zbierał informacje o miejscach zakupu amunicji wojskowej, umundurowania i innego sprzętu do wykorzystania w warunkach bojowych.</t>
+  </si>
+  <si>
+    <t>2 lata pozbawienia wolności w kolonii karnej w warunkach reżimu og&amp;oacute;lnego.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
-    <t>Дмитрий Васильевич Заголовец</t>
-[...42 lines deleted...]
-    <t>Решение суда 27.09.2024: 3 года лишения свободы в колонии в условиях общего режима, 200 базовых величин штрафа. Апелляция 03.12.2024: неизвестно.</t>
+    <t>Vadim Vyacheslavovich Navtsenya</t>
+  </si>
+  <si>
+    <t>20 listopada 1986</t>
+  </si>
+  <si>
+    <t>Natomiast, jak wynika z komunikatu sądu , Navtsenie postawiono zarzuty z art. 342 za udział w protestach, które odbyły się w Pińsku w dniach 9–10 sierpnia 2020 r. Ponadto zarzucono mu pisanie w Internecie obraźliwych komentarzy na temat A. Łukaszenki w 2022 r. , o pewnym „urzędniku zajmującym odpowiedzialne stanowisko”, a także o tym, że w 2022 r. pisał „podżegające do wrogości” komentarze pod adresem sił bezpieczeństwa. Do „dyskredytacji Białorusi” doszło także w Internecie: w listopadzie 2022 r. mężczyzna „zamieścił negatywny komentarz, który wywołał negatywne postrzeganie stanu wojennego” na Białorusi.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.09.2024: 3 roku więzienia w kolonii na warunkach ogólnych, 200 jednostek bazowych kary. Apelacja 03.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-09-23 23:25:00</t>
   </si>
   <si>
-    <t>Ирина Михайловна Шумейко</t>
-[...2 lines deleted...]
-    <t>20 ноября 1989</t>
+    <t>Irina Mikhailovna Shumeiko</t>
+  </si>
+  <si>
+    <t>20 listopada 1989</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
-    <t>Алексей Игоревич Кердоль</t>
-[...9 lines deleted...]
-    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Alexey Igorevich Kerdol</t>
+  </si>
+  <si>
+    <t>21 listopada 1991</t>
+  </si>
+  <si>
+    <t>W ostatnich latach Aleksiej pracował jako barista w Grodnie. Od 2020 roku prowadzi również małą firmę, której zakres działalności określa się jako „zapewnianie zakwaterowania na terenie kempingów i obozowisk”.
+Zatrzymany w celu złożenia komentarzy.</t>
   </si>
   <si>
     <t>2025-07-30 10:29:58</t>
   </si>
   <si>
-    <t>Сергей Иванович Соложенцев</t>
-[...11 lines deleted...]
-    <t>Решение суда дата неизвестна: неизвестно. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Maxim Vitalievich Myslivets</t>
+  </si>
+  <si>
+    <t>22 listopada 1997</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.10.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 17.12.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Alexander Alexandrovich Darakupec</t>
+  </si>
+  <si>
+    <t>22 listopada 1980</t>
+  </si>
+  <si>
+    <t>44-letni mieszkaniec Iwanowa Aleksandr Dorogupiec został oskarżony o przekazanie co najmniej 11 tysięcy rubli w gotówce i kryptowalucie „grupom ekstremistycznym”, w tym Pułkowi Kalinowskiego.
+W toku śledztwa w sprawie karnej mężczyzna „dobrowolnie przekazał” 600 tys. dolarów amerykańskich na rzecz szkoły z internatem dla dzieci niepełnosprawnych ze szczególnymi potrzebami rozwoju psychofizycznego w Czerwieniu, szkoły z internatem dla dzieci niepełnosprawnych ze szczególnymi potrzebami rozwoju fizycznego w Iweńcu oraz Republikańskiego Centrum Organizacji Pomocy Medycznej.
+2 kwietnia 2025 r. ONT wyemitowało kolejną propagandową opowieść „Shadows. The Price of Terror”, która opowiadała o prześladowaniach ludzi za darowizny i zatrzymanych za finansowanie organizacji uznanych przez władze za „ekstremistyczne” lub „terrorystyczne”. W filmie pokazano kilka osób skazanych i tych, którzy wciąż czekają na proces. Zgodnie z fabułą, Aleksander został skazany m.in. za darowizny na pułk Kalinowskiego, BySol i różne źródła informacji. Propagandyści powołują się na 18 darowizn na łączną kwotę co najmniej trzech tysięcy euro.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.01.2025: 5 lata 5 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 50000 jednostek bazowych kary. Apelacja 18.03.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
+  </si>
+  <si>
+    <t>Sergey Ivanovich Salazhentsau</t>
+  </si>
+  <si>
+    <t>22 listopada 1982</t>
+  </si>
+  <si>
+    <t>Po ukończeniu szkoły średniej rozpoczął studia na Wydziale Matematyki Stosowanej i Informatyki Uniwersytetu Stanowego w BSU. Od 2005 roku pracuje w branży IT.
+Pod koniec 2021 roku Solozhentsev przeprowadził się do Warszawy. Tam założył indywidualną działalność gospodarczą i podjął pracę w RunMyLease, gdzie zajmuje stanowisko Tech Lead.
+Głównym hobby Siergieja jest taniec towarzyski. W 2024 roku wraz z partnerem zdobył dwa złote i jeden srebrny medal na zawodach tanecznych w Polsce w kategorii 40+.
+Następnie Siergiej wrócił na Białoruś. Nie wiadomo, kiedy dokładnie to nastąpiło, ale ostatni raz kontaktował się pod koniec października 2024 roku. Proces informatyka odbył się w Sądzie Obwodowym w Grodnie. Sądząc po tym, że po procesie Sołożencew nie pojawił się w sieci, został skazany na karę kolonii karnej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Александр Александрович Дорогокупец</t>
-[...57 lines deleted...]
-    <t>Решение суда 03.02.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Radzivon Aliaksandravich Kurtserau</t>
+  </si>
+  <si>
+    <t>22 listopada 1992</t>
+  </si>
+  <si>
+    <t>Został zatrzymany w lutym 2026 r., gdy przybył z Polski na Białoruś.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.06.2026: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Viktar Anatolyevich Yaumenenka</t>
+  </si>
+  <si>
+    <t>23 listopada 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Jako członek Ruchu na Rzecz Wolności, został zatrzymany za swoje komentarze i oskarżony o szereg przestępstw „politycznych”. Szczegóły jego postępowania karnego nie są znane. W kwietniu 2026 roku przebywał w areszcie tymczasowym od kilku miesięcy.
+Viktor znany jest z dużej rodziny. W 2020 roku został aresztowany na podstawie artykułu 342 Kodeksu karnego (organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w takich działaniach).
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
+  </si>
+  <si>
+    <t>Dmitry Anatolyevich Vdovin</t>
+  </si>
+  <si>
+    <t>23 listopada 1969</t>
+  </si>
+  <si>
+    <t>Dmitry zaczynał w latach 90. w Borysowie. Po 1998 r. przeszedł do wydziału śledczego Wydziału Spraw Wewnętrznych Miasta Żodino, gdzie w latach 2004–2012 był jego kierownikiem. Następnie pracował w Komisji Śledczej i stamtąd przeszedł na emeryturę. Po przejściu na emeryturę pracował w mleczarni Smolevichi i był zastępcą miejskim w Żodino.
+W 2020 r. on i 4 innych byłych pracowników komendy miejskiej Żodino zarejestrowali apel do kolegów, którzy podczas protestów pracowali w policji w Żodino, a także do wszystkich funkcjonariuszy organów ścigania na Białorusi.
+„Wykonując polecenia swoich przełożonych, możesz zostać współsprawcą przestępstwa. Nie możesz bić ludzi, którzy po prostu wracają z pracy na nocną zmianę. &lt;…&gt; Znam przypadki, gdy ludzie byli zatrzymywani bez powodu i okazali się niepotrzebni okrucieństwo – nie róbcie tego” – zaapelował Vdovin.
+Według doniesień mediów cała piątka została zatrzymana na początku lutego 2024 r.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.02.2025: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
-    <t>Александр Геннадьевич Канаш</t>
-[...2 lines deleted...]
-    <t>24 ноября 2001</t>
+    <t>Aliaksandr Kanash</t>
+  </si>
+  <si>
+    <t>24 listopada 2001</t>
+  </si>
+  <si>
+    <t>Nie wiadomo</t>
   </si>
   <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
-    <t>Андрей Викторович Ярошевич</t>
-[...2 lines deleted...]
-    <t>25 ноября 1983</t>
+    <t>Andrei Anatolyevich Siarheyeu</t>
+  </si>
+  <si>
+    <t>24 listopada 1965</t>
+  </si>
+  <si>
+    <t>Siergiejew ukończył Kazańską Szkołę Pancerną w czasach sowieckich. W 2020 roku brał udział w protestach w pobliżu zakładów Atlant, po czym wraz z żoną wyjechał do Polski. Żona Andrieja prawdopodobnie również została aresztowana.
+Grał w amatorskiej lidze hokejowej.
+Podobno wrócił na Białoruś z powodu poważnych problemów zdrowotnych. Według znajomych, Andriej miał problemy z płucami i przeszedł operację na Białorusi.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
+  </si>
+  <si>
+    <t>Andrei Viktaravich Yarashevich</t>
+  </si>
+  <si>
+    <t>25 listopada 1983</t>
+  </si>
+  <si>
+    <t>Szef agencji eventowej „Terra Group”.
+Komitet Śledczy ujawnił szczegóły sprawy karnej przeciwko dwóm osobom: 42-letniemu więźniowi politycznemu Andriejowi Jaroszewiczowi i jego 36-letniemu wspólnikowi biznesowemu.
+Według funkcjonariuszy służb bezpieczeństwa, Jaroszewicz rzekomo zbierał informacje o Nowopołocku, w tym dane osobowe jego pracowników i warunki przetrzymywania więźniów. Według Komitetu Śledczego, wszystko to robiono na zlecenie Biełpola.
+Co więcej, Jaroszewicz i jego partner biznesowy rzekomo wykorzystali swoją firmę do finansowania „grup ekstremistycznych” Terra Group Event i SSL Production. Anatolij Kotow pracował dla warszawskiej Terra Group przed swoim tajemniczym zniknięciem.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 10 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
-    <t>Владимир Николаевич Романовский</t>
-[...28 lines deleted...]
-    <t>1 год лишения свободы в колонии в условиях общего режима</t>
+    <t>Arthur Sergeevich Borderline</t>
+  </si>
+  <si>
+    <t>25 listopada 1996</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 13.03.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Volha Valeryeuna Bulanava</t>
+  </si>
+  <si>
+    <t>25 listopada 1982</t>
+  </si>
+  <si>
+    <t>Olga Bulanova przez wiele lat pracowała jako księgowa, a następnie w latach 2018-2019 odbyła szkolenie w Akademii IT i została projektantką UI/UX. Następnie znalazła pracę w branży IT.
+Do czasu aresztowania mieszkała na Litwie , ale co kilka miesięcy jeździła na Białoruś. Ma męża i dziecko.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.01.2026: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Pavel Tadeushevich Lavrinovich</t>
+  </si>
+  <si>
+    <t>26 listopada 1969</t>
+  </si>
+  <si>
+    <t>Aresztowania miały miejsce pod koniec ubiegłego tygodnia i trwały kilka dni. Zatrzymano dwanaście osób, w tym lokalnego historyka i wieloletniego działacza społecznego Pawła Ławrynowicza.</t>
+  </si>
+  <si>
+    <t>SIZO-2, ul. Witebsk Gagarina 2, 210026</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
+  </si>
+  <si>
+    <t>Yauheni Kladau</t>
+  </si>
+  <si>
+    <t>26 listopada 1982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zgodnie z aktem oskarżenia, Jewgienij Kładow opublikował na swoim profilu w portalu społecznościowym Odnoklassniki zdjęcie, które jest sprzeczne z powszechną moralnością i przyjętymi normami zachowania, tym samym publicznie i celowo upokarzając honor i godność Łukaszenki w związku z wykonywaniem przez niego władzy, wyrażone w sposób nieprzyzwoity. Na rozprawie Kładow zasadniczo nie przyznał się do winy.
+Wiadomo, że Jewgienij nie został zwolniony po odbyciu pierwszego wyroku, lecz oskarżony o nowe przestępstwa, uznany za „terrorystę” i ponownie skazany.
+</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 24.11.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Apelacja 09.02.2024: nieznany. Decyzja sądu 01.10.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 13.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
   </si>
   <si>
-    <t>Илья Владимирович Собко</t>
-[...24 lines deleted...]
-    <t>Решение суда 24.03.2022: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 03.06.2022: приговор оставлен без изменения.</t>
+    <t>Sergey Viktorovich Lyakhnovich</t>
+  </si>
+  <si>
+    <t>27 listopada 1978</t>
+  </si>
+  <si>
+    <t>Dyrektor firmy logistycznej. Oskarżony o atak na stronę internetową BSMU jesienią 2020 roku.
+"Nie wiem! Do mojej latarni oceniają - oceniają poprawnie, a ja nie chcę wiedzieć! ”- powiedział ojciec Siergieja, Wiktor Lachnowicz.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 24.03.2022: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 03.06.2022: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
-    <t>Андрей Викторович Кудик</t>
-[...13 lines deleted...]
-    <t>4 года лишения свободы в колонии в условиях строгого режима</t>
+    <t>Andrei Viktaravich Kudzik</t>
+  </si>
+  <si>
+    <t>27 listopada 1984</t>
+  </si>
+  <si>
+    <t>Andriej, działacz z Wilejki, został aresztowany 9 sierpnia 2021 roku i skazany na karę aresztu administracyjnego, którą odbywał w aresztach w Wilejce i Smolewiczach. Otrzymał łącznie 90 dni aresztu administracyjnego, który odbywał w ciężkich warunkach. Następnie został przeniesiony do aresztu tymczasowego w Okrestinie, a następnie do aresztu śledczego w celu przeprowadzenia postępowania karnego.
+W lutym 2022 r. uznano go winnym „organizowania i przygotowywania działań rażąco naruszających porządek publiczny lub aktywnego w nich uczestniczenia” i skazano na karę pozbawienia wolności w kolonii karnej.
+Został zwolniony w lipcu 2023 r. po odbyciu pełnej kary.
+W październiku 2023 roku został ponownie aresztowany na 15 dni za składanie Ukrainie życzeń z okazji Dnia Niepodległości na TikToku. Sąd Rejonowy w Wilejce uznał to za „nielegalną pikietę”.
+15 lutego 2024 roku Andriej zamilkł. Później ujawniono, że przebywa w lokalnym areszcie tymczasowym, odbywając 15 dni aresztu administracyjnego. Nie został jednak zwolniony po odbyciu kary, ponieważ został zatrzymany w związku ze sprawą karną wszczętą na podstawie artykułu „dyskredytującego Republikę Białorusi”.
+W lipcu 2024 roku został ponownie skazany i skazany na karę pozbawienia wolności oraz zapłatę wysokiej grzywny.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.02.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Decyzja sądu 18.07.2024: 4 roku więzienia w kolonii o zaostrzonym rygorze, 400 jednostek bazowych kary. Apelacja 11.10.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-10-20 18:14:57</t>
   </si>
   <si>
-    <t>Артур Владимирович Педько</t>
-[...5 lines deleted...]
-    <t>Долгое время Артур работал в энергосетях — сначала инженером на «Белэнергосетьпроекте», а после в «Минскэнерго».  Артура обвиняют в передаче персональных данных более 500 должностных лиц телеграм-каналом.</t>
+    <t>Gennady Stanislavovich Savritsky</t>
+  </si>
+  <si>
+    <t>28 listopada 1963</t>
+  </si>
+  <si>
+    <t>Przedsiębiorca. Prowadzi działalność gospodarczą pod nazwą JSC Anastan, dużą firmę zajmującą się produkcją styropianu.
+Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony danymi, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy wzywając do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego odczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia wyraził na nagraniu wideo swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.11.2024: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 07.02.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:09:18</t>
+  </si>
+  <si>
+    <t>Sergey Sergeevich Pleshkun</t>
+  </si>
+  <si>
+    <t>28 listopada 1987</t>
+  </si>
+  <si>
+    <t>17 marca KGB poinformowało o aresztowaniu grupy Białorusinów, którzy przygotowywali atak terrorystyczny na wojska rosyjskie w rejonie Mozyrza.
+Jak wynika z akt sprawy , w okresie od sierpnia 2020 r. do lutego 2022 r. Pleskun i Selvich zakupili komponenty do produkcji koktajli Mołotowa oraz wyrób pirotechniczny, które przechowywali i przewozili w różnych pojazdach i miejscach w celu ich późniejszego wykorzystania w komisjach. aktu terrorystycznego, ataku na budynki, instytucje, pojazdy, a także funkcjonariuszy organów ścigania.
+Ponadto Pleshkun rzekomo sam sporządzał „koktajle Mołotowa” i wraz z Selvichem przygotowywał się do celowego niszczenia pojazdów i środków komunikacji, co może doprowadzić do śmierci człowieka, wypadku lub wypadku.
+Siergiej Pleshkun ma dwoje małych dzieci.</t>
+  </si>
+  <si>
+    <t>16 lat więzienia w kolonii karnej w reżimie zaostrzonym.</t>
+  </si>
+  <si>
+    <t>2022-03-18 19:52:28</t>
+  </si>
+  <si>
+    <t>Arthur Vladimirovich Pedko</t>
+  </si>
+  <si>
+    <t>28 listopada 1979</t>
+  </si>
+  <si>
+    <t>Artur przez długi czas pracował w sieciach elektroenergetycznych – najpierw jako inżynier w Belenergosetproekt, a następnie w Minskenergo. Artur jest oskarżony o przekazanie danych osobowych ponad 500 urzędników za pośrednictwem kanału telegramu.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.04.2024: 9 lata więzienia w kolonii na warunkach ogólnych. Apelacja 16.07.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2022-11-28 23:42:54</t>
   </si>
   <si>
-    <t>Георгий Адамович Черевако</t>
-[...10 lines deleted...]
-    <t>Решение суда 08.12.2023: 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Uladzimir Aliaksandravich Zakharau</t>
+  </si>
+  <si>
+    <t>28 listopada 1968</t>
+  </si>
+  <si>
+    <t>Znany biznesmen z Połocka. Został oskarżony na podstawie art. 243-1, część 2 (uchylanie się od płacenia podatków i opłat jako agent podatkowy), art. 369-1 (dyskredytacja Republiki Białorusi), art. 243-3, część 1 (uchylanie się od płacenia składek ubezpieczeniowych) oraz art. 243, część 3 (uchylanie się od płacenia podatków i opłat). Sprawa została rozpatrzona za zamkniętymi drzwiami przez Sąd Obwodowy w Witebsku. Rozprawa rozpoczęła się 23 lipca 2024 r. i trwała do 28 lutego 2025 r. Rozpoczęcie postępowania specjalnego przypada na 12 kwietnia 2024 r.
+Po wszczęciu specjalnego postępowania sądowego biznesmen, mimo groźby ścigania, wrócił na Białoruś i został zatrzymany .
+Władimir chorował na astmę i miał udar. Miał też małą córeczkę, którą musiał utrzymać.
+Karą jest pozbawienie wolności .</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.02.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
+    <t>Arthur Andreevich Radivanovich</t>
+  </si>
+  <si>
+    <t>28 listopada 1992</t>
+  </si>
+  <si>
+    <t>W toku śledztwa ustalono, że Artur Radziwanowicz „z własnej inicjatywy nawiązał korespondencję za pośrednictwem telegramu z przedstawicielami formacji zbrojnej „Pułk K. Kalinowskiego”. W trakcie rozmowy wyjaśnił tryb i warunki zaciągnięcia do pułku, a następnie zaplanował przekroczenie granicy państwowej Republiki Białoruś z Rzeczpospolitą Polską i dalszą drogę na Ukrainę. Przybywając 30 grudnia 2023 r. na międzynarodowe przejście kontrolne „Brześć” w celu przejazdu na Ukrainę przez terytorium Polski, oskarżony został zatrzymany przez funkcjonariuszy spraw wewnętrznych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.05.2024: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 06.08.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
+    <t>Georgiy Adamovich Cherevako</t>
+  </si>
+  <si>
+    <t>Georgy Cherevako został zatrzymany w sierpniu, gdy wracał ze Stanów Zjednoczonych. Został skazany za darowiznę w wysokości 21,29 dolarów, którą przesłał ze swojego konta PayPal na rzecz Pułku Kalinowskiego. Do konta, z którego pobierano środki, powiązano kartę białoruską. Władze uznały, że były to celowe działania „w celu finansowania działań związanych z werbowaniem, szkoleniem i innym przygotowaniem” osób do konfliktu zbrojnego na Ukrainie.
+Na rozprawie zeznał, że dobrowolnie powiedział zatrzymującym go funkcjonariuszom, że subskrybuje liczne „ekstremistyczne” kanały telegramów oraz przyznał, że dokonał przelewu na konto Polka Kalinowskiego.
+Sam podał pracownikom hasła umożliwiające wejście do systemu płatności. Powiedział, że przekazał darowiznę, ponieważ miał nadzieję, że te środki zostaną przeznaczone na zakup hełmów, kamizelek kuloodpornych i leków, ale rozumie, że oni wykorzystają je według własnego zrozumienia i m.in. zakupią broń i amunicję za ich.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.12.2023: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2023-12-22 01:24:42</t>
   </si>
   <si>
-    <t>Геннадий Станиславович Саврицкий</t>
-[...58 lines deleted...]
-    <t>Решение суда 27.07.2023: 7 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 21.11.2023: неизвестно.</t>
+    <t>Evgeniy Alexeyevich Verkhovodkin</t>
+  </si>
+  <si>
+    <t>29 listopada 1988</t>
+  </si>
+  <si>
+    <t>W sprawie odbyło się co najmniej dziewięć rozpraw. Na rozprawie było wielu świadków, którzy zeznawali przeciwko niemu. Jewgienij został oskarżony o administrowanie kanałem i nakłanianie Białorusinów do udziału w protestach, redagowanie postów itp.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.07.2023: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 21.11.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Сергей Леонидович Цвикевич</t>
-[...52 lines deleted...]
-    <t>2022-06-17 23:18:52</t>
+    <t>Vitaly Vladimirovich Petrenko</t>
+  </si>
+  <si>
+    <t>29 listopada 1978</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.03.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1628,2294 +1459,1889 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
       <c r="I27" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>154</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>172</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="I36" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B37" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C39" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="I39" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B40" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C40" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="I40" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="B41" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="I43" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I48" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>85</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C51" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>275</v>
       </c>
       <c r="I53" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="C54" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>172</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>285</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C57" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>290</v>
+        <v>299</v>
+      </c>
+      <c r="C58" t="s">
+        <v>300</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>96</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>192</v>
+        <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>192</v>
+        <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>308</v>
+        <v>319</v>
+      </c>
+      <c r="C62" t="s">
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>32</v>
+        <v>321</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C64" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>322</v>
+        <v>334</v>
+      </c>
+      <c r="C65" t="s">
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>27</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
+      <c r="H66" t="s">
+        <v>340</v>
+      </c>
       <c r="I66" t="s">
-        <v>326</v>
-[...79 lines deleted...]
-      <c r="I69" t="s">
         <v>341</v>
-      </c>
-[...334 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">