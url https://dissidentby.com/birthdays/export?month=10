--- v0 (2026-01-31)
+++ v1 (2026-07-29)
@@ -12,1345 +12,1254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
-[...7 lines deleted...]
-    <t>Описание</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
+  <si>
+    <t>Імя і прозвішча</t>
+  </si>
+  <si>
+    <t>Дзень народзінаў</t>
+  </si>
+  <si>
+    <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
-    <t>Адрес</t>
+    <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
-    <t>ПЦ Весна</t>
-[...23 lines deleted...]
-    <t>Решение суда 14.11.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 17.01.2025: неизвестно.</t>
+    <t>ПЦ Вясна</t>
+  </si>
+  <si>
+    <t>Прысуд</t>
+  </si>
+  <si>
+    <t>Дата дадання</t>
+  </si>
+  <si>
+    <t>Яўген Алегавіч Дзяменеў</t>
+  </si>
+  <si>
+    <t>1 кастрычніка 1988</t>
+  </si>
+  <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.11.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-10-21 22:29:44</t>
   </si>
   <si>
-    <t>Олег Владимирович Кульпанович</t>
-[...46 lines deleted...]
-    <t>Решение суда 25.02.2025: неизвестно.</t>
+    <t>Уладзімір Аляксеевіч Ніканаў</t>
+  </si>
+  <si>
+    <t>2 кастрычніка 1987</t>
+  </si>
+  <si>
+    <t>Праўладныя тэлеграм-каналы ў сакавіку 2024 года апублікавалі "пакаянае" відэа з Уладзімірам Ніканавым. На камеру мужчына кажа, што пакідаў "бесстароннія каментары" ў дачыненні да Лукашэнкі, міністраў, сілавікоў і іх дзяцей.
+Быў затрыманы па адміністратыўнай справе 21 сакавіка 2024 года. Адседзеў 10 сутак арышту і праз яшчэ 3 сутак яму было прад'яўлена абвінавачанне па крымінальнай справе. Адпушчаны на волю пад падпіску аб нявыездзе. У снежні 2024 года мера прысячэння была зменена на арышт.</t>
+  </si>
+  <si>
+    <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.02.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2024-03-25 11:08:00</t>
+  </si>
+  <si>
+    <t>Пётр Мікалаевіч Ярмашук</t>
+  </si>
+  <si>
+    <t>4 кастрычніка 1987</t>
+  </si>
+  <si>
+    <t>Ярмошука ўпершыню па гэтай справе затрымалі 23 сакавіка 2023 года, пратрымалі трое сутак. Затым адпусцілі, але ўжо 11 чэрвеня 2023 г. зноў затрымалі і ўзялі пад варту.
+Паводле абвінавачання, Ярмашук 1 сакавіка 2022 г запампаваў з сайта ItArmy of Ukraine некалькі файлаў, якія дазваляюць праводзіць DDoS-напады. Затым "не менш за 8 разоў" запускаў на сваім кампутары праграму, з-за чаго "парушалася сістэма абароны ад DDoS-атак" і "была парушана праца неўстаноўленых інтэрнэт-рэсурсаў Расійскай Федэрацыі". Такім чынам, на думку дзяржабвінавачання, Ярмашук "выкарыстаў шкоднасныя патэнцыйна небяспечныя праграмы". Таксама 19 жніўня 2020 г. Ярмашук праз Facebook перавёў каля 60 $ ініцыятыве BySOL. Праз 7 месяцаў (12 сакавіка 2021) беларускія ўлады прызналі фонд BySOL «экстрэмісцкім фармаваннем». Той факт, што на момант пераводу грошай BySOL не быў «экстрэмісцкім фармаваннем», дзяржабвінавачанне не бянтэжыць.
+12.01.2024 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.11.2023: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.01.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-11-21 13:11:16</t>
+  </si>
+  <si>
+    <t>Сяргей Фёдаравіч Петрушэнка</t>
+  </si>
+  <si>
+    <t>4 кастрычніка 1986</t>
+  </si>
+  <si>
+    <t>Сяргей, былы начальнік аддзела РУП "Мінскае гарадское агенцтва па дзяржаўнай рэгістрацыі і зямельным кадастры", быў затрыманы ў чэрвені 2021 года па справе аб размяшчэнні ў тэлеграм-канале асабістых дадзеных супрацоўнікаў Смаргонскага РАУС. Па версіі абвінавачання, з восені 2020 года па люты 2021 года ён перадаў адміністратарам тэлеграм-каналаў персанальныя дадзеныя больш за дзесяць супрацоўнікаў МУС і прадстаўнікоў улады.
+У жніўні 2022 года Сяргея прызналі вінаватым па некалькіх крымінальных артыкулах, уключаючы "перавышэнне ўлады або службовых паўнамоцтваў", і прыгаварылі да пазбаўлення волі з пазбаўленнем права займаць пасады, звязаныя з выкананнем арганізацыйна-распарадчых абавязкаў, тэрмінам на 5 гадоў.</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.08.2022: 6 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, пазбаўленне права займаць пэўныя пасады або займацца пэўнай дзейнасцю. Апеляцыя 14.10.2022: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-06-11 20:30:00</t>
+  </si>
+  <si>
+    <t>Юры Алегавіч Залатухін</t>
+  </si>
+  <si>
+    <t>4 кастрычніка 1989</t>
+  </si>
+  <si>
+    <t>Верагодна, Юрыя затрымалі напрыканцы верасня 2024 года. Тады яго асудзілі па арт. 19.11 КаАП (распаўсюджванне экстрэмісцкіх матэрыялаў). Праз 15 сутак зноў адбыўся суд па гэтым самым артыкуле, таму, хутчэй за ўсё, яму двойчы прызначалі арышт, пасля чаго перазатрымалі ў межах крымінальнай справы.
+Мяркуючы па сацсетках, жонка Юрыя - украінка. Вядома, што Юры некаторы час працаваў на будоўлі, але інфармацыі пра ягонае апошняе месца працы няма.</t>
+  </si>
+  <si>
+    <t>Вырак суда 25.02.2025: невядома.</t>
   </si>
   <si>
     <t>2025-01-27 15:48:38</t>
   </si>
   <si>
-    <t>Роман Анатольевич Концевой</t>
-[...8 lines deleted...]
-    <t>Решение суда дата неизвестна: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Раман Анатольевіч Канцавы</t>
+  </si>
+  <si>
+    <t>4 кастрычніка 1975</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-07-25 16:40:11</t>
   </si>
   <si>
-    <t>Сергей Фёдорович Петрушенко</t>
-[...27 lines deleted...]
-    <t>Решение суда дата неизвестна: 24 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Арцём Сяргеевіч Сабалеўскі</t>
+  </si>
+  <si>
+    <t>5 кастрычніка 1989</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.03.2026: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-20 23:08:25</t>
+  </si>
+  <si>
+    <t>Дзмітрый Алегавіч Луговіч</t>
+  </si>
+  <si>
+    <t>6 кастрычніка 1992</t>
+  </si>
+  <si>
+    <t>Дзмітрый Луговіч вёў насычанае разнастайнае жыццё: падарожнічаў, наведваў канцэрты. Затрымалі яго, відавочна, летам мінулага года, калі фіксуюцца апошнія ягоныя паведамленні ў сацыяльных сетках.</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:21</t>
+  </si>
+  <si>
+    <t>Яўген Генрыхавіч Блахінскі</t>
+  </si>
+  <si>
+    <t>6 кастрычніка 1997</t>
+  </si>
+  <si>
+    <t>Яўгена затрымалі 18 студзеня 2022 года, калі ён прыехаў у Гродна з Нямеччыны.
+На камеру сілавікам Яўген сказаў, што ў 2020-м годзе знаходзіўся ў чатах, прызнаных экстрэмісцкімі, дзе заклікаў да масавых беспарадкаў, забойстваў міліцыі, спальвання «Табакерак».
+Яўген мае сям'ю ў Даніі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 04.05.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-05-02 14:33:00</t>
+  </si>
+  <si>
+    <t>Анатоль Фёдаравіч Каліноўскі</t>
+  </si>
+  <si>
+    <t>6 кастрычніка 1987</t>
+  </si>
+  <si>
+    <t>Вырак суда 02.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2025-08-19 21:55:53</t>
+  </si>
+  <si>
+    <t>Таццяна Фёдараўна Стасева</t>
+  </si>
+  <si>
+    <t>6 кастрычніка 1966</t>
+  </si>
+  <si>
+    <t>Таццяна скончыла Мінскі радыётэхнічны інстытут (цяпер БДУІР ), у яе ёсць дарослыя дачка і сын. Любіць бавіць час на лецішчы , займацца агародам і хадзіць у лес , падарожнічае па Беларусі.
+Тацяну судзілі ў Менскім гарадзкім судзе паводле двух артыкулаў Крымінальнага кодэксу: ч. 3 арт. 361 КК (заклікі да санкцый і іншых дзеянняў, накіраваных на прычыненне шкоды Беларусі) і ч. 1 арт. 361-4 КК (садзейнічанне экстрэмісцкай дзейнасці). Па гэтых артыкулах ёй маглі прысудзіць толькі калонію. У пачатку траўня прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-09-05 17:24:42</t>
+  </si>
+  <si>
+    <t>Яўген Іванавіч Грук</t>
+  </si>
+  <si>
+    <t>6 кастрычніка 1991</t>
+  </si>
+  <si>
+    <t>Паводле звестак КДБ, Яўгена Грука і Віктара Яскіча асудзілі па арт. 289 КК (акт тэрарызму) і арт. 295 КК (незаконныя дзеянні ў адносінах да агнястрэльнай зброі, боепрыпасаў і выбуховых рэчываў). Аб іх затрыманні стала вядома ў пачатку красавіка 2024 года з сюжэту АНТ. Як сцвярджалі прапагандысты, сілавікі затрымалі як мінімум 12 чалавек, сярод якіх Грук і Яскіч, абвінавачаныя ў кантрабандзе ўзрыўчаткі і планаванні тэрактаў. Па словах аўтара сюжэту, Грук быў інфарматарам СБУ: фатаграфаваў ваенную тэхніку і скідаў яе каардынаты. Пасля Груку далі каманду забраць узрыўчатку са схованкі. Да схованкі мужчыну падвёз Яскіч. Пасля яны абодва павінны былі раскласці ўзрыўчатку са схованкі ў новыя схованкі. У сюжэце не тлумачаць логіку такіх дзеянняў. Разам з Яўгенам была затрыманая і ягоная жонка — Лідзія Грук, але яе лёс невядомы. Аўтары сюжэту казалі, што ў сям'і засталіся чацвёра малалетніх дзяцей.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 24 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-09 15:11:24</t>
   </si>
   <si>
-    <t>Татьяна Федоровна Стасева</t>
-[...63 lines deleted...]
-    <t>10 лет лишения свободы в условиях усиленного режима.</t>
+    <t>Яўген Аляксандравіч Скочка</t>
+  </si>
+  <si>
+    <t>7 кастрычніка 1976</t>
+  </si>
+  <si>
+    <t>Яўген, былы лідэр арганізацыі “Малады Фронт” і актыўны ўдзельнік БХД, з сярэдзіны 2000-х гадоў адышоў ад палітыкі. Пазней ён займаўся будаўніцтвам касцёлаў і аказваў юрыдычную дапамогу людзям.
+У красавіку 2026 года яго прызналі вінаватым у рамках крымінальнай справы, узбуджанай па артыкулах «паклёп у дачыненні да Лукашэнкі», «абраза Лукашэнкі», «дыскрэдытацыя Рэспублікі Беларусь» і «садзейнічанне экстрэмісцкай дзейнасці», і прыгаварылі да пазбаўлення волі ў калоніі.
+За паўгода ў СІЗА Яўгену тройчы мянялі камеру. Таксама ёсць пэўныя пытанні са здароўем : павышаны ціск, па рэцэпце перадаюць спецыяльныя лекі, і ён іх атрымлівае. Яшчэ ў яго нестабільнасць шыйных пазваночных, яму трэба насіць спецыяльны "каўнер". Таксама ў вязня пагоршыўся зрок, ён шмат чытае, асвятлення ў камеры недастаткова.</t>
+  </si>
+  <si>
+    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.04.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-01 19:27:50</t>
+  </si>
+  <si>
+    <t>Аляксей Мікалаевіч Сокал</t>
+  </si>
+  <si>
+    <t>7 кастрычніка 1984</t>
+  </si>
+  <si>
+    <t>Не</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:26:21</t>
+  </si>
+  <si>
+    <t>Аляксандр Уладзіміравіч Зайцаў</t>
+  </si>
+  <si>
+    <t>8 кастрычніка 1982</t>
+  </si>
+  <si>
+    <t>Аляксандр быў затрыманы 22 жніўня 2021 года каля дачы старшыні Вярхоўнага суда РБ Сукала У.А. за спробу падпалу. Магчыма, быў справакаваны супрацоўнікам КДБ.
+У сакавіку 2022 года Аляксандра асудзілі па крымінальным артыкуле "акт тэрарызму" і прыгаварылі да пазбаўлення волі з адбываннем пакарання ў калоніі ўзмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.03.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2021-12-22 19:23:43</t>
   </si>
   <si>
-    <t>Юрий Селивестрович Хлебовец</t>
-[...9 lines deleted...]
-    <t>1,5 года ограничения свободы с направлением в учреждение открытого типа.</t>
+    <t>Аляксандр Васільевіч Петрашкевіч</t>
+  </si>
+  <si>
+    <t>9 кастрычніка 1980</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-23 23:03:36</t>
+  </si>
+  <si>
+    <t>Віктар Ягоравіч Купрык</t>
+  </si>
+  <si>
+    <t>9 кастрычніка 1962</t>
+  </si>
+  <si>
+    <t>Быў асуджаны за тое, што кінуў кактэйль Молатава ў бок сілавікоў падчас акцыі пратэсту, якая прайшла 10 жніўня 2020 года ў Баранавічах.</t>
+  </si>
+  <si>
+    <t>Вырак суда 09.11.2020: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-02-27 19:14:13</t>
+  </si>
+  <si>
+    <t>Юры Селівестравіч Хлебавец</t>
+  </si>
+  <si>
+    <t>9 кастрычніка 1982</t>
+  </si>
+  <si>
+    <t>Нагодай для крымінальнай справы сталі каментары ў чаце "Гродна 97".
+У кастрычніку 2023 года стала вядома, што ў ВУАТ-39 на Юрыя аказваўся ціск з боку адміністрацыі ўстановы, яму далі 4 спагнанні. 25.10.23 г. суд Крупскага раёна вынес рашэнне аб узмацненні жорсткасці рэжыму. Юрыя з ВУАТ накіравалі адбываць рэшту пакарання ў калонію.</t>
+  </si>
+  <si>
+    <t>1,5 гады абмежавання волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2023-05-10 22:56:00</t>
   </si>
   <si>
-    <t>Вадим Андреевич Паценко</t>
-[...15 lines deleted...]
-    <t>21 год лишения свободы в условиях усиленного режима</t>
+    <t>Вадзім Андрэевіч Пацэнка</t>
+  </si>
+  <si>
+    <t>9 кастрычніка 2000</t>
+  </si>
+  <si>
+    <t>Хлопцу 22 гады, родам ён са Свіслачы, мястэчка ў Гродзенскай вобласці. Служыў у войску, а пасля пераехаў жыць у Гродна. Займаўся спортам, напрыклад, прадстаўляў родны горад на юніёрскім спартыўным мнагабор'і.
+Зараз хлопца затрыманы і змешчаны ў СІЗА . Яго абвінавачваюць у падрыхтоўцы да акту тэрарызму.
+Па легендзе КДБ, агучанай у праўладным фільме на АНТ, павінен быў здзейсніць дыверсію ў Гродне.
+На кадрах допыту ён кажа, што яму нібыта паставілі задачу падарваць нафтабазу з дапамогай робата са сваёй нагі і выбухоўкі.
+28.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.04.2024: 21 год пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.06.2024: невядома.</t>
   </si>
   <si>
     <t>2023-04-06 14:47:36</t>
   </si>
   <si>
-    <t>Виктор Егорович Куприк</t>
-[...48 lines deleted...]
-    <t>7 лет лишения свободы в колонии</t>
+    <t>Аляксандр Вячаслававіч Ванчанка</t>
+  </si>
+  <si>
+    <t>10 кастрычніка 1981</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.05.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-24 00:12:48</t>
+  </si>
+  <si>
+    <t>Аляксандр Васільевіч Піўчук</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 1966</t>
+  </si>
+  <si>
+    <t>04.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>ПУАТ-36, 220039, г. Мінск, вул. Караткевіча, 14</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.04.2024: 3 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 100 базавых велічынь штрафу, 2000 рублёў кампенсацыі. Апеляцыя 04.06.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:41:04</t>
+  </si>
+  <si>
+    <t>Аляксандр Анатольевіч Ганчароў</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 1973</t>
+  </si>
+  <si>
+    <t>Паводле матэрыялаў абвінавачання , Аляксандр Ганчароў праз банкаўскі перавод перавёў грашовыя сродкі на фінансаванне дзейнасці “палка імя Кастуся Каліноўскага”.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-12-04 02:34:04</t>
+  </si>
+  <si>
+    <t>Сяргей Рыгоравіч Нікіцін</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 1975</t>
+  </si>
+  <si>
+    <t>Ваеннаслужачы (магчыма, і КДБ).
+14.10.2022 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>6 гадоў пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:22:35</t>
+  </si>
+  <si>
+    <t>Раман Сяргеевіч Шчарбакоў</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 1997</t>
+  </si>
+  <si>
+    <t>18.07.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>невядома гадоў пазбаўлення волі ў калоніі</t>
+  </si>
+  <si>
+    <t>2023-07-12 16:30:13</t>
+  </si>
+  <si>
+    <t>Сяргей Васільевіч Гуня</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 2001</t>
+  </si>
+  <si>
+    <t>11.08.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.06.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.08.2023: невядома.</t>
   </si>
   <si>
     <t>2023-05-20 00:59:23</t>
   </si>
   <si>
-    <t>Александр Сергеевич Баркун</t>
-[...85 lines deleted...]
-    <t>Решение суда 27.12.2021: 11 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 25.02.2022: приговор оставлен без изменения. Суд по смене режима 15.06.2022: 3 года тюремного режима.</t>
+    <t>Ягор Аляксандравіч Дуднікаў</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 2000</t>
+  </si>
+  <si>
+    <t>Ягор, грамадзянін Расіі, быў затрыманы 4 траўня 2021 года супрацоўнікамі ГУБАЗіКа на здымнай кватэры пасля ператрусу і падвергся жорсткаму збіццю. Цягам сямі месяцаў яго ўтрымлівалі ў СІЗА па абвінавачанні ў «арганізацыі дзеянняў, якія груба парушаюць грамадскі парадак» — за агучванне відэаролікаў і аўдыёпаведамленняў у тэлеграм-канале «АГСБ». Аднак у снежні таго ж года яго асудзілі па артыкулах «распальванне варожасці» і «заклікі да дзеянняў, накіраваных на прычыненне шкоды нацыянальнай бяспецы Беларусі», прызначыўшы максімальна магчымы тэрмін пазбаўлення волі.
+У чэрвені 2022 года ўмовы ўтрымання былі ўзмоцнены, і Ягора перавялі на турэмны рэжым.</t>
+  </si>
+  <si>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>Вырак суда 27.12.2021: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 25.02.2022: прысуд пакінуты без змены. Суд па змене рэжыму 15.06.2022: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-05-29 23:01:41</t>
   </si>
   <si>
-    <t>Александр Александрович Игнатюк</t>
-[...12 lines deleted...]
-    <t>Решение суда 05.04.2024: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 28.05.2024: неизвестно.</t>
+    <t>Андрэй Юр'евіч Печань</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 1990</t>
+  </si>
+  <si>
+    <t>Нарадзіўся ў вёсцы Пугачова Докшыцкага раёна. Апошнія гады жыў у Менску.</t>
+  </si>
+  <si>
+    <t>2026-01-20 22:32:09</t>
+  </si>
+  <si>
+    <t>Арцём Андрэевіч Шманоўскі</t>
+  </si>
+  <si>
+    <t>11 кастрычніка 1994</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-16 21:59:34</t>
+  </si>
+  <si>
+    <t>Аляксандр Сяргеевіч Рэзнік</t>
+  </si>
+  <si>
+    <t>12 кастрычніка 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аляксандра затрымалі 29 верасня 2020 года па справе аб масавых беспарадках і абвінавацілі ва ўдзеле ў тэлеграм-каналах "радыкальнага кірунку", а таксама ў намеры пашкодзіць або знішчыць тры кіёскі "Табакерка".
+</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:41:35</t>
+  </si>
+  <si>
+    <t>Аляксандр Аляксандравіч Ігнацюк</t>
+  </si>
+  <si>
+    <t>12 кастрычніка 1971</t>
+  </si>
+  <si>
+    <t>Журналіст-фрылансер з Пінска, уладальнік сайта і старонкі ў TikTok "пра Столін".
+Аляксандр даўно жыў адзін на Палессі, таму пра яго затрыманне стала вядома выпадкова. Неабыякавыя людзі занепакоіліся, што ён даўно не выходзіць на сувязь. Аказалася, што Аляксандр змешчаны ў брэсцкае СІЗА-7. паводле неправеранай інфармацыі, яму інкрымінуюць "садзейнічанне экстрэмісцкай дзейнасці".
+Таксама Аляксандр - бацька хлопца, які "разабраў" вадамёт у Мінску на пратэстах 2020.
+Па версіі МУС , мужчына рабіў ролікі з кампраматам, паказваў іх мясцовым прадпрымальнікам і патрабаваў грошы за «маўчанне». Таксама ён нібыта "садзейнічаў дзейнасці экстрэмісцкага тэлеграм-канала, адміністратары якога знаходзяцца за мяжой».
+28.05.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.04.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.05.2024: невядома.</t>
   </si>
   <si>
     <t>2023-08-10 19:05:31</t>
   </si>
   <si>
-    <t>Александр Сергеевич Резник</t>
-[...33 lines deleted...]
-    <t>Решение суда 28.09.2022: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 28.02.2023: приговор оставлен без изменения.</t>
+    <t>Аляксандр Мікалаевіч Мураўёў</t>
+  </si>
+  <si>
+    <t>13 кастрычніка 1989</t>
+  </si>
+  <si>
+    <t>Аляксандр, кіроўца, быў затрыманы ў лістападзе 2021 года ў межах крымінальнай справы, звязанай з ініцыятывай «Буслы ляцяць». Некаторыя эпізоды абвінавачання тычыліся пашкоджання аўтамабіля суддзі Барысаўскага раёна. У выніку ён быў прыгавораны да працяглага тэрміну пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.09.2022: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.02.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-05-26 01:16:13</t>
   </si>
   <si>
-    <t>Олег Петрович Слабухо</t>
-[...45 lines deleted...]
-    <t>неизвестно</t>
+    <t>Сяргей Канстанцінавіч Рамашоў</t>
+  </si>
+  <si>
+    <t>14 кастрычніка 1960</t>
+  </si>
+  <si>
+    <t>Сяргей працаваў урачом УАЗ-дыягностыкі ў гарадской паліклініцы № 4 Гродна, а таксама ў медыцынскім цэнтры "Расмед". Яго прафесійны стаж - больш за 30 гадоў. Ён вядомы таксама як аматар шахмат - у 2022 годзе стаў пераможцам абласнога шахматнага турніру сярод медработнікаў. Невядомымі пакуль застаецца сутнасць абвінавачанняў і канкрэтны прысуд, вынесены Рамашову. Пакуль ёсць толькі інфармацыя, што яго прыгаварылі да пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-08-16 17:46:23</t>
+  </si>
+  <si>
+    <t>Аляксандр Сяргеевіч Сяргееў</t>
+  </si>
+  <si>
+    <t>14 кастрычніка 1985</t>
+  </si>
+  <si>
+    <t>Затрыманы за ўдзел у акцыях пратэсту.
+17.10.2022 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>невядома</t>
   </si>
   <si>
     <t>2022-04-28 01:19:45</t>
   </si>
   <si>
-    <t>Николай Сергеевич Рой</t>
-[...9 lines deleted...]
-    <t>Решение суда 21.06.2023: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 04.10.2023: приговор оставлен без изменения.</t>
+    <t>Мікалай Сяргеевіч Рой</t>
+  </si>
+  <si>
+    <t>14 кастрычніка 1981</t>
+  </si>
+  <si>
+    <t>Мікалай, інжынер-сістэматэхнік і былы супрацоўнік РУП «Белтэлекам», быў затрыманы ў жніўні 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму». У чэрвені 2023 года яго асудзілі па некалькіх крымінальных артыкулах, прызначыўшы вялікі тэрмін пазбаўлення волі.
+Паводле абвінавачання, з ліпеня 2020 года па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група, мэтай якой было здзяйсненне экстрэмісцкіх злачынстваў. У групе ўдзельнічалі радыкальна настроеныя асобы, у тым ліку былыя і дзейныя вайскоўцы, супрацоўнікі сілавых органаў, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам». Гэтая справа звязана з абвінавачваннямі ў спробе падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыі масавых беспарадкаў».</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.06.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-01-23 20:19:33</t>
   </si>
   <si>
-    <t>Сергей Константинович Ромашов</t>
-[...78 lines deleted...]
-    <t>Решение суда 16.08.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 29.10.2024: неизвестно.</t>
+    <t>Віталь Фёдаравіч Цішчанка</t>
+  </si>
+  <si>
+    <t>15 кастрычніка 1976</t>
+  </si>
+  <si>
+    <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:51:19</t>
+  </si>
+  <si>
+    <t>Антон Генадзевіч Шулякоўскі</t>
+  </si>
+  <si>
+    <t>15 кастрычніка 2000</t>
+  </si>
+  <si>
+    <t>Знаходзіўся пад вартай за ўдзел 11 жніўня 2020 года ў пратэстах у горадзе Брэсце па ч. 1 арт. 342 КК РБ. Быў адпушчаны пад залог 1 красавіка 2025 года.</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.05.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-03-26 15:05:46</t>
+  </si>
+  <si>
+    <t>Ігар Уладзіміравіч Шкетаў</t>
+  </si>
+  <si>
+    <t>15 кастрычніка 1987</t>
+  </si>
+  <si>
+    <t>Ігар - адміністратар папулярнага пабліка "Падслухана Глыбокае" з аўдыторыяй больш за 26 000 чалавек. У жніўні 2024 года яго асудзілі за «распаўсюд экстрэмісцкіх матэрыялаў», а праз месяц Віцебскі ГУБАЗіК затрымаў яго і запісаў «пакаяльнае відэа».
+У лютым 2025 года Ігара прызналі вінаватым па артыкуле "актыўны ўдзел у дзеяннях, якія груба парушаюць грамадскі парадак" і прыгаварылі да абмежавання волі з накіраваннем.</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.02.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-01-27 12:52:04</t>
+  </si>
+  <si>
+    <t>Аляксандр Дзмітрыевіч Камлёнак</t>
+  </si>
+  <si>
+    <t>15 кастрычніка 1981</t>
+  </si>
+  <si>
+    <t>Яго затрымалі ў лютым, калі ён вярнуўся ў Беларусь з працы. Раней Аляксандр працаваў у лакаматыўным дэпо, але пасля 2020 года быў або звольнены, або сам звольніўся - падобна, што звальненне было палітычна матываваным. Пасля гэтага Камляня працаваў дальнабойшчыкам у заходніх краінах. А калі вярнуўся дадому з працы, быў затрыманы. Яго абвінавацілі ў абразе прадстаўніка ўлады.
+Суд Верхнядзвінскага раёна прызнаў старонку Аляксандра ў «Аднакласніках» экстрэмісцкай.</t>
+  </si>
+  <si>
+    <t>Вырак суда 16.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.10.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2024-05-23 20:19:37</t>
   </si>
   <si>
-    <t>Анатолий Анатольевич Мацулевич</t>
-[...8 lines deleted...]
-    <t>7,5 лет лишения свободы в колонии.</t>
+    <t>Анатоль Анатольевіч Мацулевіч</t>
+  </si>
+  <si>
+    <t>16 кастрычніка 1969</t>
+  </si>
+  <si>
+    <t>Асуджаны за стварэнне і адміністраванне тэлеграм-каналу «Полацк Наваполацк Краіна Для Жыцця Чат Свабоду Сяргею Ціханоўскаму».</t>
+  </si>
+  <si>
+    <t>7,5 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-04-21 12:24:10</t>
   </si>
   <si>
-    <t>Ксения Викторовна Суша</t>
-[...26 lines deleted...]
-    <t>Решение суда 03.02.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Сяргей Аляксеевіч Алдасеў</t>
+  </si>
+  <si>
+    <t>16 кастрычніка 1986</t>
+  </si>
+  <si>
+    <t>Гэта 38-гадовы лётчык, які па стане на 2020 год служыў у 61-й знішчальнай авіяцыйнай базе ў Баранавічах. Алдасеў скончыў авіяцыйны факультэт Ваеннай акадэміі Беларусі. Ці застаўся Алдасеў у войску пасля 2020 года, невядома.</t>
+  </si>
+  <si>
+    <t>ПУАТ-46, 213188, Магілёўская вобл., г.п. Круглае, вул.Савецкая, 96</t>
+  </si>
+  <si>
+    <t>Вырак суда 09.01.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 27.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-01-05 16:58:44</t>
+  </si>
+  <si>
+    <t>Вячаслаў Яўгенавіч Ільіч</t>
+  </si>
+  <si>
+    <t>18 кастрычніка 1963</t>
+  </si>
+  <si>
+    <t>Былы намеснік начальніка Жодзінскага ГАУС, узначальваў крымінальную міліцыю і выйшаў у адстаўку ў 2008-м у званні падпалкоўніка. Пасля ён быў дырэктарам Жодзінскага гарадскога цэнтра культуры і забаў.
+У 2020 годзе ён і яшчэ 4 былыя супрацоўнікі Жодзінскага ГАУС запісалі зварот да калег, якія падчас пратэстаў працавалі ў жодзінскай міліцыі, і да ўсіх работнікаў праваахоўных органаў Беларусі.
+Вячаслаў у звароце кажа, што разумее, што супрацоўнікі нясуць службу ў вельмі цяжкіх умовах, але заклікае іх выконваць "службовы абавязак так, як вы хацелі б, каб яго выконвалі [у дачыненні да] вас і вашых блізкіх. Тады вы зможаце глядзець у вочы народу і зараз, падчас службы, і потым, знаходзячыся на заслужаным адпачынку».
+Па паведамленні СМІ , усе пяцёра былі затрыманыя ў пачатку лютага 2024 года.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-01-06 14:36:11</t>
   </si>
   <si>
-    <t>Маргарита Яковлевна Рабинович (Есепкина)</t>
-[...6 lines deleted...]
-Подробности обвинения официально не раскрываются. По косвенным признакам есть предположение, что дело может быть связано с решением КГБ признать «Беларускую аналітычную майстэрню» профессора Андрея Вардомацкого экстремистским формированием. Эта организация проводила социологические опросы среди белорусских граждан. На данный момент нет никаких подтверждений, что Тина или её дочь действительно участвовали в исследованиях БАМ. Но даже если бы такое участие имело место, оно не нарушало бы закон: на момент возможного контакта с майстэрняй она ещё не была признана экстремистским формированием. </t>
+    <t>Маргарыта Якаўлеўна Рабіновіч (Ясэпкіна)</t>
+  </si>
+  <si>
+    <t>18 кастрычніка 2002</t>
+  </si>
+  <si>
+    <t>Маргарыта, старэйшая дачка Ціны Палынскай, разам з мамай была затрымана ў канцы траўня 2-25 гады. Абедзьве знаходзяцца пад вартай па крымінальнай справе.
+Падрабязнасці абвінавачання афіцыйна не раскрываюцца. Па ўскосных прыкметах ёсць меркаванне , што справа можа быць звязана з рашэннем КДБ прызнаць «Беларускую аналітычную майстэрню» прафесара Андрэя Вардамацкага экстрэмісцкім фармаваннем. Гэтая арганізацыя праводзіла сацыялагічныя апытанні сярод беларускіх грамадзян. На дадзены момант няма ніякіх пацверджанняў, што Ціна ці яе дачка сапраўды ўдзельнічалі ў даследаваннях БАМ. Але нават калі б такі ўдзел меў месца, ён не парушаў бы закон: на момант магчымага кантакту з майстэрняй яна яшчэ не была прызнана экстрэмісцкім фармаваннем.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-06-04 16:10:13</t>
   </si>
   <si>
-    <t>Александр Юрьевич Воронин</t>
-[...8 lines deleted...]
-    <t>Решение суда 12.10.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 01.12.2023: неизвестно.</t>
+    <t>Аляксандр Юр'евіч Варонін</t>
+  </si>
+  <si>
+    <t>18 кастрычніка 1985</t>
+  </si>
+  <si>
+    <t>Жыхар Брэста, відэааператар. Ёсць непаўналетнія дзеці. 7 чэрвеня 2023 года быў затрыманы па адміністрацыйнай справе (ч. 2 арт.19.11 КаАП), атрымаў 10 сутак арышту за падпіску на "Люстэрка" ва інстаграм. Выйшаў на волю, але праз два тыдні быў затрыманы па крымінальнай справе.</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.10.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 01.12.2023: невядома.</t>
   </si>
   <si>
     <t>2023-10-31 17:36:51</t>
   </si>
   <si>
-    <t>Александр Валентинович Аранович</t>
-[...45 lines deleted...]
-    <t>Решение суда 14.02.2024: 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Аляксандр Віктаравіч Сысоеў</t>
+  </si>
+  <si>
+    <t>20 кастрычніка 1984</t>
+  </si>
+  <si>
+    <t>Сысоеў родам з Броннай гары, апошнія гады жыў у Бярозе (Брэсцкая вобласць). Па дадзеных з ужо выдаленага профіля ва «Вконтакте», у 2008 году скончыў БДУІР па спецыяльнасці «Штучны інтэлект». Да моманту арышту распрацоўваў камп'ютарную гульню. Мужчыну затрымалі 5 ліпеня 2023 г., з таго часу ён пад вартай.Мужчыну паставілі ў віну тое, што праз сацсетку "Facebook" выкарыстоўваючы плацежную сістэму "PayPal" ён пералічыў грошы палку Каліноўскага. Пераклад на суму 12,91 долараў ЗША быў з беларускай карты.12 лютага пракурор Богуш запатрабаваў для Сысоева 5 гадоў калоніі ўзмоцненага рэжыму. Прыгавор абвяшчалі 14 лютага. Дакладны прысуд на дадзены момант невядомы, аднак у абсалютнай большасці выпадкаў па палітычных справах брэсцкія суддзі прысуджаюць тое, што просяць пракуроры.</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.02.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2024-02-08 00:49:54</t>
   </si>
   <si>
-    <t>Владимир Викторович Меликаев</t>
-[...23 lines deleted...]
-    <t>Решение суда дата неизвестна: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 29.03.2023: приговор оставлен без изменения. Решение суда 16.05.2024: неизвестно. Апелляция 08.08.2024: неизвестно.</t>
+    <t>Аляксандр Васільевіч Куліковіч</t>
+  </si>
+  <si>
+    <t>20 кастрычніка 1986</t>
+  </si>
+  <si>
+    <t>Аляксандр быў затрыманы ў канцы лютага 2025 года і ў чэрвені таго ж года прызнаны вінаватым па артыкуле "садзейнічанне экстрэмісцкай дзейнасці".</t>
+  </si>
+  <si>
+    <t>ПУАТ-6, 225886, Брэсцкая вобл., Кобрынскі р-н, д. Лушчыкі, вул. Лясная, д. 14</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.06.2025: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:40:42</t>
+  </si>
+  <si>
+    <t>Леанід Віктаравіч Кавалёў</t>
+  </si>
+  <si>
+    <t>20 кастрычніка 1991</t>
+  </si>
+  <si>
+    <t>Леанід быў затрыманы і асуджаны за тое, што, паводле версіі следства, вырабіў два «кактэйлі Молатава», перавёз іх у цэнтр Гомеля і схаваў. Увечары 10 жніўня 2020 года ён нібыта знайшоў двух выканаўцаў - Дзмітрыя Карнеева і Мікіту Залатарова - і перадаў ім бутэлькі, прапаноўваючы падпаліць будынак, аўтобус або аўтазак. Леанід віну не прызнаў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.02.2021: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 23.04.2021: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:12:24</t>
+  </si>
+  <si>
+    <t>Іван Аляксандравіч Саўцін</t>
+  </si>
+  <si>
+    <t>20 кастрычніка 1978</t>
+  </si>
+  <si>
+    <t>Іван, гомельскі актывіст і валанцёр «Краіны для жыцця», сябра Беларускай сацыял-дэмакратычнай партыі, пасля некалькіх затрыманняў, адміністрацыйнага арышту і ўзбуджэння дзвюх крымінальных спраў у 2020 годзе з'ехаў у Расію.
+Знаходзячыся ў Калінінградзе, у красавіку 2021 года Іван быў затрыманы пры спробе перасячы мяжу з Польшчай. Па запыце беларускіх праваахоўнікаў яму прад'явілі абвінавачанні ў рамках крымінальнай справы па чатырох артыкулах, у тым ліку «тэрарызм». Аднак пасля праверкі расійскі бок зняў тры з чатырох абвінавачанняў. Праз год, 26 красавіка 2022 года, Іван выйшаў на волю пад падпіску аб нявыездзе.
+27 траўня 2022 года яго зноў затрымалі, а напрыканцы чэрвеня экстрадавалі ў Беларусь. Згодна з матэрыяламі справы, у 2018 годзе ён нібыта прысвоіў больш за 68 тысяч рублёў. Следства таксама адзначыла, што ў 2020 годзе Іван удзельнічаў у акцыях пратэсту, здымаў відэа і звяртаўся ў дзяржаўныя структуры.
+У снежні 2022 года яго асудзілі за «махлярства». У красавіку 2024 года Івана зноў асудзілі па артыкуле «злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі».</t>
+  </si>
+  <si>
+    <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 29.03.2023: прысуд пакінуты без змены. Вырак суда 16.05.2024: невядома. Апеляцыя 08.08.2024: невядома.</t>
   </si>
   <si>
     <t>2021-04-29 16:58:20</t>
   </si>
   <si>
-    <t>Алексей Юрьевич Мельников</t>
-[...45 lines deleted...]
-    <t>5 лет лишения свободы в условиях усиленного режима.</t>
+    <t>Яўген Алегавіч Клімаў</t>
+  </si>
+  <si>
+    <t>21 кастрычніка 1996</t>
+  </si>
+  <si>
+    <t>Асуджаны за адміністраванне канала «Петрыкаў 97%».
+У канале абмяркоўваліся пытанні выбараў, месца і час правядзення мірных мітынгаў для нязгодных з вынікамі падліку галасоў на выбарах ды іншыя пытанні.
+Яўгена Клімава таксама абвінавацілі ў распальванні сацыяльнай варожасці за рэпост паведамлення аб АМАПе з тэлеграм-канала «Nexta».</t>
+  </si>
+  <si>
+    <t>5 гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму .</t>
   </si>
   <si>
     <t>2022-03-27 02:15:25</t>
   </si>
   <si>
-    <t>Игорь Леонтьевич Карпицкий</t>
-[...9 lines deleted...]
-    <t>7 лет лишения свободы в колонии усиленного режима.</t>
+    <t>Дзяніс Валер'евіч Сакалоў</t>
+  </si>
+  <si>
+    <t>21 кастрычніка 1980</t>
+  </si>
+  <si>
+    <t>быў затрыманы ў межах крымінальнай справы, якую КДБ узбудзіў па факце "спробы ўчынення акта тэрарызму" ў Мачулішчах.
+Галоўны фігурант справы і, як сцвярджалі афіцыйныя органы і прапагандысты, выканаўца дыверсіі - Мікалай Швец, быў вызвалены ў чэрвені па абмене з Украінай. Але, нягледзячы на гэта, па справе ідзе суд і ягоным памагатым у Беларусі пагражаюць вялікія тэрміны зняволення. Завочна судзяць і самога Швеца.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.10.2024: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 27.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-08-13 13:00:42</t>
+  </si>
+  <si>
+    <t>Ігар Лявонцьевіч Карпіцкі</t>
+  </si>
+  <si>
+    <t>21 кастрычніка 1969</t>
+  </si>
+  <si>
+    <t>Ігар быў затрыманы ў кастрычніку 2021 года ў рамках крымінальнай справы, узбуджанай па некалькіх артыкулах, уключаючы «гвалт альбо пагроза прымянення гвалту ў дачыненні да службовай асобы, якая выконвае службовыя абавязкі, ці іншай асобы, якая выконвае грамадскі абавязак».
+Па версіі следства, Ігар адпраўляў электронныя паведамленні на адрас афіцыйнага інтэрнэт-партала Лукашэнкі, у якіх утрымліваліся пагрозы гвалту, а таксама публікаваў абразы ў адрас прадстаўнікоў улады, у тым ліку супрацоўнікаў органаў унутраных спраў, і аналагічныя паведамленні накіроўваў супрацоўнікам Следчага камітэта. Акрамя таго, ён удзельнічаў у пратэстах падчас паслявыбарчых акцыяў у Менску ў 2020 годзе.
+У чэрвені 2022 года яго прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі. Таксама вядома, што «пацярпелыя» сілавікі вылучылі матэрыяльныя іскі аб кампенсацыі маральнай шкоды.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.06.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, невядома рублёў кампенсацыі.</t>
   </si>
   <si>
     <t>2021-10-26 19:09:48</t>
   </si>
   <si>
-    <t>Максим Николаевич Куровский</t>
-[...13 lines deleted...]
-    <t>Решение суда 17.10.2022: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 09.12.2022: приговор оставлен без изменения. Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях строгого режима.</t>
+    <t>Максім Мікалаевіч Куроўскі</t>
+  </si>
+  <si>
+    <t>21 кастрычніка 1981</t>
+  </si>
+  <si>
+    <t>Паводле матэрыялаў абвінавачання, Максім Куроўскі ў адным з чатаў мэсэнджэра “Telegram” наўмысна размяшчаў паведамленні ў дачыненні да прэзідэнта Лукашэнкі, непрыстойныя па форме і абразлівыя па змесце.
+Экспертызай устаноўлена, што паведамленні змяшчалі негатыўную ацэнку кіраўніка дзяржавы, прыніжалі яго гонар і годнасць. Прычым карыстаўся пры гэтым беларускай мовай. Былы следчы Пружанскага райаддзела СК. Звольніўся са службы ў 2020 годзе.
+12.06.2024 вызвалены цалкам адбыўшы тэрмін пакарання, прызначаны судом.</t>
+  </si>
+  <si>
+    <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.10.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.12.2022: прысуд пакінуты без змены. Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-18 22:14:36</t>
   </si>
   <si>
-    <t>Денис Валерьевич Соколов</t>
-[...21 lines deleted...]
-    <t>Сначала Ивана арестовали на 15 суток, затем поместили в СИЗО по уголовному делу.</t>
+    <t>Яўген Іванавіч Гурыновіч</t>
+  </si>
+  <si>
+    <t>22 кастрычніка 1992</t>
+  </si>
+  <si>
+    <t>Галоўны інспектар на мытні.
+У Мінскім гарадскім судзе з 10 кастрычніка 2023 года ў закрытым рэжыме пачалі судзіць трох супрацоўніках мытнай службы Яўгена Гурыновіча, Віктара Новіка, Уладзіміра Журомскага. Агулам іх судзілі па васьмі артыкулах Крымінальнага кодэкса. Цяпер праваабаронцам стала вядома, што 27 лютага 2024 г. працягнуць судзіць па гэтай справе толькі 31-гадовага мытнага інспектара Яўгена Гурыновіча. Месца працэсу - СІЗА-1. Ці можа гэта быць са станам здароўя мужчыны - невядома. Верагодна, ягоная справа выдзелена ў асобную вытворчасць, але суд над іншымі пакуль не прызначаны.
+Пасля затрымання супрацоўнікі ўнутраных органаў моцна пашкодзілі Яўгену спіну, пасля чаго ён быў вымушаны перамяшчацца на мыліцах .
+24 траўня 2024 года ў Яўгена адбыўся разгляд апеляцыйнай скаргі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.04.2024: 13 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 24.05.2024: прысуд пакінуты без змены. Апеляцыя 16.08.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2023-10-10 00:23:21</t>
+  </si>
+  <si>
+    <t>Вячаслаў Сяргеевіч Бандарчук</t>
+  </si>
+  <si>
+    <t>22 кастрычніка 2006</t>
+  </si>
+  <si>
+    <t>Як мяркуецца, асуджаны па "справе скінхэдаў" у Мазыры. Па сцвярджэнні праўладных крыніц расследаванне вялося 12 месяцаў. За гэты час узбуджана 34 крымінальныя справы па розных артыкулах КК РБ. Былі затрыманы восем чалавек, сем з якіх не дасягнулі 18-годдзя ў момант учынення злачынстваў.
+Скуды па ўсім Вячаслаў быў прызнаны вінаватым "у стварэнні экстрэмісцкага фарміравання, кіраўніцтве такім фарміраваннем; рэабілітацыі нацызму; узбуджэнні расавай, нацыянальнай, рэлігійнай або сацыяльнай варожасці і варожасці; публічнай абразе Прэзідэнта Беларусі; падрыхтоўцы і здзяйсненні злоснага хуліганства".</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:16:33</t>
+  </si>
+  <si>
+    <t>Іван Пятровіч Палевікоў</t>
+  </si>
+  <si>
+    <t>22 кастрычніка 2002</t>
+  </si>
+  <si>
+    <t>Спачатку Івана арыштавалі на 15 сутак , пасля змясцілі ў СІЗА па крымінальнай справе.</t>
   </si>
   <si>
     <t>2025-03-04 20:10:16</t>
   </si>
   <si>
-    <t>Евгений Иванович Гуринович</t>
-[...47 lines deleted...]
-    <t>12 лет колонии в условиях усиленного режима</t>
+    <t>Сяргей Міхайлавіч Шамецька</t>
+  </si>
+  <si>
+    <t>23 кастрычніка 1992</t>
+  </si>
+  <si>
+    <t>Сяргей, супрацоўнік ЗАТ «Атлант», быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
+У лютым 2023 года Сяргея прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.02.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-08-23 00:03:24</t>
   </si>
   <si>
-    <t>Михаил Александрович Лабань</t>
-[...26 lines deleted...]
-    <t>7 лет лишения своободы в колонии.</t>
+    <t>Уладзіслаў Андрыянавіч Краскоўскі</t>
+  </si>
+  <si>
+    <t>24 кастрычніка 1998</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-02-16 23:16:15</t>
+  </si>
+  <si>
+    <t>Аксана Міхайлаўна Шаляпіна</t>
+  </si>
+  <si>
+    <t>24 кастрычніка 1977</t>
+  </si>
+  <si>
+    <t>Скончыла архітэктурны факультэт. Мастак. Кірунак - экспрэсіянізм. Тэхніка - пастозная жывапіс. Работы знаходзяцца ў прыватных калекцыях Амерыкі, Германіі, Казахстана, Расіі, Грузіі, Беларусі, Люксембурга, Фінляндыі, Італіі, а таксама ў галерэі Larus (USA). Тры персанальныя выставы. Член Саюза мастакоў "Майстар-Міратворац".
+Меркавана затрымана за дапамогу палітвязням.</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.11.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-07-22 18:12:39</t>
+  </si>
+  <si>
+    <t>Андрэй Станіслававіч Пакаленка</t>
+  </si>
+  <si>
+    <t>24 кастрычніка 1981</t>
+  </si>
+  <si>
+    <t>Экс-кіраўнік "Інтэкс-прэс". "Інтэкс-прэс" быў найбуйнейшым і самым паспяховым незалежным рэгіянальным медыя ў Беларусі, але ўлады разграмілі яго ў 2021 годзе.
+Пасля ліквідацыі ўладамі найбуйнейшага рэгіянальнага выдання Intex-Press у 2023 годзе Янукевіч і Пакаленка стварылі рэгіянальны партал навін bar24.by. У снежні 2024-га ў рэдакцыі bar24.by і ў кватэрах супрацоўнікаў прайшлі ператрусы, частка супрацоўнікаў была затрымана.
+Янукевіч прыгавораны да 14 гадоў пазбаўлення волі і штрафу ў 135 000 рублёў (каля 40 000 еўра), Пакаленка - да 12 гадоў пазбаўлення волі і штрафу ў 45 000 рублёў (каля 13 000 еўра). Як паведамляе БАЖ , «ёсць інфармацыя аб вялізным агульным спагнанні ў памеры каля 200 000 рублёў (каля 60 000 еўра)».
+Сутнасць абвінавачання невядомая.</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.02.2026: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 08.06.2026: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-03 15:08:58</t>
+  </si>
+  <si>
+    <t>Максім Ігаравіч Мнацаканаў</t>
+  </si>
+  <si>
+    <t>24 кастрычніка 1988</t>
+  </si>
+  <si>
+    <t>Быў затрыманы за каментары ў сацсетках. Максіма дома чакае сын 10 гадоў.
+17.11.2023 адбылося апеляцыйнае паседжанне суда.</t>
+  </si>
+  <si>
+    <t>7 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2023-02-27 01:16:43</t>
   </si>
   <si>
-    <t>Оксана Михайловна Шаляпина</t>
-[...42 lines deleted...]
-    <t> Валерия обвиняют в измене государству. В декабре 2022 года телеканал «Беларусь 1» выпустил фильм о контрразведке КГБ, где рассказали о беларусах и гражданах других стран, которых обвиняют в работе на иностранные спецслужбы. Валерия Романовского в фильме назвали «бывшим начальником службы воздушной разведки». В сюжете «Беларусь 1» говорится, что во время службы родственник из Литвы «свел» подозреваемого с агентами департамента госбезопасности страны. Для них Романовский фотографировал служебные документы, а однажды передал спецслужбам данные о строительстве БелАЭС, утверждается в фильме.</t>
+    <t>Павел Сяргеевіч Чарняк</t>
+  </si>
+  <si>
+    <t>25 кастрычніка 1984</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-10 20:55:07</t>
+  </si>
+  <si>
+    <t>Дзмітрый Уладзіміравіч Дробыш</t>
+  </si>
+  <si>
+    <t>25 кастрычніка 1975</t>
+  </si>
+  <si>
+    <t>2026-04-04 11:32:59</t>
+  </si>
+  <si>
+    <t>Валерый Леанідавіч Раманоўскі</t>
+  </si>
+  <si>
+    <t>25 кастрычніка 1978</t>
+  </si>
+  <si>
+    <t>Былы кіраўнік Службы паветранай разведкі. Асуджаны судовай калегіяй па крымінальных справах Віцебскага абласнога суда па арт. 356 КК РБ - здрада дзяржаве. Справу разглядаў у закрытым фармаце з 28 сакавіка па 15 траўня 2023 года. Дакладны прысуд, вынесены Валерыю, невядомы, але былыя палітвязні паведамілі, што ён больш за сем гадоў.
+У снежні 2022 года тэлеканал "Беларусь 1" выпусціў фільм пра контрразведку КДБ, дзе расказалі пра беларусаў і грамадзян іншых краін, якіх абвінавачваюць у працы на замежныя спецслужбы. Валерыя Раманоўскага ў фільме назвалі "былым начальнікам службы паветранай разведкі". У сюжэце "Беларусь 1" гаворыцца, што падчас службы сваяк з Літвы "звёў" падазраванага з агентамі дэпартамента дзяржбяспекі краіны. Для іх Раманоўскі фатаграфаваў службовыя дакументы, а аднойчы перадаў спецслужбам звесткі аб будаўніцтве БелАЭС, сцвярджаецца ў фільме.</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.05.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2023-05-05 00:12:29</t>
   </si>
   <si>
-    <t>Сергей Анатольевич Шпак</t>
-[...58 lines deleted...]
-    <t>Решение суда 02.12.2024: 10 лет лишения свободы в колонии в условиях усиленного режима, 550 базовых величин штрафа. Апелляция 25.02.2025: неизвестно.</t>
+    <t>Віталь Анатольевіч Мусіловіч</t>
+  </si>
+  <si>
+    <t>26 кастрычніка 1969</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-13 00:20:14</t>
+  </si>
+  <si>
+    <t>Вячаслаў Аляксандравіч Бародзій</t>
+  </si>
+  <si>
+    <t>26 кастрычніка 1978</t>
+  </si>
+  <si>
+    <t>Грамадзянін Украіны.
+Падрабязнасці пераследу ўкраінскага егера сталі вядомы з прапагандысцкага фільма 11 верасня 2023 года, які паказалі адразу на ўсіх дзяржаўных каналах. У ім Вячаслава на следчых дзеяннях вадзілі на ланцугі. Камітэт дзяржбяспекі паведаміў, што затрымаў у Беларусі шэсць чалавек па абвінавачанні ў супрацоўніцтве з "Службай бяспекі Украіны" і "падрыхтоўцы тэрактаў". На відэа некаторыя з іх выглядаюць збітымі, некаторых на следчых дзеяннях водзяць на ланцугах, аднаго з затрыманых знялі ў СІЗА КДБ. У выніку трох чалавек абвінавацілі адразу па шасці артыкулах Крымінальнага кодэкса, у тым ліку "Здрада дзяржаве" і "агентурную дзейнасць".
+Украінскага егера Вячаслава Бародыя затрымалі 1 верасня 2023 года ў Ельскім раёне Беларусі, які мяжуе з Жытомірскай вобласцю Украіны. Вядома, што Вячаслаў нарадзіўся ў Жытомірскай вобласці, некаторы час жыў у Мазыры, а потым вярнуўся ва Украіну і працаваў егерам, выхоўвае трох дзяцей. У фільме расказалі, што Бародый пасля пачатку поўнамаштабнай вайны нібыта прайшоў падрыхтоўку ў навучальным цэнтры Галоўнага ўпраўлення разведкі Мінабароны Украіны і што "з сакавіка 2023 года, акрамя ГУР Мінабароны, ён стаў супрацоўнічаць яшчэ і са Службай бяспекі Украіны".</t>
+  </si>
+  <si>
+    <t>Вырак суда 02.12.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 550 базавых велічынь штрафу. Апеляцыя 25.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-10-10 22:15:03</t>
   </si>
   <si>
-    <t>Антон Николаевич Станкевич</t>
-[...38 lines deleted...]
-    <t>14 лет лишения свободы в колонии усиленного режима</t>
+    <t>Зміцер Барысавіч Гулін</t>
+  </si>
+  <si>
+    <t>27 кастрычніка 1969</t>
+  </si>
+  <si>
+    <t>Былы вайсковец, тапограф. Як мяркуецца, затрыманы за ўдзел у пратэстных чатах. У фільме знятым праўладным тэлеканалам сцвярджаецца , што Зміцер нібыта ў 2020 зняў ролік-зварот да вайскоўцаў і сілавікоў, а яшчэ праз год звязаўся з арганізацыяй " Буслы ляцяць". Таксама па версіі тэлеканала, сёлета Гулін маніторыў чаты "Брэст-97", "Гомель-97", "Калінкавічы", "Лунінец" і сам актыўна пакідаў там каментарыі.
+Утрымліваўся ў СІЗА КДБ.
+Паколькі Зміцер 1 год і 3 месяцы правёў да суда ў шыза, то тэрмін быў пералічаны з улікам адбытага, у выніку засталося 12 гадоў пазбаўлення.</t>
+  </si>
+  <si>
+    <t>14 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму</t>
   </si>
   <si>
     <t>2022-12-26 23:44:28</t>
   </si>
   <si>
-    <t>Виктор Викторович Гладков</t>
-[...2 lines deleted...]
-    <t>28 октября 1977</t>
+    <t>Аляксандр Уладзіміравіч Бігель</t>
+  </si>
+  <si>
+    <t>28 кастрычніка 1981</t>
+  </si>
+  <si>
+    <t>Аляксандр Бігель шмат гадоў працаваў у кампаніі Altabel і кіраваў распрацоўкай медыцынскага праграмнага забеспячэння.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.12.2025: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.03.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2025-12-19 22:48:57</t>
+  </si>
+  <si>
+    <t>Арцём Міхайлавіч Лапікаў</t>
+  </si>
+  <si>
+    <t>28 кастрычніка 1992</t>
+  </si>
+  <si>
+    <t>Стала вядома што, пасля выбараў у жніўні 2020 года, Лапікаў размясціў у сябе на старонцы ў Інстаграм пост з фатаграфіяй Аляксандра Лукашэнкі ў форме СС (ваенізаваная адукацыя нацыстаў, адказная, у тым ліку, за злачынствы супраць чалавечнасці). Публікацыя суправаджалася вершам, тэкст якога на дадзены момант невядомы.
+05.12.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>3 гады пазбаўлення волі ў калоніі агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-09-04 14:12:23</t>
+  </si>
+  <si>
+    <t>Віктар Віктаравіч Гладкоў</t>
+  </si>
+  <si>
+    <t>28 кастрычніка 1977</t>
   </si>
   <si>
     <t>2022-04-28 01:02:40</t>
   </si>
   <si>
-    <t>Владимир Александрович Чмуров</t>
-[...65 lines deleted...]
-    <t>Решение суда 05.12.2022: 18 лет лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа. Апелляция 03.03.2023: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима.</t>
+    <t>Вадзім Мікалаевіч Гулевіч</t>
+  </si>
+  <si>
+    <t>29 кастрычніка 1987</t>
+  </si>
+  <si>
+    <t>Вадзім у жніўні і кастрычніку 2020 года адбываў адміністрацыйныя арышты. Чарговае затрыманне адбылося 28 чэрвеня 2021 года ў рамках крымінальнай справы па эпізодзе на аб'екце сувязі ВМФ РФ пад Вілейкай.
+Паводле версіі абвінавачання, агучанай у судзе, Вадзім разам з Аляксеем Глотавым, "апрануўшыся ў камуфляж і ўзброіўшыся агнястрэльнай зброяй, праніклі на тэрыторыю ваеннага аб'екта і ўсталявалі выбуховыя прылады з радыусам паражэння да 11 метраў". Адно з іх не спрацавала і было абясшкоджана. Экспертыза паказала, што ініцыяванне праходзіла з запаволеным дзеяннем.
+Урон ацанілі больш як у 26 тысяч рублёў. Таксама прагучала, што Вадзім "планаваў выехаць на тэрыторыю Украіны для праходжання ваеннай падрыхтоўкі".
+У снежні 2022 года яго прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі ўзмоцненага рэжыму і буйнога штрафу.
+У 2025 годзе адбылося судовае паседжанне па пытанні замены рэжыму адбывання пакарання, у выніку якога Вадзіма перавялі на турэмны рэжым.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.12.2022: 18 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 03.03.2023: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-07-20 22:30:23</t>
   </si>
   <si>
-    <t>Максим Сергеевич Федорович</t>
-[...43 lines deleted...]
-    <t>Решение суда 19.12.2024: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция 28.02.2025: приговор оставлен без изменения.</t>
+    <t>Васіль Пракопавіч Краўчук</t>
+  </si>
+  <si>
+    <t>30 кастрычніка 1973</t>
+  </si>
+  <si>
+    <t>20 снежня 2020 года Васіль убачыў у Telegram навіну аб тым, як у адной беларускай школе супрацоўніца міліцыі крычала на дзяцей, выкарыстоўваючы пры гэтым нецэнзурную лексіку. З гэтай нагоды пінчук у тэлеграм-канале "Карнікі Беларусі" напісаў у каментарах жарт, які раней гучаў на тэлебачанні ў праграме КВЗ. Гэта быў перафразаваны фрагмент вядомай дзіцячай песні "Няхай бягуць нязграбна" з мультфільма пра Чабурашку і Кракадзіла Гену. У версіі КВЗ прыпеў гучаў па-іншаму. Каментар быў наступнага зместу: "Лера сцерва на працы, Лера сцерва і ў побыце, таму што сэкс у Леры толькі раз у годзе".
+Адразу пасля прысуду Васіля выехаў з краіны. 16 кастрычніка 2025 года. Васіля затрымалі ў Пецярбургу. Ён знаходзіцца ў міждзяржаўным вышуку.</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.02.2022: 2 гады абмежаванні волі без накіравання. Суд па змене рэжыму 17.12.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-02-07 22:09:27</t>
+  </si>
+  <si>
+    <t>Уладзімір Мікалаевіч Магронаў</t>
+  </si>
+  <si>
+    <t>31 кастрычніка 2001</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:14:30</t>
+  </si>
+  <si>
+    <t>Валерый Віктаравіч Хацкевіч</t>
+  </si>
+  <si>
+    <t>31 кастрычніка 1994</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.10.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-13 17:22:56</t>
+  </si>
+  <si>
+    <t>Аляксандр Ігаравіч Рандарэнка</t>
+  </si>
+  <si>
+    <t>31 кастрычніка 1986</t>
+  </si>
+  <si>
+    <t>Аляксандр патрапіў у суд пасля ўдзелу ў чат-рулетцы. Ён з прыяцелем сталі суразмоўцамі правакатара «Гутаркі з Палычам» і падчас гутаркі, будучы нападпітку, выказаліся аб падзеях у «Крокус Сіці Холе», выказалі падтрымку Украіне і дапусцілі зігаванне.
+Аляксандра пры затрыманні сілавікі жорстка збівалі. Мужчыну быў асуджаны па адміністрацыйных артыкулах 5 разоў запар і, верагодна, адседзеў мінімум 75 сутак арышту. Пры гэтым некаторыя суткі яму далі проста за наяўнасць украінскага вымпела на стале і выгук "Слава Украіне" падчас трансляцыі ў чат-рулетцы.
+Але пасля сутак ён не вызваліўся. На яго пачалі крымінальную справу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.12.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.02.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-12-16 17:40:19</t>
   </si>
   <si>
-    <t>Владимир Владимирович Зиновенко</t>
-[...23 lines deleted...]
-    <t>2025-11-13 17:22:56</t>
+    <t>Сяргей Аляксандравіч Кузняцоў</t>
+  </si>
+  <si>
+    <t>31 кастрычніка 1987</t>
+  </si>
+  <si>
+    <t>ПУАТ-49, г.Шклоў, вул.Маладзёжная 2б, 213002</t>
+  </si>
+  <si>
+    <t>2026-01-19 21:35:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1654,51 +1563,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1785,2123 +1694,1989 @@
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
+      <c r="E5" t="s">
+        <v>31</v>
+      </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
+      <c r="I11" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>66</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>67</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
-[...11 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
         <v>73</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>77</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
         <v>78</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
         <v>79</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" t="s">
         <v>82</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" t="s">
         <v>83</v>
       </c>
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>84</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
         <v>88</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
         <v>89</v>
       </c>
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" t="s">
         <v>94</v>
-      </c>
-[...22 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="I18" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="I19" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>107</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="I20" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>113</v>
+      </c>
+      <c r="I21" t="s">
         <v>114</v>
-      </c>
-[...22 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F22" t="s">
         <v>119</v>
       </c>
-      <c r="B22" t="s">
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" t="s">
         <v>124</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="I25" t="s">
         <v>136</v>
-      </c>
-[...19 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" t="s">
+        <v>139</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" t="s">
         <v>143</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>144</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>146</v>
       </c>
       <c r="I27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>148</v>
       </c>
       <c r="B28" t="s">
         <v>149</v>
       </c>
       <c r="C28" t="s">
         <v>150</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
+        <v>93</v>
+      </c>
+      <c r="I28" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>152</v>
+      </c>
+      <c r="B29" t="s">
         <v>153</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>31</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
         <v>154</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" t="s">
         <v>158</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
         <v>159</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31" t="s">
+        <v>162</v>
+      </c>
+      <c r="C31" t="s">
         <v>163</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>51</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
         <v>164</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>165</v>
-      </c>
-[...16 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" t="s">
         <v>168</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
         <v>169</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
         <v>170</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B33" t="s">
         <v>173</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>174</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>169</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
         <v>175</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="I33" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>177</v>
+      </c>
+      <c r="B34" t="s">
+        <v>178</v>
+      </c>
+      <c r="C34" t="s">
         <v>179</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
         <v>180</v>
       </c>
-      <c r="C34" t="s">
+      <c r="I34" t="s">
         <v>181</v>
-      </c>
-[...16 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35" t="s">
+        <v>184</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
         <v>185</v>
       </c>
-      <c r="B35" t="s">
+      <c r="I35" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>187</v>
+      </c>
+      <c r="B36" t="s">
+        <v>188</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>189</v>
+      </c>
+      <c r="F36" t="s">
+        <v>119</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
         <v>190</v>
       </c>
-      <c r="B36" t="s">
+      <c r="I36" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>192</v>
+      </c>
+      <c r="B37" t="s">
+        <v>193</v>
+      </c>
+      <c r="C37" t="s">
+        <v>194</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
         <v>195</v>
       </c>
-      <c r="B37" t="s">
+      <c r="F37" t="s">
+        <v>119</v>
+      </c>
+      <c r="G37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>198</v>
+      </c>
+      <c r="B38" t="s">
+        <v>199</v>
+      </c>
+      <c r="C38" t="s">
         <v>200</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
         <v>201</v>
       </c>
-      <c r="C38" t="s">
+      <c r="I38" t="s">
         <v>202</v>
-      </c>
-[...16 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
+        <v>204</v>
+      </c>
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
         <v>214</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>215</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
         <v>216</v>
       </c>
-      <c r="D41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
         <v>217</v>
       </c>
       <c r="I41" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>219</v>
       </c>
       <c r="B42" t="s">
         <v>220</v>
       </c>
       <c r="C42" t="s">
         <v>221</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
+        <v>41</v>
+      </c>
+      <c r="F42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
         <v>222</v>
       </c>
-      <c r="F42" t="s">
-[...5 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>66</v>
+      </c>
+      <c r="E43" t="s">
+        <v>67</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>227</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>236</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
       <c r="H45" t="s">
         <v>237</v>
       </c>
       <c r="I45" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>239</v>
       </c>
       <c r="B46" t="s">
         <v>240</v>
       </c>
       <c r="C46" t="s">
         <v>241</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H47" t="s">
         <v>248</v>
       </c>
       <c r="I47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>250</v>
       </c>
       <c r="B48" t="s">
         <v>251</v>
       </c>
       <c r="C48" t="s">
         <v>252</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>41</v>
+        <v>253</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H48" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C50" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C51" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>268</v>
+        <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51" t="s">
         <v>269</v>
       </c>
       <c r="I51" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>271</v>
       </c>
       <c r="B52" t="s">
         <v>272</v>
       </c>
       <c r="C52" t="s">
         <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>102</v>
+        <v>274</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>237</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C54" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H54" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I54" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C55" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
+      <c r="E55" t="s">
+        <v>112</v>
+      </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>288</v>
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C57" t="s">
         <v>297</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
         <v>298</v>
       </c>
       <c r="I57" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>300</v>
       </c>
       <c r="B58" t="s">
         <v>301</v>
       </c>
       <c r="C58" t="s">
         <v>302</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E58" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
       <c r="H58" t="s">
         <v>303</v>
       </c>
       <c r="I58" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>305</v>
       </c>
       <c r="B59" t="s">
         <v>306</v>
       </c>
       <c r="C59" t="s">
         <v>307</v>
       </c>
       <c r="D59" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
       <c r="H59" t="s">
         <v>308</v>
       </c>
       <c r="I59" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>310</v>
       </c>
       <c r="B60" t="s">
         <v>311</v>
       </c>
       <c r="C60" t="s">
         <v>312</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
         <v>313</v>
       </c>
-      <c r="F60" t="s">
+      <c r="I60" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" t="s">
+        <v>316</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>118</v>
+      </c>
+      <c r="F61" t="s">
+        <v>119</v>
+      </c>
+      <c r="G61" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" t="s">
         <v>317</v>
       </c>
-      <c r="B61" t="s">
+      <c r="I61" t="s">
         <v>318</v>
-      </c>
-[...16 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" t="s">
+        <v>320</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>93</v>
+      </c>
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...22 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
+        <v>325</v>
+      </c>
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...22 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B64" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H64" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="I64" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B65" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C65" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="F65" t="s">
         <v>12</v>
       </c>
       <c r="G65" t="s">
         <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="I65" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B66" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C66" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
         <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="I66" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B67" t="s">
-        <v>347</v>
+        <v>342</v>
+      </c>
+      <c r="C67" t="s">
+        <v>343</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
         <v>13</v>
       </c>
       <c r="H67" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="I67" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
+        <v>347</v>
+      </c>
+      <c r="C68" t="s">
+        <v>348</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>349</v>
+      </c>
+      <c r="I68" t="s">
         <v>350</v>
-      </c>
-[...22 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B69" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H69" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="I69" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>354</v>
+      </c>
+      <c r="B70" t="s">
+        <v>355</v>
+      </c>
+      <c r="C70" t="s">
+        <v>356</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>145</v>
+      </c>
+      <c r="F70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" t="s">
+        <v>357</v>
+      </c>
+      <c r="I70" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>359</v>
+      </c>
+      <c r="B71" t="s">
+        <v>360</v>
+      </c>
+      <c r="C71" t="s">
         <v>361</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" t="s">
         <v>362</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>363</v>
-      </c>
-[...16 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>364</v>
+      </c>
+      <c r="B72" t="s">
+        <v>365</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" t="s">
+        <v>298</v>
+      </c>
+      <c r="I72" t="s">
         <v>366</v>
-      </c>
-[...19 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>367</v>
+      </c>
+      <c r="B73" t="s">
+        <v>368</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>41</v>
+      </c>
+      <c r="F73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" t="s">
+        <v>369</v>
+      </c>
+      <c r="I73" t="s">
         <v>370</v>
-      </c>
-[...19 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>371</v>
+      </c>
+      <c r="B74" t="s">
+        <v>372</v>
+      </c>
+      <c r="C74" t="s">
+        <v>373</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>41</v>
+      </c>
+      <c r="F74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" t="s">
+        <v>374</v>
+      </c>
+      <c r="I74" t="s">
         <v>375</v>
-      </c>
-[...22 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B75" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>127</v>
+        <v>378</v>
       </c>
       <c r="F75" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G75" t="s">
         <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>383</v>
+        <v>190</v>
       </c>
       <c r="I75" t="s">
-        <v>384</v>
-[...109 lines deleted...]
-        <v>403</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">